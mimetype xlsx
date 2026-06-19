--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -84,5823 +84,5823 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="165.94140625" customWidth="true"/>
+    <col min="2" max="2" width="164.57421875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Flux mensuel des assujettis à la Tva par activité économique, localisation du siège social et type d’entreprise</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Période : Dernières 13 Mois(Février 2025, Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026)</t>
+          <t>Période : Dernières 13 Mois(Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="148.43359375" customWidth="true"/>
     <col min="2" max="2" width="4.8125" customWidth="true"/>
     <col min="3" max="3" width="30.28515625" customWidth="true"/>
-    <col min="4" max="4" width="9.515625" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="15" max="15" width="10.8828125" customWidth="true"/>
+    <col min="4" max="4" width="9.0703125" customWidth="true"/>
+    <col min="5" max="5" width="8.39453125" customWidth="true"/>
+    <col min="6" max="6" width="8.93359375" customWidth="true"/>
+    <col min="7" max="7" width="10.38671875" customWidth="true"/>
+    <col min="8" max="8" width="9.328125" customWidth="true"/>
+    <col min="9" max="9" width="14.3203125" customWidth="true"/>
+    <col min="10" max="10" width="11.8828125" customWidth="true"/>
+    <col min="11" max="11" width="13.79296875" customWidth="true"/>
+    <col min="12" max="12" width="13.6875" customWidth="true"/>
+    <col min="13" max="13" width="11.40234375" customWidth="true"/>
+    <col min="14" max="14" width="10.8828125" customWidth="true"/>
+    <col min="15" max="15" width="9.515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Assujettis à la Tva en début de mois</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>49186.0</v>
+        <v>49190.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>49189.0</v>
+        <v>49173.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>49172.0</v>
+        <v>49366.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>49365.0</v>
+        <v>49383.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>49381.0</v>
+        <v>49243.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>49241.0</v>
+        <v>49218.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>49216.0</v>
+        <v>49231.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>49229.0</v>
+        <v>49170.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>49168.0</v>
+        <v>49183.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>49181.0</v>
+        <v>49145.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>49143.0</v>
+        <v>48279.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>48277.0</v>
+        <v>48019.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>48017.0</v>
+        <v>47993.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>201.0</v>
+        <v>202.0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>202.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>202.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>202.0</v>
+        <v>204.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>204.0</v>
+        <v>203.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>203.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>203.0</v>
+        <v>201.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>201.0</v>
+        <v>199.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>199.0</v>
+        <v>198.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>56530.0</v>
+        <v>56622.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>56641.0</v>
+        <v>56553.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>56572.0</v>
+        <v>56613.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>56624.0</v>
+        <v>56677.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>56687.0</v>
+        <v>56567.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>56577.0</v>
+        <v>56677.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>56687.0</v>
+        <v>56733.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>56742.0</v>
+        <v>56605.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>56615.0</v>
+        <v>56841.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>56851.0</v>
+        <v>56951.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>56960.0</v>
+        <v>56209.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>56218.0</v>
+        <v>55991.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>56001.0</v>
+        <v>56076.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>1528.0</v>
+        <v>1535.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>1535.0</v>
+        <v>1537.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>1537.0</v>
+        <v>1536.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1536.0</v>
+        <v>1544.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1544.0</v>
+        <v>1531.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>1531.0</v>
+        <v>1554.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>1554.0</v>
+        <v>1558.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>1558.0</v>
+        <v>1565.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>1565.0</v>
+        <v>1577.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>1577.0</v>
+        <v>1573.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1573.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>1559.0</v>
+        <v>1587.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>1587.0</v>
+        <v>1593.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>1909.0</v>
+        <v>1918.0</v>
       </c>
       <c r="D8" s="1" t="n">
+        <v>1922.0</v>
+      </c>
+      <c r="E8" s="1" t="n">
         <v>1918.0</v>
       </c>
-      <c r="E8" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="1" t="n">
-        <v>1918.0</v>
+        <v>1915.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>1915.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>1915.0</v>
+        <v>1919.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>1919.0</v>
+        <v>1920.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>1920.0</v>
+        <v>1921.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>1921.0</v>
+        <v>1937.0</v>
       </c>
       <c r="L8" s="1" t="n">
+        <v>1935.0</v>
+      </c>
+      <c r="M8" s="1" t="n">
+        <v>1931.0</v>
+      </c>
+      <c r="N8" s="1" t="n">
         <v>1937.0</v>
       </c>
-      <c r="M8" s="1" t="n">
+      <c r="O8" s="1" t="n">
         <v>1935.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1937.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>153844.0</v>
+        <v>154277.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>154273.0</v>
+        <v>154272.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>154268.0</v>
+        <v>154609.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>154594.0</v>
+        <v>154853.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>154835.0</v>
+        <v>154545.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>154526.0</v>
+        <v>154817.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>154798.0</v>
+        <v>155130.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>155110.0</v>
+        <v>154922.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>154900.0</v>
+        <v>155766.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>155742.0</v>
+        <v>156258.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>156234.0</v>
+        <v>154538.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>154515.0</v>
+        <v>154107.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>154081.0</v>
+        <v>154760.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>170573.0</v>
+        <v>170665.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>170658.0</v>
+        <v>170515.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>170508.0</v>
+        <v>170028.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>170012.0</v>
+        <v>169873.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>169852.0</v>
+        <v>169020.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>168997.0</v>
+        <v>169161.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>169133.0</v>
+        <v>169184.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>169153.0</v>
+        <v>168648.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>168618.0</v>
+        <v>169159.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>169129.0</v>
+        <v>169381.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>169351.0</v>
+        <v>167302.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>167272.0</v>
+        <v>166546.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>166518.0</v>
+        <v>166817.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>31342.0</v>
+        <v>31434.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>31433.0</v>
+        <v>31454.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>31453.0</v>
+        <v>31559.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>31555.0</v>
+        <v>31681.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>31677.0</v>
+        <v>31649.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>31645.0</v>
+        <v>31880.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>31874.0</v>
+        <v>31982.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>31975.0</v>
+        <v>31967.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>31960.0</v>
+        <v>32295.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>32288.0</v>
+        <v>32491.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>32484.0</v>
+        <v>32302.0</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>32295.0</v>
+        <v>32548.0</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>32541.0</v>
+        <v>32722.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>64787.0</v>
+        <v>64836.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>64825.0</v>
+        <v>64763.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>64752.0</v>
+        <v>64915.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>64904.0</v>
+        <v>65071.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>65059.0</v>
+        <v>64938.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>64926.0</v>
+        <v>65076.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>65065.0</v>
+        <v>65140.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>65129.0</v>
+        <v>64972.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>64961.0</v>
+        <v>65150.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>65139.0</v>
+        <v>65304.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>65293.0</v>
+        <v>64736.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>64725.0</v>
+        <v>64650.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>64639.0</v>
+        <v>64817.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>11427.0</v>
+        <v>11470.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>11467.0</v>
+        <v>11479.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>11476.0</v>
+        <v>11532.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>11528.0</v>
+        <v>11591.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>11587.0</v>
+        <v>11584.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>11580.0</v>
+        <v>11631.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>11627.0</v>
+        <v>11677.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>11673.0</v>
+        <v>11670.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>11666.0</v>
+        <v>11763.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>11759.0</v>
+        <v>11822.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>11818.0</v>
+        <v>11694.0</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>11690.0</v>
+        <v>11748.0</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>11744.0</v>
+        <v>11814.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>54229.0</v>
+        <v>54445.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>54451.0</v>
+        <v>54503.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>54509.0</v>
+        <v>54708.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>54713.0</v>
+        <v>54931.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>54936.0</v>
+        <v>54869.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>54874.0</v>
+        <v>55116.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>55121.0</v>
+        <v>55271.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>55276.0</v>
+        <v>55243.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>55248.0</v>
+        <v>55587.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>55591.0</v>
+        <v>55795.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>55799.0</v>
+        <v>55326.0</v>
       </c>
       <c r="N14" s="1" t="n">
-        <v>55330.0</v>
+        <v>55570.0</v>
       </c>
       <c r="O14" s="1" t="n">
-        <v>55574.0</v>
+        <v>55893.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>10303.0</v>
+        <v>10345.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>10345.0</v>
+        <v>10357.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>10357.0</v>
+        <v>10478.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>10478.0</v>
+        <v>10573.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>10573.0</v>
+        <v>10589.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>10588.0</v>
+        <v>10659.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>10658.0</v>
+        <v>10727.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>10727.0</v>
+        <v>10763.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>10763.0</v>
+        <v>10844.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>10844.0</v>
+        <v>10901.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>10901.0</v>
+        <v>10909.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>10909.0</v>
+        <v>11041.0</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>11042.0</v>
+        <v>11134.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>45216.0</v>
+        <v>45343.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>45346.0</v>
+        <v>45411.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>45414.0</v>
+        <v>45529.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>45531.0</v>
+        <v>45637.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>45639.0</v>
+        <v>45659.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>45661.0</v>
+        <v>45827.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>45829.0</v>
+        <v>45952.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>45953.0</v>
+        <v>46031.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>46033.0</v>
+        <v>46272.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>46274.0</v>
+        <v>46386.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>46388.0</v>
+        <v>46106.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>46108.0</v>
+        <v>46160.0</v>
       </c>
       <c r="O16" s="1" t="n">
-        <v>46162.0</v>
+        <v>46328.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>238143.0</v>
+        <v>239016.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>239009.0</v>
+        <v>239238.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>239231.0</v>
+        <v>239777.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>239761.0</v>
+        <v>240530.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>240509.0</v>
+        <v>240311.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>240289.0</v>
+        <v>241215.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>241192.0</v>
+        <v>241814.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>241791.0</v>
+        <v>242088.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>242063.0</v>
+        <v>243891.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>243866.0</v>
+        <v>244582.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>244556.0</v>
+        <v>242333.0</v>
       </c>
       <c r="N17" s="1" t="n">
-        <v>242308.0</v>
+        <v>242799.0</v>
       </c>
       <c r="O17" s="1" t="n">
-        <v>242774.0</v>
+        <v>243817.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
-        <v>77851.0</v>
+        <v>78224.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>78224.0</v>
+        <v>78271.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>78271.0</v>
+        <v>78826.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>78821.0</v>
+        <v>79205.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>79198.0</v>
+        <v>79145.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>79137.0</v>
+        <v>79663.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>79655.0</v>
+        <v>79959.0</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>79952.0</v>
+        <v>79945.0</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>79939.0</v>
+        <v>80733.0</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>80727.0</v>
+        <v>80956.0</v>
       </c>
       <c r="M18" s="1" t="n">
-        <v>80951.0</v>
+        <v>79975.0</v>
       </c>
       <c r="N18" s="1" t="n">
-        <v>79970.0</v>
+        <v>80241.0</v>
       </c>
       <c r="O18" s="1" t="n">
-        <v>80237.0</v>
+        <v>80733.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B19"/>
       <c r="C19" s="1" t="n">
-        <v>959.0</v>
+        <v>957.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>957.0</v>
+        <v>950.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>950.0</v>
+        <v>953.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>953.0</v>
+        <v>955.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>955.0</v>
+        <v>958.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>958.0</v>
+        <v>962.0</v>
       </c>
       <c r="I19" s="1" t="n">
+        <v>963.0</v>
+      </c>
+      <c r="J19" s="1" t="n">
         <v>962.0</v>
       </c>
-      <c r="J19" s="1" t="n">
+      <c r="K19" s="1" t="n">
         <v>963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>962.0</v>
       </c>
       <c r="L19" s="1" t="n">
         <v>963.0</v>
       </c>
       <c r="M19" s="1" t="n">
-        <v>963.0</v>
+        <v>958.0</v>
       </c>
       <c r="N19" s="1" t="n">
-        <v>958.0</v>
+        <v>959.0</v>
       </c>
       <c r="O19" s="1" t="n">
         <v>959.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B20"/>
       <c r="C20" s="1" t="n">
-        <v>28868.0</v>
+        <v>28986.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>28985.0</v>
+        <v>28966.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>28965.0</v>
+        <v>29104.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>29101.0</v>
+        <v>29246.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>29242.0</v>
+        <v>29229.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>29224.0</v>
+        <v>29416.0</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>29411.0</v>
+        <v>29540.0</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>29535.0</v>
+        <v>29599.0</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>29594.0</v>
+        <v>30026.0</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>30021.0</v>
+        <v>30093.0</v>
       </c>
       <c r="M20" s="1" t="n">
-        <v>30088.0</v>
+        <v>29560.0</v>
       </c>
       <c r="N20" s="1" t="n">
-        <v>29557.0</v>
+        <v>29703.0</v>
       </c>
       <c r="O20" s="1" t="n">
-        <v>29700.0</v>
+        <v>29890.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B21"/>
       <c r="C21" s="1" t="n">
-        <v>54690.0</v>
+        <v>54966.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>54965.0</v>
+        <v>54969.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>54968.0</v>
+        <v>55274.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>55272.0</v>
+        <v>55496.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>55494.0</v>
+        <v>55517.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>55514.0</v>
+        <v>55952.0</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>55949.0</v>
+        <v>56237.0</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>56234.0</v>
+        <v>56332.0</v>
       </c>
       <c r="K21" s="1" t="n">
-        <v>56329.0</v>
+        <v>56997.0</v>
       </c>
       <c r="L21" s="1" t="n">
-        <v>56994.0</v>
+        <v>57155.0</v>
       </c>
       <c r="M21" s="1" t="n">
-        <v>57152.0</v>
+        <v>56090.0</v>
       </c>
       <c r="N21" s="1" t="n">
-        <v>56086.0</v>
+        <v>56350.0</v>
       </c>
       <c r="O21" s="1" t="n">
-        <v>56345.0</v>
+        <v>56671.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B22"/>
       <c r="C22" s="1" t="n">
-        <v>46737.0</v>
+        <v>46878.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>46883.0</v>
+        <v>46927.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>46932.0</v>
+        <v>47115.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>47119.0</v>
+        <v>47290.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>47295.0</v>
+        <v>47296.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>47300.0</v>
+        <v>47550.0</v>
       </c>
       <c r="I22" s="1" t="n">
-        <v>47554.0</v>
+        <v>47728.0</v>
       </c>
       <c r="J22" s="1" t="n">
-        <v>47732.0</v>
+        <v>47740.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>47744.0</v>
+        <v>48083.0</v>
       </c>
       <c r="L22" s="1" t="n">
-        <v>48087.0</v>
+        <v>48196.0</v>
       </c>
       <c r="M22" s="1" t="n">
-        <v>48200.0</v>
+        <v>47608.0</v>
       </c>
       <c r="N22" s="1" t="n">
-        <v>47611.0</v>
+        <v>47654.0</v>
       </c>
       <c r="O22" s="1" t="n">
-        <v>47656.0</v>
+        <v>47890.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B23"/>
       <c r="C23" s="1" t="n">
-        <v>92470.0</v>
+        <v>92691.0</v>
       </c>
       <c r="D23" s="1" t="n">
-        <v>92694.0</v>
+        <v>92585.0</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>92588.0</v>
+        <v>93036.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>93037.0</v>
+        <v>93290.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>93291.0</v>
+        <v>93030.0</v>
       </c>
       <c r="H23" s="1" t="n">
-        <v>93031.0</v>
+        <v>93550.0</v>
       </c>
       <c r="I23" s="1" t="n">
-        <v>93551.0</v>
+        <v>93731.0</v>
       </c>
       <c r="J23" s="1" t="n">
-        <v>93732.0</v>
+        <v>93486.0</v>
       </c>
       <c r="K23" s="1" t="n">
-        <v>93487.0</v>
+        <v>94320.0</v>
       </c>
       <c r="L23" s="1" t="n">
-        <v>94320.0</v>
+        <v>94576.0</v>
       </c>
       <c r="M23" s="1" t="n">
-        <v>94574.0</v>
+        <v>93175.0</v>
       </c>
       <c r="N23" s="1" t="n">
-        <v>93173.0</v>
+        <v>93204.0</v>
       </c>
       <c r="O23" s="1" t="n">
-        <v>93202.0</v>
+        <v>93546.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B24"/>
       <c r="C24" s="1" t="n">
-        <v>243.0</v>
+        <v>244.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>244.0</v>
+        <v>242.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>242.0</v>
+        <v>241.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>241.0</v>
+        <v>239.0</v>
       </c>
       <c r="G24" s="1" t="n">
         <v>239.0</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>239.0</v>
+        <v>247.0</v>
       </c>
       <c r="I24" s="1" t="n">
         <v>247.0</v>
       </c>
       <c r="J24" s="1" t="n">
-        <v>247.0</v>
+        <v>243.0</v>
       </c>
       <c r="K24" s="1" t="n">
-        <v>243.0</v>
+        <v>241.0</v>
       </c>
       <c r="L24" s="1" t="n">
-        <v>241.0</v>
+        <v>238.0</v>
       </c>
       <c r="M24" s="1" t="n">
-        <v>238.0</v>
+        <v>235.0</v>
       </c>
       <c r="N24" s="1" t="n">
+        <v>234.0</v>
+      </c>
+      <c r="O24" s="1" t="n">
         <v>235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B25"/>
       <c r="C25" s="1" t="n">
         <v>32.0</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>32.0</v>
       </c>
       <c r="E25" s="1" t="n">
         <v>32.0</v>
       </c>
       <c r="F25" s="1" t="n">
         <v>32.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>32.0</v>
+        <v>31.0</v>
       </c>
       <c r="H25" s="1" t="n">
         <v>31.0</v>
       </c>
       <c r="I25" s="1" t="n">
-        <v>31.0</v>
+        <v>30.0</v>
       </c>
       <c r="J25" s="1" t="n">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="K25" s="1" t="n">
-        <v>32.0</v>
+        <v>33.0</v>
       </c>
       <c r="L25" s="1" t="n">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="M25" s="1" t="n">
         <v>34.0</v>
       </c>
       <c r="N25" s="1" t="n">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
       <c r="O25" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" s="1" t="n">
-        <v>595.0</v>
+        <v>596.0</v>
       </c>
       <c r="D26" s="1" t="n">
-        <v>596.0</v>
+        <v>591.0</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>591.0</v>
+        <v>777.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>831.0</v>
+        <v>883.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>955.0</v>
+        <v>887.0</v>
       </c>
       <c r="H26" s="1" t="n">
-        <v>968.0</v>
+        <v>935.0</v>
       </c>
       <c r="I26" s="1" t="n">
-        <v>1023.0</v>
+        <v>984.0</v>
       </c>
       <c r="J26" s="1" t="n">
-        <v>1077.0</v>
+        <v>1002.0</v>
       </c>
       <c r="K26" s="1" t="n">
-        <v>1095.0</v>
+        <v>1039.0</v>
       </c>
       <c r="L26" s="1" t="n">
-        <v>1136.0</v>
+        <v>1076.0</v>
       </c>
       <c r="M26" s="1" t="n">
-        <v>1176.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N26" s="1" t="n">
-        <v>1177.0</v>
+        <v>1085.0</v>
       </c>
       <c r="O26" s="1" t="n">
-        <v>1183.0</v>
+        <v>1113.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="148.43359375" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="6.390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Assujettis à la Tva en début de mois</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>49186.0</v>
+        <v>49190.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>49189.0</v>
+        <v>49173.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>49172.0</v>
+        <v>49366.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>49365.0</v>
+        <v>49383.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>49381.0</v>
+        <v>49243.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>49241.0</v>
+        <v>49218.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>49216.0</v>
+        <v>49231.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>49229.0</v>
+        <v>49170.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>49168.0</v>
+        <v>49183.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>49181.0</v>
+        <v>49145.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>49143.0</v>
+        <v>48279.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>48277.0</v>
+        <v>48019.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>48017.0</v>
+        <v>47993.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>201.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
         <v>202.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
         <v>202.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>202.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
         <v>204.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
         <v>204.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
         <v>204.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
         <v>204.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>204.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
         <v>203.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>203.0</v>
+        <v>201.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>201.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>199.0</v>
+        <v>198.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
-        <v>56530.0</v>
+        <v>56622.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>56641.0</v>
+        <v>56553.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>56572.0</v>
+        <v>56613.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>56624.0</v>
+        <v>56677.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>56687.0</v>
+        <v>56567.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>56577.0</v>
+        <v>56677.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>56687.0</v>
+        <v>56733.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>56742.0</v>
+        <v>56605.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>56615.0</v>
+        <v>56841.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>56851.0</v>
+        <v>56951.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>56960.0</v>
+        <v>56209.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>56218.0</v>
+        <v>55991.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>56001.0</v>
+        <v>56076.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
-        <v>1528.0</v>
+        <v>1535.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>1535.0</v>
+        <v>1537.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="n">
-        <v>1537.0</v>
+        <v>1536.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="n">
-        <v>1536.0</v>
+        <v>1544.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="n">
-        <v>1544.0</v>
+        <v>1531.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>1531.0</v>
+        <v>1554.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="n">
-        <v>1554.0</v>
+        <v>1558.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>1558.0</v>
+        <v>1565.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>1565.0</v>
+        <v>1577.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>1577.0</v>
+        <v>1573.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>1573.0</v>
+        <v>1559.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>1559.0</v>
+        <v>1587.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>1587.0</v>
+        <v>1593.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>1909.0</v>
+        <v>1918.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>1918.0</v>
+        <v>1922.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>1922.0</v>
+        <v>1918.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>1918.0</v>
+        <v>1915.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
         <v>1915.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>1915.0</v>
+        <v>1919.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>1919.0</v>
+        <v>1920.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>1920.0</v>
+        <v>1921.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="n">
-        <v>1921.0</v>
+        <v>1937.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="n">
-        <v>1937.0</v>
+        <v>1935.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="n">
-        <v>1935.0</v>
+        <v>1931.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
-        <v>1931.0</v>
+        <v>1937.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="n">
-        <v>1937.0</v>
+        <v>1935.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="n">
-        <v>153844.0</v>
+        <v>154277.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="n">
-        <v>154273.0</v>
+        <v>154272.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="n">
-        <v>154268.0</v>
+        <v>154609.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="n">
-        <v>154594.0</v>
+        <v>154853.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="n">
-        <v>154835.0</v>
+        <v>154545.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>154526.0</v>
+        <v>154817.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>154798.0</v>
+        <v>155130.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>155110.0</v>
+        <v>154922.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>154900.0</v>
+        <v>155766.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>155742.0</v>
+        <v>156258.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>156234.0</v>
+        <v>154538.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>154515.0</v>
+        <v>154107.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>154081.0</v>
+        <v>154760.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
-        <v>170573.0</v>
+        <v>170665.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="n">
-        <v>170658.0</v>
+        <v>170515.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="n">
-        <v>170508.0</v>
+        <v>170028.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>170012.0</v>
+        <v>169873.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="n">
-        <v>169852.0</v>
+        <v>169020.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="n">
-        <v>168997.0</v>
+        <v>169161.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
-        <v>169133.0</v>
+        <v>169184.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>169153.0</v>
+        <v>168648.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>168618.0</v>
+        <v>169159.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>169129.0</v>
+        <v>169381.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>169351.0</v>
+        <v>167302.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>167272.0</v>
+        <v>166546.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>166518.0</v>
+        <v>166817.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
-        <v>31342.0</v>
+        <v>31434.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="n">
-        <v>31433.0</v>
+        <v>31454.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="n">
-        <v>31453.0</v>
+        <v>31559.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="n">
-        <v>31555.0</v>
+        <v>31681.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="n">
-        <v>31677.0</v>
+        <v>31649.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="n">
-        <v>31645.0</v>
+        <v>31880.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="n">
-        <v>31874.0</v>
+        <v>31982.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="n">
-        <v>31975.0</v>
+        <v>31967.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="n">
-        <v>31960.0</v>
+        <v>32295.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="n">
-        <v>32288.0</v>
+        <v>32491.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="n">
-        <v>32484.0</v>
+        <v>32302.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
-        <v>32295.0</v>
+        <v>32548.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>32541.0</v>
+        <v>32722.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
-        <v>64787.0</v>
+        <v>64836.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="n">
-        <v>64825.0</v>
+        <v>64763.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="n">
-        <v>64752.0</v>
+        <v>64915.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="n">
-        <v>64904.0</v>
+        <v>65071.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="n">
-        <v>65059.0</v>
+        <v>64938.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>64926.0</v>
+        <v>65076.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>65065.0</v>
+        <v>65140.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>65129.0</v>
+        <v>64972.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="n">
-        <v>64961.0</v>
+        <v>65150.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="n">
-        <v>65139.0</v>
+        <v>65304.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="n">
-        <v>65293.0</v>
+        <v>64736.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="n">
-        <v>64725.0</v>
+        <v>64650.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>64639.0</v>
+        <v>64817.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
-        <v>11427.0</v>
+        <v>11470.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="n">
-        <v>11467.0</v>
+        <v>11479.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="n">
-        <v>11476.0</v>
+        <v>11532.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="n">
-        <v>11528.0</v>
+        <v>11591.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="n">
-        <v>11587.0</v>
+        <v>11584.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="n">
-        <v>11580.0</v>
+        <v>11631.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="n">
-        <v>11627.0</v>
+        <v>11677.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="n">
-        <v>11673.0</v>
+        <v>11670.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="n">
-        <v>11666.0</v>
+        <v>11763.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="n">
-        <v>11759.0</v>
+        <v>11822.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="n">
-        <v>11818.0</v>
+        <v>11694.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="n">
-        <v>11690.0</v>
+        <v>11748.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="n">
-        <v>11744.0</v>
+        <v>11814.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
-        <v>54229.0</v>
+        <v>54445.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="n">
-        <v>54451.0</v>
+        <v>54503.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="n">
-        <v>54509.0</v>
+        <v>54708.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="n">
-        <v>54713.0</v>
+        <v>54931.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="n">
-        <v>54936.0</v>
+        <v>54869.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="n">
-        <v>54874.0</v>
+        <v>55116.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="n">
-        <v>55121.0</v>
+        <v>55271.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="n">
-        <v>55276.0</v>
+        <v>55243.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="n">
-        <v>55248.0</v>
+        <v>55587.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="n">
-        <v>55591.0</v>
+        <v>55795.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="n">
-        <v>55799.0</v>
+        <v>55326.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="n">
-        <v>55330.0</v>
+        <v>55570.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="n">
-        <v>55574.0</v>
+        <v>55893.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="n">
-        <v>10303.0</v>
+        <v>10345.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="n">
-        <v>10345.0</v>
+        <v>10357.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="n">
-        <v>10357.0</v>
+        <v>10478.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="n">
-        <v>10478.0</v>
+        <v>10573.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="n">
-        <v>10573.0</v>
+        <v>10589.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="n">
-        <v>10588.0</v>
+        <v>10659.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="n">
-        <v>10658.0</v>
+        <v>10727.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="n">
-        <v>10727.0</v>
+        <v>10763.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="n">
-        <v>10763.0</v>
+        <v>10844.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="n">
-        <v>10844.0</v>
+        <v>10901.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="n">
-        <v>10901.0</v>
+        <v>10909.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="n">
-        <v>10909.0</v>
+        <v>11041.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="n">
-        <v>11042.0</v>
+        <v>11134.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="n">
-        <v>45216.0</v>
+        <v>45343.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="n">
-        <v>45346.0</v>
+        <v>45411.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="n">
-        <v>45414.0</v>
+        <v>45529.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="n">
-        <v>45531.0</v>
+        <v>45637.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="n">
-        <v>45639.0</v>
+        <v>45659.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="n">
-        <v>45661.0</v>
+        <v>45827.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>45829.0</v>
+        <v>45952.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="n">
-        <v>45953.0</v>
+        <v>46031.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="n">
-        <v>46033.0</v>
+        <v>46272.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="n">
-        <v>46274.0</v>
+        <v>46386.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="n">
-        <v>46388.0</v>
+        <v>46106.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="n">
-        <v>46108.0</v>
+        <v>46160.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>46162.0</v>
+        <v>46328.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
-        <v>238143.0</v>
+        <v>239016.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="n">
-        <v>239009.0</v>
+        <v>239238.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="n">
-        <v>239231.0</v>
+        <v>239777.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="n">
-        <v>239761.0</v>
+        <v>240530.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="n">
-        <v>240509.0</v>
+        <v>240311.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="n">
-        <v>240289.0</v>
+        <v>241215.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="n">
-        <v>241192.0</v>
+        <v>241814.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="n">
-        <v>241791.0</v>
+        <v>242088.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="n">
-        <v>242063.0</v>
+        <v>243891.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="n">
-        <v>243866.0</v>
+        <v>244582.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="n">
-        <v>244556.0</v>
+        <v>242333.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="n">
-        <v>242308.0</v>
+        <v>242799.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="n">
-        <v>242774.0</v>
+        <v>243817.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="n">
-        <v>77851.0</v>
+        <v>78224.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="n">
-        <v>78224.0</v>
+        <v>78271.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="n">
-        <v>78271.0</v>
+        <v>78826.0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="n">
-        <v>78821.0</v>
+        <v>79205.0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="n">
-        <v>79198.0</v>
+        <v>79145.0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="n">
-        <v>79137.0</v>
+        <v>79663.0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="n">
-        <v>79655.0</v>
+        <v>79959.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="n">
-        <v>79952.0</v>
+        <v>79945.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="n">
-        <v>79939.0</v>
+        <v>80733.0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="n">
-        <v>80727.0</v>
+        <v>80956.0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="n">
-        <v>80951.0</v>
+        <v>79975.0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="n">
-        <v>79970.0</v>
+        <v>80241.0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="n">
-        <v>80237.0</v>
+        <v>80733.0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="n">
-        <v>959.0</v>
+        <v>957.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="n">
-        <v>957.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="n">
-        <v>950.0</v>
+        <v>953.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="n">
-        <v>953.0</v>
+        <v>955.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="n">
-        <v>955.0</v>
+        <v>958.0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="n">
-        <v>958.0</v>
+        <v>962.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="n">
-        <v>962.0</v>
+        <v>963.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="n">
-        <v>963.0</v>
+        <v>962.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="n">
-        <v>962.0</v>
+        <v>963.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="n">
         <v>963.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="n">
-        <v>963.0</v>
+        <v>958.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="n">
-        <v>958.0</v>
+        <v>959.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="n">
         <v>959.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="n">
-        <v>28868.0</v>
+        <v>28986.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="n">
-        <v>28985.0</v>
+        <v>28966.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="n">
-        <v>28965.0</v>
+        <v>29104.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="n">
-        <v>29101.0</v>
+        <v>29246.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="n">
-        <v>29242.0</v>
+        <v>29229.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="n">
-        <v>29224.0</v>
+        <v>29416.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="n">
-        <v>29411.0</v>
+        <v>29540.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="n">
-        <v>29535.0</v>
+        <v>29599.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="n">
-        <v>29594.0</v>
+        <v>30026.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="n">
-        <v>30021.0</v>
+        <v>30093.0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="n">
-        <v>30088.0</v>
+        <v>29560.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="n">
-        <v>29557.0</v>
+        <v>29703.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="n">
-        <v>29700.0</v>
+        <v>29890.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="n">
-        <v>54690.0</v>
+        <v>54966.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="n">
-        <v>54965.0</v>
+        <v>54969.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="n">
-        <v>54968.0</v>
+        <v>55274.0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="n">
-        <v>55272.0</v>
+        <v>55496.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="n">
-        <v>55494.0</v>
+        <v>55517.0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="n">
-        <v>55514.0</v>
+        <v>55952.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="n">
-        <v>55949.0</v>
+        <v>56237.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="n">
-        <v>56234.0</v>
+        <v>56332.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="n">
-        <v>56329.0</v>
+        <v>56997.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="n">
-        <v>56994.0</v>
+        <v>57155.0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="n">
-        <v>57152.0</v>
+        <v>56090.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="n">
-        <v>56086.0</v>
+        <v>56350.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="n">
-        <v>56345.0</v>
+        <v>56671.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="n">
-        <v>46737.0</v>
+        <v>46878.0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="n">
-        <v>46883.0</v>
+        <v>46927.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="n">
-        <v>46932.0</v>
+        <v>47115.0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="n">
-        <v>47119.0</v>
+        <v>47290.0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="n">
-        <v>47295.0</v>
+        <v>47296.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="n">
-        <v>47300.0</v>
+        <v>47550.0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="n">
-        <v>47554.0</v>
+        <v>47728.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="n">
-        <v>47732.0</v>
+        <v>47740.0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="n">
-        <v>47744.0</v>
+        <v>48083.0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="n">
-        <v>48087.0</v>
+        <v>48196.0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="n">
-        <v>48200.0</v>
+        <v>47608.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="n">
-        <v>47611.0</v>
+        <v>47654.0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="n">
-        <v>47656.0</v>
+        <v>47890.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="n">
-        <v>92470.0</v>
+        <v>92691.0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="n">
-        <v>92694.0</v>
+        <v>92585.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="n">
-        <v>92588.0</v>
+        <v>93036.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="n">
-        <v>93037.0</v>
+        <v>93290.0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="n">
-        <v>93291.0</v>
+        <v>93030.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="n">
-        <v>93031.0</v>
+        <v>93550.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="n">
-        <v>93551.0</v>
+        <v>93731.0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="n">
-        <v>93732.0</v>
+        <v>93486.0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="n">
-        <v>93487.0</v>
+        <v>94320.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="n">
-        <v>94320.0</v>
+        <v>94576.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="n">
-        <v>94574.0</v>
+        <v>93175.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="n">
-        <v>93173.0</v>
+        <v>93204.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="n">
-        <v>93202.0</v>
+        <v>93546.0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="n">
-        <v>243.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="n">
-        <v>244.0</v>
+        <v>242.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="n">
-        <v>242.0</v>
+        <v>241.0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="n">
-        <v>241.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="n">
         <v>239.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="n">
-        <v>239.0</v>
+        <v>247.0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="n">
         <v>247.0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="n">
-        <v>247.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="n">
-        <v>243.0</v>
+        <v>241.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="n">
-        <v>241.0</v>
+        <v>238.0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="n">
-        <v>238.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="n">
-        <v>235.0</v>
+        <v>234.0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="n">
-        <v>234.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="n">
         <v>32.0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="n">
-        <v>32.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="n">
         <v>31.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="n">
-        <v>31.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="n">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="n">
-        <v>32.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="n">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="n">
         <v>34.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="n">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="n">
-        <v>595.0</v>
+        <v>596.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="n">
-        <v>596.0</v>
+        <v>591.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="n">
-        <v>591.0</v>
+        <v>777.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="n">
-        <v>831.0</v>
+        <v>883.0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="n">
-        <v>955.0</v>
+        <v>887.0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="n">
-        <v>968.0</v>
+        <v>935.0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="n">
-        <v>1023.0</v>
+        <v>984.0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="n">
-        <v>1077.0</v>
+        <v>1002.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="n">
-        <v>1095.0</v>
+        <v>1039.0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="n">
-        <v>1136.0</v>
+        <v>1076.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="n">
-        <v>1176.0</v>
+        <v>1079.0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="n">
-        <v>1177.0</v>
+        <v>1085.0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="n">
-        <v>1183.0</v>
+        <v>1113.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>