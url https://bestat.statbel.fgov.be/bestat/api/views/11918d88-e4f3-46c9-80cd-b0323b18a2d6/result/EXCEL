--- v0 (2026-04-30)
+++ v1 (2026-07-04)
@@ -107,335 +107,339 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="133.546875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>House sales index in number and value per year, quarter and region</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Last 8 Quarter(1st quarter 2024, 2nd quarter 2024, 3rd quarter 2024, 4th quarter 2024, 1st quarter 2025, 2nd quarter 2025, 3rd quarter 2025, 4th quarter 2025)</t>
+          <t>Date : Last 8 Quarter(2nd quarter 2024, 3rd quarter 2024, 4th quarter 2024, 1st quarter 2025, 2nd quarter 2025, 3rd quarter 2025, 4th quarter 2025, 1st quarter 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Base year : 2015 = 100
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Directorate-general Statistics - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.2109375" customWidth="true"/>
     <col min="2" max="2" width="7.4296875" customWidth="true"/>
     <col min="3" max="3" width="19.6015625" customWidth="true"/>
     <col min="4" max="4" width="6.91015625" customWidth="true"/>
-    <col min="5" max="5" width="14.2421875" customWidth="true"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="14.4140625" customWidth="true"/>
+    <col min="5" max="5" width="14.8125" customWidth="true"/>
+    <col min="6" max="6" width="14.421875" customWidth="true"/>
+    <col min="7" max="7" width="14.4140625" customWidth="true"/>
+    <col min="8" max="8" width="14.2421875" customWidth="true"/>
+    <col min="9" max="9" width="14.8125" customWidth="true"/>
+    <col min="10" max="10" width="14.421875" customWidth="true"/>
+    <col min="11" max="11" width="14.4140625" customWidth="true"/>
+    <col min="12" max="12" width="14.2421875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
-      <c r="H1"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
-      <c r="L1"/>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Quarter</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>4th quarter 2025</t>
+          <t>1st quarter 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Transaction value index</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="2" t="n">
-        <v>182.33554647656257</v>
+        <v>204.3967494976794</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>204.3967494976794</v>
+        <v>228.0702155648638</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>228.0702155648638</v>
+        <v>237.69987275976365</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>237.69987275976365</v>
+        <v>267.706923754304</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>267.706923754304</v>
+        <v>254.638697223079</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>254.638697223079</v>
+        <v>259.28328543401847</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>259.28328543401847</v>
+        <v>293.91122503066913</v>
       </c>
       <c r="L4" s="2" t="n">
-        <v>293.6452756448794</v>
+        <v>252.84583579110424</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="2" t="n">
-        <v>135.9089579809487</v>
+        <v>147.9234751357535</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>147.9234751357535</v>
+        <v>159.47149590472125</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>159.47149590472125</v>
+        <v>163.85931845267336</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>163.85931845267336</v>
+        <v>193.5904806670479</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>193.5904806670479</v>
+        <v>201.74734554993026</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>201.74734554993026</v>
+        <v>216.98072432683475</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>216.98072432683475</v>
+        <v>227.65327624151737</v>
       </c>
       <c r="L5" s="2" t="n">
-        <v>227.1650744208904</v>
+        <v>189.80349269359638</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="2" t="n">
-        <v>104.30425650895396</v>
+        <v>125.6684496603327</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>125.6684496603327</v>
+        <v>132.74587084602845</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>132.74587084602845</v>
+        <v>143.73938281840955</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>143.73938281840955</v>
+        <v>129.9486276561881</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>129.9486276561881</v>
+        <v>140.1027834470031</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>140.1027834470031</v>
+        <v>148.58615571708845</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>148.58615571708845</v>
+        <v>135.1030252391992</v>
       </c>
       <c r="L6" s="2" t="n">
-        <v>134.7442234084124</v>
+        <v>117.52630589137584</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" s="2" t="n">
-        <v>158.44755608992645</v>
+        <v>177.9284966671271</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>177.9284966671271</v>
+        <v>195.9681589559849</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>195.9681589559849</v>
+        <v>204.52785133339393</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>204.52785133339393</v>
+        <v>227.46254822964084</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>227.46254822964084</v>
+        <v>223.32394430641367</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>223.32394430641367</v>
+        <v>231.1844695630491</v>
       </c>
       <c r="K7" s="2" t="n">
-        <v>231.1844695630491</v>
+        <v>252.23143160686303</v>
       </c>
       <c r="L7" s="2" t="n">
-        <v>251.8960178926374</v>
+        <v>215.71274916275007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.4296875" customWidth="true"/>
     <col min="2" max="2" width="19.6015625" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="14.8125" customWidth="true"/>
     <col min="5" max="5" width="20.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -459,792 +463,792 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Transaction value index</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="E2" s="2" t="n">
-        <v>182.33554647656257</v>
+        <v>204.3967494976794</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="E3" s="2" t="n">
-        <v>204.3967494976794</v>
+        <v>228.0702155648638</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="E4" s="2" t="n">
-        <v>228.0702155648638</v>
+        <v>237.69987275976365</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="E5" s="2" t="n">
-        <v>237.69987275976365</v>
+        <v>267.706923754304</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="E6" s="2" t="n">
-        <v>267.706923754304</v>
+        <v>254.638697223079</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="E7" s="2" t="n">
-        <v>254.638697223079</v>
+        <v>259.28328543401847</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="E8" s="2" t="n">
-        <v>259.28328543401847</v>
+        <v>293.91122503066913</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>4th quarter 2025</t>
+          <t>1st quarter 2026</t>
         </is>
       </c>
       <c r="E9" s="2" t="n">
-        <v>293.6452756448794</v>
+        <v>252.84583579110424</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="E10" s="2" t="n">
-        <v>135.9089579809487</v>
+        <v>147.9234751357535</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="E11" s="2" t="n">
-        <v>147.9234751357535</v>
+        <v>159.47149590472125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="E12" s="2" t="n">
-        <v>159.47149590472125</v>
+        <v>163.85931845267336</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="E13" s="2" t="n">
-        <v>163.85931845267336</v>
+        <v>193.5904806670479</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="E14" s="2" t="n">
-        <v>193.5904806670479</v>
+        <v>201.74734554993026</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="E15" s="2" t="n">
-        <v>201.74734554993026</v>
+        <v>216.98072432683475</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="E16" s="2" t="n">
-        <v>216.98072432683475</v>
+        <v>227.65327624151737</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>4th quarter 2025</t>
+          <t>1st quarter 2026</t>
         </is>
       </c>
       <c r="E17" s="2" t="n">
-        <v>227.1650744208904</v>
+        <v>189.80349269359638</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="E18" s="2" t="n">
-        <v>104.30425650895396</v>
+        <v>125.6684496603327</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="E19" s="2" t="n">
-        <v>125.6684496603327</v>
+        <v>132.74587084602845</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="E20" s="2" t="n">
-        <v>132.74587084602845</v>
+        <v>143.73938281840955</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="E21" s="2" t="n">
-        <v>143.73938281840955</v>
+        <v>129.9486276561881</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="E22" s="2" t="n">
-        <v>129.9486276561881</v>
+        <v>140.1027834470031</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="E23" s="2" t="n">
-        <v>140.1027834470031</v>
+        <v>148.58615571708845</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="E24" s="2" t="n">
-        <v>148.58615571708845</v>
+        <v>135.1030252391992</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>4th quarter 2025</t>
+          <t>1st quarter 2026</t>
         </is>
       </c>
       <c r="E25" s="2" t="n">
-        <v>134.7442234084124</v>
+        <v>117.52630589137584</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="E26" s="2" t="n">
-        <v>158.44755608992645</v>
+        <v>177.9284966671271</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B27"/>
       <c r="C27" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="E27" s="2" t="n">
-        <v>177.9284966671271</v>
+        <v>195.9681589559849</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B28"/>
       <c r="C28" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="E28" s="2" t="n">
-        <v>195.9681589559849</v>
+        <v>204.52785133339393</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B29"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="E29" s="2" t="n">
-        <v>204.52785133339393</v>
+        <v>227.46254822964084</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B30"/>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="E30" s="2" t="n">
-        <v>227.46254822964084</v>
+        <v>223.32394430641367</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B31"/>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="E31" s="2" t="n">
-        <v>223.32394430641367</v>
+        <v>231.1844695630491</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="E32" s="2" t="n">
-        <v>231.1844695630491</v>
+        <v>252.23143160686303</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B33"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>4th quarter 2025</t>
+          <t>1st quarter 2026</t>
         </is>
       </c>
       <c r="E33" s="2" t="n">
-        <v>251.8960178926374</v>
+        <v>215.71274916275007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>