--- v0 (2025-12-28)
+++ v1 (2026-06-13)
@@ -959,1561 +959,1561 @@
       <c r="CD4" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="CE4"/>
       <c r="CF4" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="CG4"/>
       <c r="CH4" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="CI4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AB5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AI5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AJ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AN5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AO5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AP5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AR5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AS5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AT5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AU5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AV5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AW5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AX5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="AY5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="AZ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BA5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BB5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BC5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BD5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BE5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BF5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BG5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BH5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BI5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BJ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BK5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BL5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BM5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BN5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BO5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BP5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BQ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BR5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BS5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BT5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BU5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BV5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BW5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BX5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="BY5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="BZ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CA5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="CB5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CC5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="CD5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CE5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="CF5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CG5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="CH5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CI5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="CJ5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="CK5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>170998.0</v>
+        <v>168943.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>160808.0</v>
+        <v>159536.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>179301.0</v>
+        <v>177353.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>167636.0</v>
+        <v>166879.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>174947.0</v>
+        <v>178337.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>175034.0</v>
+        <v>174047.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>183414.0</v>
+        <v>186534.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>183023.0</v>
+        <v>181486.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>163974.0</v>
+        <v>165329.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>190282.0</v>
+        <v>188704.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>171691.0</v>
+        <v>173601.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>200093.0</v>
+        <v>198610.0</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>171641.0</v>
+        <v>171346.0</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>191349.0</v>
+        <v>195664.0</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>178681.0</v>
+        <v>178391.0</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>203084.0</v>
+        <v>207228.0</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>190110.0</v>
+        <v>188110.0</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>185806.0</v>
+        <v>187094.0</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>196107.0</v>
+        <v>194357.0</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>194122.0</v>
+        <v>196613.0</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>192028.0</v>
+        <v>195484.0</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>199034.0</v>
+        <v>199259.0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>193310.0</v>
+        <v>197377.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>203390.0</v>
+        <v>203168.0</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>202372.0</v>
+        <v>200242.0</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>218315.0</v>
+        <v>216592.0</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>203752.0</v>
+        <v>201732.0</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>219001.0</v>
+        <v>217334.0</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>201219.0</v>
+        <v>206242.0</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>218028.0</v>
+        <v>222284.0</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>203749.0</v>
+        <v>207813.0</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>216241.0</v>
+        <v>219854.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>212391.0</v>
+        <v>206729.0</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>222490.0</v>
+        <v>221143.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>216191.0</v>
+        <v>210370.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>221625.0</v>
+        <v>219627.0</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>229341.0</v>
+        <v>226793.0</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>214727.0</v>
+        <v>220423.0</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>236825.0</v>
+        <v>233553.0</v>
       </c>
       <c r="AQ7" s="1" t="n">
-        <v>215902.0</v>
+        <v>220365.0</v>
       </c>
       <c r="AR7" s="1" t="n">
-        <v>240610.0</v>
+        <v>241447.0</v>
       </c>
       <c r="AS7" s="1" t="n">
-        <v>217999.0</v>
+        <v>213044.0</v>
       </c>
       <c r="AT7" s="1" t="n">
-        <v>246510.0</v>
+        <v>247979.0</v>
       </c>
       <c r="AU7" s="1" t="n">
-        <v>221740.0</v>
+        <v>215950.0</v>
       </c>
       <c r="AV7" s="1" t="n">
-        <v>222600.0</v>
+        <v>225580.0</v>
       </c>
       <c r="AW7" s="1" t="n">
-        <v>228764.0</v>
+        <v>226683.0</v>
       </c>
       <c r="AX7" s="1" t="n">
-        <v>225643.0</v>
+        <v>228941.0</v>
       </c>
       <c r="AY7" s="1" t="n">
-        <v>234391.0</v>
+        <v>231856.0</v>
       </c>
       <c r="AZ7" s="1" t="n">
-        <v>195757.0</v>
+        <v>199938.0</v>
       </c>
       <c r="BA7" s="1" t="n">
-        <v>234477.0</v>
+        <v>235747.0</v>
       </c>
       <c r="BB7" s="1" t="n">
-        <v>195499.0</v>
+        <v>199617.0</v>
       </c>
       <c r="BC7" s="1" t="n">
-        <v>235754.0</v>
+        <v>237642.0</v>
       </c>
       <c r="BD7" s="1" t="n">
-        <v>179937.0</v>
+        <v>183230.0</v>
       </c>
       <c r="BE7" s="1" t="n">
-        <v>211226.0</v>
+        <v>214485.0</v>
       </c>
       <c r="BF7" s="1" t="n">
-        <v>173802.0</v>
+        <v>177220.0</v>
       </c>
       <c r="BG7" s="1" t="n">
-        <v>205630.0</v>
+        <v>209703.0</v>
       </c>
       <c r="BH7" s="1" t="n">
-        <v>140857.0</v>
+        <v>145155.0</v>
       </c>
       <c r="BI7" s="1" t="n">
-        <v>180383.0</v>
+        <v>184361.0</v>
       </c>
       <c r="BJ7" s="1" t="n">
-        <v>127296.0</v>
+        <v>132074.0</v>
       </c>
       <c r="BK7" s="1" t="n">
-        <v>168707.0</v>
+        <v>172721.0</v>
       </c>
       <c r="BL7" s="1" t="n">
-        <v>138464.0</v>
+        <v>136321.0</v>
       </c>
       <c r="BM7" s="1" t="n">
-        <v>157891.0</v>
+        <v>160691.0</v>
       </c>
       <c r="BN7" s="1" t="n">
-        <v>112668.0</v>
+        <v>111462.0</v>
       </c>
       <c r="BO7" s="1" t="n">
-        <v>138628.0</v>
+        <v>141755.0</v>
       </c>
       <c r="BP7" s="1" t="n">
-        <v>119000.0</v>
+        <v>118014.0</v>
       </c>
       <c r="BQ7" s="1" t="n">
-        <v>111110.0</v>
+        <v>115126.0</v>
       </c>
       <c r="BR7" s="1" t="n">
-        <v>82195.0</v>
+        <v>82699.0</v>
       </c>
       <c r="BS7" s="1" t="n">
-        <v>86796.0</v>
+        <v>91015.0</v>
       </c>
       <c r="BT7" s="1" t="n">
-        <v>75264.0</v>
+        <v>78001.0</v>
       </c>
       <c r="BU7" s="1" t="n">
-        <v>87512.0</v>
+        <v>86279.0</v>
       </c>
       <c r="BV7" s="1" t="n">
-        <v>40830.0</v>
+        <v>43335.0</v>
       </c>
       <c r="BW7" s="1" t="n">
-        <v>56552.0</v>
+        <v>56240.0</v>
       </c>
       <c r="BX7" s="1" t="n">
-        <v>33544.0</v>
+        <v>34293.0</v>
       </c>
       <c r="BY7" s="1" t="n">
-        <v>46088.0</v>
+        <v>46075.0</v>
       </c>
       <c r="BZ7" s="1" t="n">
-        <v>13618.0</v>
+        <v>14411.0</v>
       </c>
       <c r="CA7" s="1" t="n">
-        <v>23031.0</v>
+        <v>23581.0</v>
       </c>
       <c r="CB7" s="1" t="n">
-        <v>5402.0</v>
+        <v>6545.0</v>
       </c>
       <c r="CC7" s="1" t="n">
-        <v>12093.0</v>
+        <v>12932.0</v>
       </c>
       <c r="CD7" s="1" t="n">
-        <v>1460.0</v>
+        <v>1854.0</v>
       </c>
       <c r="CE7" s="1" t="n">
-        <v>4122.0</v>
+        <v>4595.0</v>
       </c>
       <c r="CF7" s="1" t="n">
-        <v>979.0</v>
+        <v>888.0</v>
       </c>
       <c r="CG7" s="1" t="n">
-        <v>1531.0</v>
+        <v>1599.0</v>
       </c>
       <c r="CH7" s="1" t="n">
-        <v>150.0</v>
+        <v>164.0</v>
       </c>
       <c r="CI7" s="1" t="n">
-        <v>351.0</v>
+        <v>360.0</v>
       </c>
       <c r="CJ7" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="CK7" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>43121.0</v>
+        <v>43015.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>34305.0</v>
+        <v>33141.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>45256.0</v>
+        <v>44985.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>35880.0</v>
+        <v>34434.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>37877.0</v>
+        <v>38892.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>37106.0</v>
+        <v>35875.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>39699.0</v>
+        <v>40854.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>38626.0</v>
+        <v>37644.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>31990.0</v>
+        <v>32784.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>37882.0</v>
+        <v>37285.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>33302.0</v>
+        <v>34027.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>39365.0</v>
+        <v>38911.0</v>
       </c>
       <c r="P8" s="1" t="n">
-        <v>30548.0</v>
+        <v>30965.0</v>
       </c>
       <c r="Q8" s="1" t="n">
-        <v>37609.0</v>
+        <v>38302.0</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>31583.0</v>
+        <v>32216.0</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>39132.0</v>
+        <v>39875.0</v>
       </c>
       <c r="T8" s="1" t="n">
-        <v>40206.0</v>
+        <v>39842.0</v>
       </c>
       <c r="U8" s="1" t="n">
-        <v>43978.0</v>
+        <v>44299.0</v>
       </c>
       <c r="V8" s="1" t="n">
-        <v>37274.0</v>
+        <v>37216.0</v>
       </c>
       <c r="W8" s="1" t="n">
-        <v>42106.0</v>
+        <v>42595.0</v>
       </c>
       <c r="X8" s="1" t="n">
-        <v>53024.0</v>
+        <v>53946.0</v>
       </c>
       <c r="Y8" s="1" t="n">
-        <v>57176.0</v>
+        <v>57715.0</v>
       </c>
       <c r="Z8" s="1" t="n">
-        <v>47157.0</v>
+        <v>48305.0</v>
       </c>
       <c r="AA8" s="1" t="n">
-        <v>52119.0</v>
+        <v>52486.0</v>
       </c>
       <c r="AB8" s="1" t="n">
-        <v>52378.0</v>
+        <v>52092.0</v>
       </c>
       <c r="AC8" s="1" t="n">
-        <v>54928.0</v>
+        <v>54873.0</v>
       </c>
       <c r="AD8" s="1" t="n">
-        <v>50612.0</v>
+        <v>50248.0</v>
       </c>
       <c r="AE8" s="1" t="n">
-        <v>53168.0</v>
+        <v>52602.0</v>
       </c>
       <c r="AF8" s="1" t="n">
-        <v>46669.0</v>
+        <v>48060.0</v>
       </c>
       <c r="AG8" s="1" t="n">
-        <v>48758.0</v>
+        <v>48717.0</v>
       </c>
       <c r="AH8" s="1" t="n">
-        <v>49376.0</v>
+        <v>50001.0</v>
       </c>
       <c r="AI8" s="1" t="n">
-        <v>48076.0</v>
+        <v>48051.0</v>
       </c>
       <c r="AJ8" s="1" t="n">
-        <v>41335.0</v>
+        <v>41483.0</v>
       </c>
       <c r="AK8" s="1" t="n">
-        <v>45529.0</v>
+        <v>44985.0</v>
       </c>
       <c r="AL8" s="1" t="n">
-        <v>45523.0</v>
+        <v>45690.0</v>
       </c>
       <c r="AM8" s="1" t="n">
-        <v>45006.0</v>
+        <v>44133.0</v>
       </c>
       <c r="AN8" s="1" t="n">
-        <v>37611.0</v>
+        <v>38190.0</v>
       </c>
       <c r="AO8" s="1" t="n">
-        <v>42426.0</v>
+        <v>43413.0</v>
       </c>
       <c r="AP8" s="1" t="n">
-        <v>41112.0</v>
+        <v>42025.0</v>
       </c>
       <c r="AQ8" s="1" t="n">
-        <v>44241.0</v>
+        <v>44131.0</v>
       </c>
       <c r="AR8" s="1" t="n">
-        <v>35185.0</v>
+        <v>35329.0</v>
       </c>
       <c r="AS8" s="1" t="n">
-        <v>38998.0</v>
+        <v>38978.0</v>
       </c>
       <c r="AT8" s="1" t="n">
-        <v>35756.0</v>
+        <v>36528.0</v>
       </c>
       <c r="AU8" s="1" t="n">
-        <v>41366.0</v>
+        <v>41281.0</v>
       </c>
       <c r="AV8" s="1" t="n">
-        <v>31736.0</v>
+        <v>32365.0</v>
       </c>
       <c r="AW8" s="1" t="n">
-        <v>34810.0</v>
+        <v>35312.0</v>
       </c>
       <c r="AX8" s="1" t="n">
-        <v>29584.0</v>
+        <v>30347.0</v>
       </c>
       <c r="AY8" s="1" t="n">
-        <v>36966.0</v>
+        <v>37466.0</v>
       </c>
       <c r="AZ8" s="1" t="n">
-        <v>27467.0</v>
+        <v>27645.0</v>
       </c>
       <c r="BA8" s="1" t="n">
-        <v>30823.0</v>
+        <v>30756.0</v>
       </c>
       <c r="BB8" s="1" t="n">
-        <v>24456.0</v>
+        <v>24734.0</v>
       </c>
       <c r="BC8" s="1" t="n">
-        <v>30365.0</v>
+        <v>30844.0</v>
       </c>
       <c r="BD8" s="1" t="n">
-        <v>23614.0</v>
+        <v>24100.0</v>
       </c>
       <c r="BE8" s="1" t="n">
-        <v>25487.0</v>
+        <v>26107.0</v>
       </c>
       <c r="BF8" s="1" t="n">
-        <v>19592.0</v>
+        <v>20166.0</v>
       </c>
       <c r="BG8" s="1" t="n">
-        <v>22253.0</v>
+        <v>23066.0</v>
       </c>
       <c r="BH8" s="1" t="n">
-        <v>18531.0</v>
+        <v>18732.0</v>
       </c>
       <c r="BI8" s="1" t="n">
-        <v>21665.0</v>
+        <v>21773.0</v>
       </c>
       <c r="BJ8" s="1" t="n">
-        <v>14259.0</v>
+        <v>14346.0</v>
       </c>
       <c r="BK8" s="1" t="n">
-        <v>17169.0</v>
+        <v>17404.0</v>
       </c>
       <c r="BL8" s="1" t="n">
-        <v>17073.0</v>
+        <v>16892.0</v>
       </c>
       <c r="BM8" s="1" t="n">
-        <v>18629.0</v>
+        <v>18983.0</v>
       </c>
       <c r="BN8" s="1" t="n">
-        <v>11719.0</v>
+        <v>11685.0</v>
       </c>
       <c r="BO8" s="1" t="n">
-        <v>13042.0</v>
+        <v>13545.0</v>
       </c>
       <c r="BP8" s="1" t="n">
-        <v>15201.0</v>
+        <v>14720.0</v>
       </c>
       <c r="BQ8" s="1" t="n">
-        <v>13095.0</v>
+        <v>13240.0</v>
       </c>
       <c r="BR8" s="1" t="n">
-        <v>8891.0</v>
+        <v>8717.0</v>
       </c>
       <c r="BS8" s="1" t="n">
-        <v>8447.0</v>
+        <v>8468.0</v>
       </c>
       <c r="BT8" s="1" t="n">
-        <v>11324.0</v>
+        <v>11409.0</v>
       </c>
       <c r="BU8" s="1" t="n">
-        <v>9572.0</v>
+        <v>9540.0</v>
       </c>
       <c r="BV8" s="1" t="n">
-        <v>5099.0</v>
+        <v>5199.0</v>
       </c>
       <c r="BW8" s="1" t="n">
-        <v>5139.0</v>
+        <v>5237.0</v>
       </c>
       <c r="BX8" s="1" t="n">
-        <v>6169.0</v>
+        <v>6019.0</v>
       </c>
       <c r="BY8" s="1" t="n">
-        <v>5503.0</v>
+        <v>5328.0</v>
       </c>
       <c r="BZ8" s="1" t="n">
-        <v>2119.0</v>
+        <v>2102.0</v>
       </c>
       <c r="CA8" s="1" t="n">
-        <v>2287.0</v>
+        <v>2227.0</v>
       </c>
       <c r="CB8" s="1" t="n">
-        <v>1178.0</v>
+        <v>1407.0</v>
       </c>
       <c r="CC8" s="1" t="n">
-        <v>1871.0</v>
+        <v>1910.0</v>
       </c>
       <c r="CD8" s="1" t="n">
-        <v>289.0</v>
+        <v>363.0</v>
       </c>
       <c r="CE8" s="1" t="n">
         <v>538.0</v>
       </c>
       <c r="CF8" s="1" t="n">
-        <v>235.0</v>
+        <v>208.0</v>
       </c>
       <c r="CG8" s="1" t="n">
-        <v>300.0</v>
+        <v>294.0</v>
       </c>
       <c r="CH8" s="1" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="CI8" s="1" t="n">
-        <v>54.0</v>
+        <v>70.0</v>
       </c>
       <c r="CJ8" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="CK8" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="1" t="n">
-        <v>99335.0</v>
+        <v>98111.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>87351.0</v>
+        <v>85832.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>103899.0</v>
+        <v>102462.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>91843.0</v>
+        <v>89998.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>104159.0</v>
+        <v>104993.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>97979.0</v>
+        <v>96396.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>109022.0</v>
+        <v>109772.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>101886.0</v>
+        <v>100773.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>103857.0</v>
+        <v>103705.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>107712.0</v>
+        <v>106662.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>108486.0</v>
+        <v>108278.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>112574.0</v>
+        <v>111246.0</v>
       </c>
       <c r="P9" s="1" t="n">
-        <v>104875.0</v>
+        <v>106039.0</v>
       </c>
       <c r="Q9" s="1" t="n">
-        <v>111202.0</v>
+        <v>112405.0</v>
       </c>
       <c r="R9" s="1" t="n">
-        <v>109344.0</v>
+        <v>110515.0</v>
       </c>
       <c r="S9" s="1" t="n">
-        <v>116973.0</v>
+        <v>118041.0</v>
       </c>
       <c r="T9" s="1" t="n">
-        <v>113190.0</v>
+        <v>111179.0</v>
       </c>
       <c r="U9" s="1" t="n">
-        <v>110078.0</v>
+        <v>109884.0</v>
       </c>
       <c r="V9" s="1" t="n">
-        <v>116187.0</v>
+        <v>114366.0</v>
       </c>
       <c r="W9" s="1" t="n">
-        <v>114918.0</v>
+        <v>114824.0</v>
       </c>
       <c r="X9" s="1" t="n">
-        <v>112171.0</v>
+        <v>113965.0</v>
       </c>
       <c r="Y9" s="1" t="n">
-        <v>107324.0</v>
+        <v>108420.0</v>
       </c>
       <c r="Z9" s="1" t="n">
-        <v>114160.0</v>
+        <v>116129.0</v>
       </c>
       <c r="AA9" s="1" t="n">
-        <v>111083.0</v>
+        <v>112351.0</v>
       </c>
       <c r="AB9" s="1" t="n">
-        <v>110249.0</v>
+        <v>110256.0</v>
       </c>
       <c r="AC9" s="1" t="n">
-        <v>116450.0</v>
+        <v>114024.0</v>
       </c>
       <c r="AD9" s="1" t="n">
-        <v>110239.0</v>
+        <v>110315.0</v>
       </c>
       <c r="AE9" s="1" t="n">
-        <v>117527.0</v>
+        <v>115691.0</v>
       </c>
       <c r="AF9" s="1" t="n">
-        <v>111538.0</v>
+        <v>112361.0</v>
       </c>
       <c r="AG9" s="1" t="n">
-        <v>121943.0</v>
+        <v>123840.0</v>
       </c>
       <c r="AH9" s="1" t="n">
-        <v>111581.0</v>
+        <v>112139.0</v>
       </c>
       <c r="AI9" s="1" t="n">
-        <v>120820.0</v>
+        <v>122584.0</v>
       </c>
       <c r="AJ9" s="1" t="n">
-        <v>123222.0</v>
+        <v>121436.0</v>
       </c>
       <c r="AK9" s="1" t="n">
-        <v>119305.0</v>
+        <v>119323.0</v>
       </c>
       <c r="AL9" s="1" t="n">
-        <v>124253.0</v>
+        <v>122025.0</v>
       </c>
       <c r="AM9" s="1" t="n">
-        <v>117768.0</v>
+        <v>117704.0</v>
       </c>
       <c r="AN9" s="1" t="n">
-        <v>125112.0</v>
+        <v>124280.0</v>
       </c>
       <c r="AO9" s="1" t="n">
-        <v>116561.0</v>
+        <v>117564.0</v>
       </c>
       <c r="AP9" s="1" t="n">
-        <v>125392.0</v>
+        <v>124719.0</v>
       </c>
       <c r="AQ9" s="1" t="n">
-        <v>116088.0</v>
+        <v>116992.0</v>
       </c>
       <c r="AR9" s="1" t="n">
-        <v>129221.0</v>
+        <v>129391.0</v>
       </c>
       <c r="AS9" s="1" t="n">
-        <v>124731.0</v>
+        <v>123035.0</v>
       </c>
       <c r="AT9" s="1" t="n">
-        <v>127953.0</v>
+        <v>128176.0</v>
       </c>
       <c r="AU9" s="1" t="n">
-        <v>124953.0</v>
+        <v>122838.0</v>
       </c>
       <c r="AV9" s="1" t="n">
-        <v>123787.0</v>
+        <v>124644.0</v>
       </c>
       <c r="AW9" s="1" t="n">
-        <v>123480.0</v>
+        <v>122862.0</v>
       </c>
       <c r="AX9" s="1" t="n">
-        <v>118979.0</v>
+        <v>120829.0</v>
       </c>
       <c r="AY9" s="1" t="n">
-        <v>122213.0</v>
+        <v>121697.0</v>
       </c>
       <c r="AZ9" s="1" t="n">
-        <v>113264.0</v>
+        <v>114288.0</v>
       </c>
       <c r="BA9" s="1" t="n">
-        <v>124255.0</v>
+        <v>124756.0</v>
       </c>
       <c r="BB9" s="1" t="n">
-        <v>106483.0</v>
+        <v>107054.0</v>
       </c>
       <c r="BC9" s="1" t="n">
-        <v>119360.0</v>
+        <v>120007.0</v>
       </c>
       <c r="BD9" s="1" t="n">
-        <v>103534.0</v>
+        <v>108015.0</v>
       </c>
       <c r="BE9" s="1" t="n">
-        <v>115017.0</v>
+        <v>115986.0</v>
       </c>
       <c r="BF9" s="1" t="n">
-        <v>93767.0</v>
+        <v>98386.0</v>
       </c>
       <c r="BG9" s="1" t="n">
-        <v>104171.0</v>
+        <v>106297.0</v>
       </c>
       <c r="BH9" s="1" t="n">
-        <v>69259.0</v>
+        <v>70946.0</v>
       </c>
       <c r="BI9" s="1" t="n">
-        <v>100574.0</v>
+        <v>101548.0</v>
       </c>
       <c r="BJ9" s="1" t="n">
-        <v>57564.0</v>
+        <v>58999.0</v>
       </c>
       <c r="BK9" s="1" t="n">
-        <v>86211.0</v>
+        <v>86698.0</v>
       </c>
       <c r="BL9" s="1" t="n">
-        <v>67901.0</v>
+        <v>66952.0</v>
       </c>
       <c r="BM9" s="1" t="n">
-        <v>86732.0</v>
+        <v>90482.0</v>
       </c>
       <c r="BN9" s="1" t="n">
-        <v>49393.0</v>
+        <v>49287.0</v>
       </c>
       <c r="BO9" s="1" t="n">
-        <v>68521.0</v>
+        <v>72242.0</v>
       </c>
       <c r="BP9" s="1" t="n">
-        <v>60883.0</v>
+        <v>58856.0</v>
       </c>
       <c r="BQ9" s="1" t="n">
-        <v>51858.0</v>
+        <v>53415.0</v>
       </c>
       <c r="BR9" s="1" t="n">
-        <v>36773.0</v>
+        <v>36068.0</v>
       </c>
       <c r="BS9" s="1" t="n">
-        <v>35391.0</v>
+        <v>36515.0</v>
       </c>
       <c r="BT9" s="1" t="n">
-        <v>41597.0</v>
+        <v>41983.0</v>
       </c>
       <c r="BU9" s="1" t="n">
-        <v>39699.0</v>
+        <v>39543.0</v>
       </c>
       <c r="BV9" s="1" t="n">
-        <v>19163.0</v>
+        <v>19839.0</v>
       </c>
       <c r="BW9" s="1" t="n">
-        <v>22009.0</v>
+        <v>22241.0</v>
       </c>
       <c r="BX9" s="1" t="n">
-        <v>19370.0</v>
+        <v>19692.0</v>
       </c>
       <c r="BY9" s="1" t="n">
-        <v>21016.0</v>
+        <v>20727.0</v>
       </c>
       <c r="BZ9" s="1" t="n">
-        <v>6282.0</v>
+        <v>6608.0</v>
       </c>
       <c r="CA9" s="1" t="n">
-        <v>8845.0</v>
+        <v>8924.0</v>
       </c>
       <c r="CB9" s="1" t="n">
-        <v>2995.0</v>
+        <v>3732.0</v>
       </c>
       <c r="CC9" s="1" t="n">
-        <v>6064.0</v>
+        <v>6365.0</v>
       </c>
       <c r="CD9" s="1" t="n">
-        <v>711.0</v>
+        <v>867.0</v>
       </c>
       <c r="CE9" s="1" t="n">
-        <v>1569.0</v>
+        <v>1760.0</v>
       </c>
       <c r="CF9" s="1" t="n">
-        <v>524.0</v>
+        <v>492.0</v>
       </c>
       <c r="CG9" s="1" t="n">
-        <v>801.0</v>
+        <v>814.0</v>
       </c>
       <c r="CH9" s="1" t="n">
-        <v>70.0</v>
+        <v>67.0</v>
       </c>
       <c r="CI9" s="1" t="n">
-        <v>135.0</v>
+        <v>144.0</v>
       </c>
       <c r="CJ9" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="CK9" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" s="1" t="n">
-        <v>313454.0</v>
+        <v>310069.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>282464.0</v>
+        <v>278509.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>328456.0</v>
+        <v>324800.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>295359.0</v>
+        <v>291311.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>316983.0</v>
+        <v>322222.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>310119.0</v>
+        <v>306318.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>332135.0</v>
+        <v>337160.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>323535.0</v>
+        <v>319903.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>299821.0</v>
+        <v>301818.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>335876.0</v>
+        <v>332651.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>313479.0</v>
+        <v>315906.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>352032.0</v>
+        <v>348767.0</v>
       </c>
       <c r="P10" s="1" t="n">
-        <v>307064.0</v>
+        <v>308350.0</v>
       </c>
       <c r="Q10" s="1" t="n">
-        <v>340160.0</v>
+        <v>346371.0</v>
       </c>
       <c r="R10" s="1" t="n">
-        <v>319608.0</v>
+        <v>321122.0</v>
       </c>
       <c r="S10" s="1" t="n">
-        <v>359189.0</v>
+        <v>365144.0</v>
       </c>
       <c r="T10" s="1" t="n">
-        <v>343506.0</v>
+        <v>339131.0</v>
       </c>
       <c r="U10" s="1" t="n">
-        <v>339862.0</v>
+        <v>341277.0</v>
       </c>
       <c r="V10" s="1" t="n">
-        <v>349568.0</v>
+        <v>345939.0</v>
       </c>
       <c r="W10" s="1" t="n">
-        <v>351146.0</v>
+        <v>354032.0</v>
       </c>
       <c r="X10" s="1" t="n">
-        <v>357223.0</v>
+        <v>363395.0</v>
       </c>
       <c r="Y10" s="1" t="n">
-        <v>363534.0</v>
+        <v>365394.0</v>
       </c>
       <c r="Z10" s="1" t="n">
-        <v>354627.0</v>
+        <v>361811.0</v>
       </c>
       <c r="AA10" s="1" t="n">
-        <v>366592.0</v>
+        <v>368005.0</v>
       </c>
       <c r="AB10" s="1" t="n">
-        <v>364999.0</v>
+        <v>362590.0</v>
       </c>
       <c r="AC10" s="1" t="n">
-        <v>389693.0</v>
+        <v>385489.0</v>
       </c>
       <c r="AD10" s="1" t="n">
-        <v>364603.0</v>
+        <v>362295.0</v>
       </c>
       <c r="AE10" s="1" t="n">
-        <v>389696.0</v>
+        <v>385627.0</v>
       </c>
       <c r="AF10" s="1" t="n">
-        <v>359426.0</v>
+        <v>366663.0</v>
       </c>
       <c r="AG10" s="1" t="n">
-        <v>388729.0</v>
+        <v>394841.0</v>
       </c>
       <c r="AH10" s="1" t="n">
-        <v>364706.0</v>
+        <v>369953.0</v>
       </c>
       <c r="AI10" s="1" t="n">
-        <v>385137.0</v>
+        <v>390489.0</v>
       </c>
       <c r="AJ10" s="1" t="n">
-        <v>376948.0</v>
+        <v>369648.0</v>
       </c>
       <c r="AK10" s="1" t="n">
-        <v>387324.0</v>
+        <v>385451.0</v>
       </c>
       <c r="AL10" s="1" t="n">
-        <v>385967.0</v>
+        <v>378085.0</v>
       </c>
       <c r="AM10" s="1" t="n">
-        <v>384399.0</v>
+        <v>381464.0</v>
       </c>
       <c r="AN10" s="1" t="n">
-        <v>392064.0</v>
+        <v>389263.0</v>
       </c>
       <c r="AO10" s="1" t="n">
-        <v>373714.0</v>
+        <v>381400.0</v>
       </c>
       <c r="AP10" s="1" t="n">
-        <v>403329.0</v>
+        <v>400297.0</v>
       </c>
       <c r="AQ10" s="1" t="n">
-        <v>376231.0</v>
+        <v>381488.0</v>
       </c>
       <c r="AR10" s="1" t="n">
-        <v>405016.0</v>
+        <v>406167.0</v>
       </c>
       <c r="AS10" s="1" t="n">
-        <v>381728.0</v>
+        <v>375057.0</v>
       </c>
       <c r="AT10" s="1" t="n">
-        <v>410219.0</v>
+        <v>412683.0</v>
       </c>
       <c r="AU10" s="1" t="n">
-        <v>388059.0</v>
+        <v>380069.0</v>
       </c>
       <c r="AV10" s="1" t="n">
-        <v>378123.0</v>
+        <v>382589.0</v>
       </c>
       <c r="AW10" s="1" t="n">
-        <v>387054.0</v>
+        <v>384857.0</v>
       </c>
       <c r="AX10" s="1" t="n">
-        <v>374206.0</v>
+        <v>380117.0</v>
       </c>
       <c r="AY10" s="1" t="n">
-        <v>393570.0</v>
+        <v>391019.0</v>
       </c>
       <c r="AZ10" s="1" t="n">
-        <v>336488.0</v>
+        <v>341871.0</v>
       </c>
       <c r="BA10" s="1" t="n">
-        <v>389555.0</v>
+        <v>391259.0</v>
       </c>
       <c r="BB10" s="1" t="n">
-        <v>326438.0</v>
+        <v>331405.0</v>
       </c>
       <c r="BC10" s="1" t="n">
-        <v>385479.0</v>
+        <v>388493.0</v>
       </c>
       <c r="BD10" s="1" t="n">
-        <v>307085.0</v>
+        <v>315345.0</v>
       </c>
       <c r="BE10" s="1" t="n">
-        <v>351730.0</v>
+        <v>356578.0</v>
       </c>
       <c r="BF10" s="1" t="n">
-        <v>287161.0</v>
+        <v>295772.0</v>
       </c>
       <c r="BG10" s="1" t="n">
-        <v>332054.0</v>
+        <v>339066.0</v>
       </c>
       <c r="BH10" s="1" t="n">
-        <v>228647.0</v>
+        <v>234833.0</v>
       </c>
       <c r="BI10" s="1" t="n">
-        <v>302622.0</v>
+        <v>307682.0</v>
       </c>
       <c r="BJ10" s="1" t="n">
-        <v>199119.0</v>
+        <v>205419.0</v>
       </c>
       <c r="BK10" s="1" t="n">
-        <v>272087.0</v>
+        <v>276823.0</v>
       </c>
       <c r="BL10" s="1" t="n">
-        <v>223438.0</v>
+        <v>220165.0</v>
       </c>
       <c r="BM10" s="1" t="n">
-        <v>263252.0</v>
+        <v>270156.0</v>
       </c>
       <c r="BN10" s="1" t="n">
-        <v>173780.0</v>
+        <v>172434.0</v>
       </c>
       <c r="BO10" s="1" t="n">
-        <v>220191.0</v>
+        <v>227542.0</v>
       </c>
       <c r="BP10" s="1" t="n">
-        <v>195084.0</v>
+        <v>191590.0</v>
       </c>
       <c r="BQ10" s="1" t="n">
-        <v>176063.0</v>
+        <v>181781.0</v>
       </c>
       <c r="BR10" s="1" t="n">
-        <v>127859.0</v>
+        <v>127484.0</v>
       </c>
       <c r="BS10" s="1" t="n">
-        <v>130634.0</v>
+        <v>135998.0</v>
       </c>
       <c r="BT10" s="1" t="n">
-        <v>128185.0</v>
+        <v>131393.0</v>
       </c>
       <c r="BU10" s="1" t="n">
-        <v>136783.0</v>
+        <v>135362.0</v>
       </c>
       <c r="BV10" s="1" t="n">
-        <v>65092.0</v>
+        <v>68373.0</v>
       </c>
       <c r="BW10" s="1" t="n">
-        <v>83700.0</v>
+        <v>83718.0</v>
       </c>
       <c r="BX10" s="1" t="n">
-        <v>59083.0</v>
+        <v>60004.0</v>
       </c>
       <c r="BY10" s="1" t="n">
-        <v>72607.0</v>
+        <v>72130.0</v>
       </c>
       <c r="BZ10" s="1" t="n">
-        <v>22019.0</v>
+        <v>23121.0</v>
       </c>
       <c r="CA10" s="1" t="n">
-        <v>34163.0</v>
+        <v>34732.0</v>
       </c>
       <c r="CB10" s="1" t="n">
-        <v>9575.0</v>
+        <v>11684.0</v>
       </c>
       <c r="CC10" s="1" t="n">
-        <v>20028.0</v>
+        <v>21207.0</v>
       </c>
       <c r="CD10" s="1" t="n">
-        <v>2460.0</v>
+        <v>3084.0</v>
       </c>
       <c r="CE10" s="1" t="n">
-        <v>6229.0</v>
+        <v>6893.0</v>
       </c>
       <c r="CF10" s="1" t="n">
-        <v>1738.0</v>
+        <v>1588.0</v>
       </c>
       <c r="CG10" s="1" t="n">
-        <v>2632.0</v>
+        <v>2707.0</v>
       </c>
       <c r="CH10" s="1" t="n">
-        <v>263.0</v>
+        <v>272.0</v>
       </c>
       <c r="CI10" s="1" t="n">
-        <v>540.0</v>
+        <v>574.0</v>
       </c>
       <c r="CJ10" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="CK10" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="11.9453125" customWidth="true"/>
     <col min="4" max="4" width="15.31640625" customWidth="true"/>
     <col min="5" max="5" width="17.203125" customWidth="true"/>
     <col min="6" max="6" width="8.10546875" customWidth="true"/>
     <col min="7" max="7" width="9.734375" customWidth="true"/>
     <col min="8" max="8" width="9.734375" customWidth="true"/>
   </cols>
   <sheetData>
@@ -2528,6383 +2528,6383 @@
           <t>Gewest</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Leeftijdsklasse</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Geslacht</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G2" s="1" t="n">
-        <v>170998.0</v>
+        <v>168943.0</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>160808.0</v>
+        <v>159536.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G3" s="1" t="n">
-        <v>179301.0</v>
+        <v>177353.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>167636.0</v>
+        <v>166879.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G4" s="1" t="n">
-        <v>174947.0</v>
+        <v>178337.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>175034.0</v>
+        <v>174047.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G5" s="1" t="n">
-        <v>183414.0</v>
+        <v>186534.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>183023.0</v>
+        <v>181486.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G6" s="1" t="n">
-        <v>163974.0</v>
+        <v>165329.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>190282.0</v>
+        <v>188704.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G7" s="1" t="n">
-        <v>171691.0</v>
+        <v>173601.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>200093.0</v>
+        <v>198610.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G8" s="1" t="n">
-        <v>171641.0</v>
+        <v>171346.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>191349.0</v>
+        <v>195664.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G9" s="1" t="n">
-        <v>178681.0</v>
+        <v>178391.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>203084.0</v>
+        <v>207228.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G10" s="1" t="n">
-        <v>190110.0</v>
+        <v>188110.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>185806.0</v>
+        <v>187094.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G11" s="1" t="n">
-        <v>196107.0</v>
+        <v>194357.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>194122.0</v>
+        <v>196613.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
-        <v>192028.0</v>
+        <v>195484.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>199034.0</v>
+        <v>199259.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G13" s="1" t="n">
-        <v>193310.0</v>
+        <v>197377.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>203390.0</v>
+        <v>203168.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>202372.0</v>
+        <v>200242.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>218315.0</v>
+        <v>216592.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
-        <v>203752.0</v>
+        <v>201732.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>219001.0</v>
+        <v>217334.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G16" s="1" t="n">
-        <v>201219.0</v>
+        <v>206242.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>218028.0</v>
+        <v>222284.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
-        <v>203749.0</v>
+        <v>207813.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>216241.0</v>
+        <v>219854.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>212391.0</v>
+        <v>206729.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>222490.0</v>
+        <v>221143.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G19" s="1" t="n">
-        <v>216191.0</v>
+        <v>210370.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>221625.0</v>
+        <v>219627.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>229341.0</v>
+        <v>226793.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>214727.0</v>
+        <v>220423.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>236825.0</v>
+        <v>233553.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>215902.0</v>
+        <v>220365.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G22" s="1" t="n">
-        <v>240610.0</v>
+        <v>241447.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>217999.0</v>
+        <v>213044.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>246510.0</v>
+        <v>247979.0</v>
       </c>
       <c r="H23" s="1" t="n">
-        <v>221740.0</v>
+        <v>215950.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>222600.0</v>
+        <v>225580.0</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>228764.0</v>
+        <v>226683.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G25" s="1" t="n">
-        <v>225643.0</v>
+        <v>228941.0</v>
       </c>
       <c r="H25" s="1" t="n">
-        <v>234391.0</v>
+        <v>231856.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>195757.0</v>
+        <v>199938.0</v>
       </c>
       <c r="H26" s="1" t="n">
-        <v>234477.0</v>
+        <v>235747.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>195499.0</v>
+        <v>199617.0</v>
       </c>
       <c r="H27" s="1" t="n">
-        <v>235754.0</v>
+        <v>237642.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G28" s="1" t="n">
-        <v>179937.0</v>
+        <v>183230.0</v>
       </c>
       <c r="H28" s="1" t="n">
-        <v>211226.0</v>
+        <v>214485.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>173802.0</v>
+        <v>177220.0</v>
       </c>
       <c r="H29" s="1" t="n">
-        <v>205630.0</v>
+        <v>209703.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>140857.0</v>
+        <v>145155.0</v>
       </c>
       <c r="H30" s="1" t="n">
-        <v>180383.0</v>
+        <v>184361.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G31" s="1" t="n">
-        <v>127296.0</v>
+        <v>132074.0</v>
       </c>
       <c r="H31" s="1" t="n">
-        <v>168707.0</v>
+        <v>172721.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G32" s="1" t="n">
-        <v>138464.0</v>
+        <v>136321.0</v>
       </c>
       <c r="H32" s="1" t="n">
-        <v>157891.0</v>
+        <v>160691.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G33" s="1" t="n">
-        <v>112668.0</v>
+        <v>111462.0</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>138628.0</v>
+        <v>141755.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G34" s="1" t="n">
-        <v>119000.0</v>
+        <v>118014.0</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>111110.0</v>
+        <v>115126.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G35" s="1" t="n">
-        <v>82195.0</v>
+        <v>82699.0</v>
       </c>
       <c r="H35" s="1" t="n">
-        <v>86796.0</v>
+        <v>91015.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G36" s="1" t="n">
-        <v>75264.0</v>
+        <v>78001.0</v>
       </c>
       <c r="H36" s="1" t="n">
-        <v>87512.0</v>
+        <v>86279.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G37" s="1" t="n">
-        <v>40830.0</v>
+        <v>43335.0</v>
       </c>
       <c r="H37" s="1" t="n">
-        <v>56552.0</v>
+        <v>56240.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G38" s="1" t="n">
-        <v>33544.0</v>
+        <v>34293.0</v>
       </c>
       <c r="H38" s="1" t="n">
-        <v>46088.0</v>
+        <v>46075.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G39" s="1" t="n">
-        <v>13618.0</v>
+        <v>14411.0</v>
       </c>
       <c r="H39" s="1" t="n">
-        <v>23031.0</v>
+        <v>23581.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G40" s="1" t="n">
-        <v>5402.0</v>
+        <v>6545.0</v>
       </c>
       <c r="H40" s="1" t="n">
-        <v>12093.0</v>
+        <v>12932.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G41" s="1" t="n">
-        <v>1460.0</v>
+        <v>1854.0</v>
       </c>
       <c r="H41" s="1" t="n">
-        <v>4122.0</v>
+        <v>4595.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G42" s="1" t="n">
-        <v>979.0</v>
+        <v>888.0</v>
       </c>
       <c r="H42" s="1" t="n">
-        <v>1531.0</v>
+        <v>1599.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G43" s="1" t="n">
-        <v>150.0</v>
+        <v>164.0</v>
       </c>
       <c r="H43" s="1" t="n">
-        <v>351.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D44"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F44"/>
       <c r="G44" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="H44" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G45" s="1" t="n">
-        <v>43121.0</v>
+        <v>43015.0</v>
       </c>
       <c r="H45" s="1" t="n">
-        <v>34305.0</v>
+        <v>33141.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G46" s="1" t="n">
-        <v>45256.0</v>
+        <v>44985.0</v>
       </c>
       <c r="H46" s="1" t="n">
-        <v>35880.0</v>
+        <v>34434.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G47" s="1" t="n">
-        <v>37877.0</v>
+        <v>38892.0</v>
       </c>
       <c r="H47" s="1" t="n">
-        <v>37106.0</v>
+        <v>35875.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G48" s="1" t="n">
-        <v>39699.0</v>
+        <v>40854.0</v>
       </c>
       <c r="H48" s="1" t="n">
-        <v>38626.0</v>
+        <v>37644.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G49" s="1" t="n">
-        <v>31990.0</v>
+        <v>32784.0</v>
       </c>
       <c r="H49" s="1" t="n">
-        <v>37882.0</v>
+        <v>37285.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G50" s="1" t="n">
-        <v>33302.0</v>
+        <v>34027.0</v>
       </c>
       <c r="H50" s="1" t="n">
-        <v>39365.0</v>
+        <v>38911.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G51" s="1" t="n">
-        <v>30548.0</v>
+        <v>30965.0</v>
       </c>
       <c r="H51" s="1" t="n">
-        <v>37609.0</v>
+        <v>38302.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G52" s="1" t="n">
-        <v>31583.0</v>
+        <v>32216.0</v>
       </c>
       <c r="H52" s="1" t="n">
-        <v>39132.0</v>
+        <v>39875.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G53" s="1" t="n">
-        <v>40206.0</v>
+        <v>39842.0</v>
       </c>
       <c r="H53" s="1" t="n">
-        <v>43978.0</v>
+        <v>44299.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G54" s="1" t="n">
-        <v>37274.0</v>
+        <v>37216.0</v>
       </c>
       <c r="H54" s="1" t="n">
-        <v>42106.0</v>
+        <v>42595.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G55" s="1" t="n">
-        <v>53024.0</v>
+        <v>53946.0</v>
       </c>
       <c r="H55" s="1" t="n">
-        <v>57176.0</v>
+        <v>57715.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G56" s="1" t="n">
-        <v>47157.0</v>
+        <v>48305.0</v>
       </c>
       <c r="H56" s="1" t="n">
-        <v>52119.0</v>
+        <v>52486.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G57" s="1" t="n">
-        <v>52378.0</v>
+        <v>52092.0</v>
       </c>
       <c r="H57" s="1" t="n">
-        <v>54928.0</v>
+        <v>54873.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G58" s="1" t="n">
-        <v>50612.0</v>
+        <v>50248.0</v>
       </c>
       <c r="H58" s="1" t="n">
-        <v>53168.0</v>
+        <v>52602.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G59" s="1" t="n">
-        <v>46669.0</v>
+        <v>48060.0</v>
       </c>
       <c r="H59" s="1" t="n">
-        <v>48758.0</v>
+        <v>48717.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G60" s="1" t="n">
-        <v>49376.0</v>
+        <v>50001.0</v>
       </c>
       <c r="H60" s="1" t="n">
-        <v>48076.0</v>
+        <v>48051.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G61" s="1" t="n">
-        <v>41335.0</v>
+        <v>41483.0</v>
       </c>
       <c r="H61" s="1" t="n">
-        <v>45529.0</v>
+        <v>44985.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G62" s="1" t="n">
-        <v>45523.0</v>
+        <v>45690.0</v>
       </c>
       <c r="H62" s="1" t="n">
-        <v>45006.0</v>
+        <v>44133.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G63" s="1" t="n">
-        <v>37611.0</v>
+        <v>38190.0</v>
       </c>
       <c r="H63" s="1" t="n">
-        <v>42426.0</v>
+        <v>43413.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G64" s="1" t="n">
-        <v>41112.0</v>
+        <v>42025.0</v>
       </c>
       <c r="H64" s="1" t="n">
-        <v>44241.0</v>
+        <v>44131.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G65" s="1" t="n">
-        <v>35185.0</v>
+        <v>35329.0</v>
       </c>
       <c r="H65" s="1" t="n">
-        <v>38998.0</v>
+        <v>38978.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G66" s="1" t="n">
-        <v>35756.0</v>
+        <v>36528.0</v>
       </c>
       <c r="H66" s="1" t="n">
-        <v>41366.0</v>
+        <v>41281.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G67" s="1" t="n">
-        <v>31736.0</v>
+        <v>32365.0</v>
       </c>
       <c r="H67" s="1" t="n">
-        <v>34810.0</v>
+        <v>35312.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G68" s="1" t="n">
-        <v>29584.0</v>
+        <v>30347.0</v>
       </c>
       <c r="H68" s="1" t="n">
-        <v>36966.0</v>
+        <v>37466.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G69" s="1" t="n">
-        <v>27467.0</v>
+        <v>27645.0</v>
       </c>
       <c r="H69" s="1" t="n">
-        <v>30823.0</v>
+        <v>30756.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G70" s="1" t="n">
-        <v>24456.0</v>
+        <v>24734.0</v>
       </c>
       <c r="H70" s="1" t="n">
-        <v>30365.0</v>
+        <v>30844.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G71" s="1" t="n">
-        <v>23614.0</v>
+        <v>24100.0</v>
       </c>
       <c r="H71" s="1" t="n">
-        <v>25487.0</v>
+        <v>26107.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G72" s="1" t="n">
-        <v>19592.0</v>
+        <v>20166.0</v>
       </c>
       <c r="H72" s="1" t="n">
-        <v>22253.0</v>
+        <v>23066.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G73" s="1" t="n">
-        <v>18531.0</v>
+        <v>18732.0</v>
       </c>
       <c r="H73" s="1" t="n">
-        <v>21665.0</v>
+        <v>21773.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G74" s="1" t="n">
-        <v>14259.0</v>
+        <v>14346.0</v>
       </c>
       <c r="H74" s="1" t="n">
-        <v>17169.0</v>
+        <v>17404.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G75" s="1" t="n">
-        <v>17073.0</v>
+        <v>16892.0</v>
       </c>
       <c r="H75" s="1" t="n">
-        <v>18629.0</v>
+        <v>18983.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G76" s="1" t="n">
-        <v>11719.0</v>
+        <v>11685.0</v>
       </c>
       <c r="H76" s="1" t="n">
-        <v>13042.0</v>
+        <v>13545.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G77" s="1" t="n">
-        <v>15201.0</v>
+        <v>14720.0</v>
       </c>
       <c r="H77" s="1" t="n">
-        <v>13095.0</v>
+        <v>13240.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G78" s="1" t="n">
-        <v>8891.0</v>
+        <v>8717.0</v>
       </c>
       <c r="H78" s="1" t="n">
-        <v>8447.0</v>
+        <v>8468.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G79" s="1" t="n">
-        <v>11324.0</v>
+        <v>11409.0</v>
       </c>
       <c r="H79" s="1" t="n">
-        <v>9572.0</v>
+        <v>9540.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G80" s="1" t="n">
-        <v>5099.0</v>
+        <v>5199.0</v>
       </c>
       <c r="H80" s="1" t="n">
-        <v>5139.0</v>
+        <v>5237.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G81" s="1" t="n">
-        <v>6169.0</v>
+        <v>6019.0</v>
       </c>
       <c r="H81" s="1" t="n">
-        <v>5503.0</v>
+        <v>5328.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G82" s="1" t="n">
-        <v>2119.0</v>
+        <v>2102.0</v>
       </c>
       <c r="H82" s="1" t="n">
-        <v>2287.0</v>
+        <v>2227.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G83" s="1" t="n">
-        <v>1178.0</v>
+        <v>1407.0</v>
       </c>
       <c r="H83" s="1" t="n">
-        <v>1871.0</v>
+        <v>1910.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G84" s="1" t="n">
-        <v>289.0</v>
+        <v>363.0</v>
       </c>
       <c r="H84" s="1" t="n">
         <v>538.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G85" s="1" t="n">
-        <v>235.0</v>
+        <v>208.0</v>
       </c>
       <c r="H85" s="1" t="n">
-        <v>300.0</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G86" s="1" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="H86" s="1" t="n">
-        <v>54.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D87"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F87"/>
       <c r="G87" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="H87" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G88" s="1" t="n">
-        <v>99335.0</v>
+        <v>98111.0</v>
       </c>
       <c r="H88" s="1" t="n">
-        <v>87351.0</v>
+        <v>85832.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G89" s="1" t="n">
-        <v>103899.0</v>
+        <v>102462.0</v>
       </c>
       <c r="H89" s="1" t="n">
-        <v>91843.0</v>
+        <v>89998.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G90" s="1" t="n">
-        <v>104159.0</v>
+        <v>104993.0</v>
       </c>
       <c r="H90" s="1" t="n">
-        <v>97979.0</v>
+        <v>96396.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G91" s="1" t="n">
-        <v>109022.0</v>
+        <v>109772.0</v>
       </c>
       <c r="H91" s="1" t="n">
-        <v>101886.0</v>
+        <v>100773.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G92" s="1" t="n">
-        <v>103857.0</v>
+        <v>103705.0</v>
       </c>
       <c r="H92" s="1" t="n">
-        <v>107712.0</v>
+        <v>106662.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G93" s="1" t="n">
-        <v>108486.0</v>
+        <v>108278.0</v>
       </c>
       <c r="H93" s="1" t="n">
-        <v>112574.0</v>
+        <v>111246.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G94" s="1" t="n">
-        <v>104875.0</v>
+        <v>106039.0</v>
       </c>
       <c r="H94" s="1" t="n">
-        <v>111202.0</v>
+        <v>112405.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G95" s="1" t="n">
-        <v>109344.0</v>
+        <v>110515.0</v>
       </c>
       <c r="H95" s="1" t="n">
-        <v>116973.0</v>
+        <v>118041.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G96" s="1" t="n">
-        <v>113190.0</v>
+        <v>111179.0</v>
       </c>
       <c r="H96" s="1" t="n">
-        <v>110078.0</v>
+        <v>109884.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G97" s="1" t="n">
-        <v>116187.0</v>
+        <v>114366.0</v>
       </c>
       <c r="H97" s="1" t="n">
-        <v>114918.0</v>
+        <v>114824.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G98" s="1" t="n">
-        <v>112171.0</v>
+        <v>113965.0</v>
       </c>
       <c r="H98" s="1" t="n">
-        <v>107324.0</v>
+        <v>108420.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G99" s="1" t="n">
-        <v>114160.0</v>
+        <v>116129.0</v>
       </c>
       <c r="H99" s="1" t="n">
-        <v>111083.0</v>
+        <v>112351.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G100" s="1" t="n">
-        <v>110249.0</v>
+        <v>110256.0</v>
       </c>
       <c r="H100" s="1" t="n">
-        <v>116450.0</v>
+        <v>114024.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G101" s="1" t="n">
-        <v>110239.0</v>
+        <v>110315.0</v>
       </c>
       <c r="H101" s="1" t="n">
-        <v>117527.0</v>
+        <v>115691.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G102" s="1" t="n">
-        <v>111538.0</v>
+        <v>112361.0</v>
       </c>
       <c r="H102" s="1" t="n">
-        <v>121943.0</v>
+        <v>123840.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G103" s="1" t="n">
-        <v>111581.0</v>
+        <v>112139.0</v>
       </c>
       <c r="H103" s="1" t="n">
-        <v>120820.0</v>
+        <v>122584.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G104" s="1" t="n">
-        <v>123222.0</v>
+        <v>121436.0</v>
       </c>
       <c r="H104" s="1" t="n">
-        <v>119305.0</v>
+        <v>119323.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G105" s="1" t="n">
-        <v>124253.0</v>
+        <v>122025.0</v>
       </c>
       <c r="H105" s="1" t="n">
-        <v>117768.0</v>
+        <v>117704.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G106" s="1" t="n">
-        <v>125112.0</v>
+        <v>124280.0</v>
       </c>
       <c r="H106" s="1" t="n">
-        <v>116561.0</v>
+        <v>117564.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G107" s="1" t="n">
-        <v>125392.0</v>
+        <v>124719.0</v>
       </c>
       <c r="H107" s="1" t="n">
-        <v>116088.0</v>
+        <v>116992.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G108" s="1" t="n">
-        <v>129221.0</v>
+        <v>129391.0</v>
       </c>
       <c r="H108" s="1" t="n">
-        <v>124731.0</v>
+        <v>123035.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G109" s="1" t="n">
-        <v>127953.0</v>
+        <v>128176.0</v>
       </c>
       <c r="H109" s="1" t="n">
-        <v>124953.0</v>
+        <v>122838.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G110" s="1" t="n">
-        <v>123787.0</v>
+        <v>124644.0</v>
       </c>
       <c r="H110" s="1" t="n">
-        <v>123480.0</v>
+        <v>122862.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G111" s="1" t="n">
-        <v>118979.0</v>
+        <v>120829.0</v>
       </c>
       <c r="H111" s="1" t="n">
-        <v>122213.0</v>
+        <v>121697.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G112" s="1" t="n">
-        <v>113264.0</v>
+        <v>114288.0</v>
       </c>
       <c r="H112" s="1" t="n">
-        <v>124255.0</v>
+        <v>124756.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G113" s="1" t="n">
-        <v>106483.0</v>
+        <v>107054.0</v>
       </c>
       <c r="H113" s="1" t="n">
-        <v>119360.0</v>
+        <v>120007.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G114" s="1" t="n">
-        <v>103534.0</v>
+        <v>108015.0</v>
       </c>
       <c r="H114" s="1" t="n">
-        <v>115017.0</v>
+        <v>115986.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G115" s="1" t="n">
-        <v>93767.0</v>
+        <v>98386.0</v>
       </c>
       <c r="H115" s="1" t="n">
-        <v>104171.0</v>
+        <v>106297.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G116" s="1" t="n">
-        <v>69259.0</v>
+        <v>70946.0</v>
       </c>
       <c r="H116" s="1" t="n">
-        <v>100574.0</v>
+        <v>101548.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G117" s="1" t="n">
-        <v>57564.0</v>
+        <v>58999.0</v>
       </c>
       <c r="H117" s="1" t="n">
-        <v>86211.0</v>
+        <v>86698.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G118" s="1" t="n">
-        <v>67901.0</v>
+        <v>66952.0</v>
       </c>
       <c r="H118" s="1" t="n">
-        <v>86732.0</v>
+        <v>90482.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G119" s="1" t="n">
-        <v>49393.0</v>
+        <v>49287.0</v>
       </c>
       <c r="H119" s="1" t="n">
-        <v>68521.0</v>
+        <v>72242.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G120" s="1" t="n">
-        <v>60883.0</v>
+        <v>58856.0</v>
       </c>
       <c r="H120" s="1" t="n">
-        <v>51858.0</v>
+        <v>53415.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G121" s="1" t="n">
-        <v>36773.0</v>
+        <v>36068.0</v>
       </c>
       <c r="H121" s="1" t="n">
-        <v>35391.0</v>
+        <v>36515.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G122" s="1" t="n">
-        <v>41597.0</v>
+        <v>41983.0</v>
       </c>
       <c r="H122" s="1" t="n">
-        <v>39699.0</v>
+        <v>39543.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G123" s="1" t="n">
-        <v>19163.0</v>
+        <v>19839.0</v>
       </c>
       <c r="H123" s="1" t="n">
-        <v>22009.0</v>
+        <v>22241.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G124" s="1" t="n">
-        <v>19370.0</v>
+        <v>19692.0</v>
       </c>
       <c r="H124" s="1" t="n">
-        <v>21016.0</v>
+        <v>20727.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G125" s="1" t="n">
-        <v>6282.0</v>
+        <v>6608.0</v>
       </c>
       <c r="H125" s="1" t="n">
-        <v>8845.0</v>
+        <v>8924.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G126" s="1" t="n">
-        <v>2995.0</v>
+        <v>3732.0</v>
       </c>
       <c r="H126" s="1" t="n">
-        <v>6064.0</v>
+        <v>6365.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G127" s="1" t="n">
-        <v>711.0</v>
+        <v>867.0</v>
       </c>
       <c r="H127" s="1" t="n">
-        <v>1569.0</v>
+        <v>1760.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G128" s="1" t="n">
-        <v>524.0</v>
+        <v>492.0</v>
       </c>
       <c r="H128" s="1" t="n">
-        <v>801.0</v>
+        <v>814.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G129" s="1" t="n">
-        <v>70.0</v>
+        <v>67.0</v>
       </c>
       <c r="H129" s="1" t="n">
-        <v>135.0</v>
+        <v>144.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D130"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F130"/>
       <c r="G130" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="H130" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B131"/>
       <c r="C131" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G131" s="1" t="n">
-        <v>313454.0</v>
+        <v>310069.0</v>
       </c>
       <c r="H131" s="1" t="n">
-        <v>282464.0</v>
+        <v>278509.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B132"/>
       <c r="C132" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Minder dan 5 jaar</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G132" s="1" t="n">
-        <v>328456.0</v>
+        <v>324800.0</v>
       </c>
       <c r="H132" s="1" t="n">
-        <v>295359.0</v>
+        <v>291311.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B133"/>
       <c r="C133" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G133" s="1" t="n">
-        <v>316983.0</v>
+        <v>322222.0</v>
       </c>
       <c r="H133" s="1" t="n">
-        <v>310119.0</v>
+        <v>306318.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B134"/>
       <c r="C134" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Van 5 tot 9 jaar</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G134" s="1" t="n">
-        <v>332135.0</v>
+        <v>337160.0</v>
       </c>
       <c r="H134" s="1" t="n">
-        <v>323535.0</v>
+        <v>319903.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B135"/>
       <c r="C135" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G135" s="1" t="n">
-        <v>299821.0</v>
+        <v>301818.0</v>
       </c>
       <c r="H135" s="1" t="n">
-        <v>335876.0</v>
+        <v>332651.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B136"/>
       <c r="C136" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Van 10 tot 14 jaar</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G136" s="1" t="n">
-        <v>313479.0</v>
+        <v>315906.0</v>
       </c>
       <c r="H136" s="1" t="n">
-        <v>352032.0</v>
+        <v>348767.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B137"/>
       <c r="C137" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G137" s="1" t="n">
-        <v>307064.0</v>
+        <v>308350.0</v>
       </c>
       <c r="H137" s="1" t="n">
-        <v>340160.0</v>
+        <v>346371.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B138"/>
       <c r="C138" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Van 15 tot 19 jaar</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G138" s="1" t="n">
-        <v>319608.0</v>
+        <v>321122.0</v>
       </c>
       <c r="H138" s="1" t="n">
-        <v>359189.0</v>
+        <v>365144.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B139"/>
       <c r="C139" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G139" s="1" t="n">
-        <v>343506.0</v>
+        <v>339131.0</v>
       </c>
       <c r="H139" s="1" t="n">
-        <v>339862.0</v>
+        <v>341277.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B140"/>
       <c r="C140" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Van 20 tot 24 jaar</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G140" s="1" t="n">
-        <v>349568.0</v>
+        <v>345939.0</v>
       </c>
       <c r="H140" s="1" t="n">
-        <v>351146.0</v>
+        <v>354032.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B141"/>
       <c r="C141" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G141" s="1" t="n">
-        <v>357223.0</v>
+        <v>363395.0</v>
       </c>
       <c r="H141" s="1" t="n">
-        <v>363534.0</v>
+        <v>365394.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B142"/>
       <c r="C142" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Van 25 tot 29 jaar</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G142" s="1" t="n">
-        <v>354627.0</v>
+        <v>361811.0</v>
       </c>
       <c r="H142" s="1" t="n">
-        <v>366592.0</v>
+        <v>368005.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B143"/>
       <c r="C143" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G143" s="1" t="n">
-        <v>364999.0</v>
+        <v>362590.0</v>
       </c>
       <c r="H143" s="1" t="n">
-        <v>389693.0</v>
+        <v>385489.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B144"/>
       <c r="C144" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Van 30 tot 34 jaar</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G144" s="1" t="n">
-        <v>364603.0</v>
+        <v>362295.0</v>
       </c>
       <c r="H144" s="1" t="n">
-        <v>389696.0</v>
+        <v>385627.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B145"/>
       <c r="C145" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G145" s="1" t="n">
-        <v>359426.0</v>
+        <v>366663.0</v>
       </c>
       <c r="H145" s="1" t="n">
-        <v>388729.0</v>
+        <v>394841.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B146"/>
       <c r="C146" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Van 35 tot 39 jaar</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G146" s="1" t="n">
-        <v>364706.0</v>
+        <v>369953.0</v>
       </c>
       <c r="H146" s="1" t="n">
-        <v>385137.0</v>
+        <v>390489.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B147"/>
       <c r="C147" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G147" s="1" t="n">
-        <v>376948.0</v>
+        <v>369648.0</v>
       </c>
       <c r="H147" s="1" t="n">
-        <v>387324.0</v>
+        <v>385451.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B148"/>
       <c r="C148" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Van 40 tot 44 jaar</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G148" s="1" t="n">
-        <v>385967.0</v>
+        <v>378085.0</v>
       </c>
       <c r="H148" s="1" t="n">
-        <v>384399.0</v>
+        <v>381464.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B149"/>
       <c r="C149" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G149" s="1" t="n">
-        <v>392064.0</v>
+        <v>389263.0</v>
       </c>
       <c r="H149" s="1" t="n">
-        <v>373714.0</v>
+        <v>381400.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B150"/>
       <c r="C150" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Van 45 tot 49 jaar</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G150" s="1" t="n">
-        <v>403329.0</v>
+        <v>400297.0</v>
       </c>
       <c r="H150" s="1" t="n">
-        <v>376231.0</v>
+        <v>381488.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B151"/>
       <c r="C151" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G151" s="1" t="n">
-        <v>405016.0</v>
+        <v>406167.0</v>
       </c>
       <c r="H151" s="1" t="n">
-        <v>381728.0</v>
+        <v>375057.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B152"/>
       <c r="C152" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Van 50 tot 54 jaar</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G152" s="1" t="n">
-        <v>410219.0</v>
+        <v>412683.0</v>
       </c>
       <c r="H152" s="1" t="n">
-        <v>388059.0</v>
+        <v>380069.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B153"/>
       <c r="C153" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G153" s="1" t="n">
-        <v>378123.0</v>
+        <v>382589.0</v>
       </c>
       <c r="H153" s="1" t="n">
-        <v>387054.0</v>
+        <v>384857.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B154"/>
       <c r="C154" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Van 55 tot 59 jaar</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G154" s="1" t="n">
-        <v>374206.0</v>
+        <v>380117.0</v>
       </c>
       <c r="H154" s="1" t="n">
-        <v>393570.0</v>
+        <v>391019.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B155"/>
       <c r="C155" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G155" s="1" t="n">
-        <v>336488.0</v>
+        <v>341871.0</v>
       </c>
       <c r="H155" s="1" t="n">
-        <v>389555.0</v>
+        <v>391259.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B156"/>
       <c r="C156" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Van 60 tot 64 jaar</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G156" s="1" t="n">
-        <v>326438.0</v>
+        <v>331405.0</v>
       </c>
       <c r="H156" s="1" t="n">
-        <v>385479.0</v>
+        <v>388493.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B157"/>
       <c r="C157" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G157" s="1" t="n">
-        <v>307085.0</v>
+        <v>315345.0</v>
       </c>
       <c r="H157" s="1" t="n">
-        <v>351730.0</v>
+        <v>356578.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B158"/>
       <c r="C158" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Van 65 tot 69 jaar</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G158" s="1" t="n">
-        <v>287161.0</v>
+        <v>295772.0</v>
       </c>
       <c r="H158" s="1" t="n">
-        <v>332054.0</v>
+        <v>339066.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B159"/>
       <c r="C159" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G159" s="1" t="n">
-        <v>228647.0</v>
+        <v>234833.0</v>
       </c>
       <c r="H159" s="1" t="n">
-        <v>302622.0</v>
+        <v>307682.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B160"/>
       <c r="C160" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Van 70 tot 74 jaar</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G160" s="1" t="n">
-        <v>199119.0</v>
+        <v>205419.0</v>
       </c>
       <c r="H160" s="1" t="n">
-        <v>272087.0</v>
+        <v>276823.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B161"/>
       <c r="C161" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G161" s="1" t="n">
-        <v>223438.0</v>
+        <v>220165.0</v>
       </c>
       <c r="H161" s="1" t="n">
-        <v>263252.0</v>
+        <v>270156.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B162"/>
       <c r="C162" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Van 75 tot 79 jaar</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G162" s="1" t="n">
-        <v>173780.0</v>
+        <v>172434.0</v>
       </c>
       <c r="H162" s="1" t="n">
-        <v>220191.0</v>
+        <v>227542.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B163"/>
       <c r="C163" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G163" s="1" t="n">
-        <v>195084.0</v>
+        <v>191590.0</v>
       </c>
       <c r="H163" s="1" t="n">
-        <v>176063.0</v>
+        <v>181781.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B164"/>
       <c r="C164" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Van 80 tot 84 jaar</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G164" s="1" t="n">
-        <v>127859.0</v>
+        <v>127484.0</v>
       </c>
       <c r="H164" s="1" t="n">
-        <v>130634.0</v>
+        <v>135998.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B165"/>
       <c r="C165" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G165" s="1" t="n">
-        <v>128185.0</v>
+        <v>131393.0</v>
       </c>
       <c r="H165" s="1" t="n">
-        <v>136783.0</v>
+        <v>135362.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B166"/>
       <c r="C166" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Van 85 tot 89 jaar</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G166" s="1" t="n">
-        <v>65092.0</v>
+        <v>68373.0</v>
       </c>
       <c r="H166" s="1" t="n">
-        <v>83700.0</v>
+        <v>83718.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B167"/>
       <c r="C167" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G167" s="1" t="n">
-        <v>59083.0</v>
+        <v>60004.0</v>
       </c>
       <c r="H167" s="1" t="n">
-        <v>72607.0</v>
+        <v>72130.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B168"/>
       <c r="C168" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Van 90 tot 94 jaar</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G168" s="1" t="n">
-        <v>22019.0</v>
+        <v>23121.0</v>
       </c>
       <c r="H168" s="1" t="n">
-        <v>34163.0</v>
+        <v>34732.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B169"/>
       <c r="C169" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G169" s="1" t="n">
-        <v>9575.0</v>
+        <v>11684.0</v>
       </c>
       <c r="H169" s="1" t="n">
-        <v>20028.0</v>
+        <v>21207.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B170"/>
       <c r="C170" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Van 95 tot 99 jaar</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G170" s="1" t="n">
-        <v>2460.0</v>
+        <v>3084.0</v>
       </c>
       <c r="H170" s="1" t="n">
-        <v>6229.0</v>
+        <v>6893.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B171"/>
       <c r="C171" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G171" s="1" t="n">
-        <v>1738.0</v>
+        <v>1588.0</v>
       </c>
       <c r="H171" s="1" t="n">
-        <v>2632.0</v>
+        <v>2707.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B172"/>
       <c r="C172" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>100 jaar en meer</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G172" s="1" t="n">
-        <v>263.0</v>
+        <v>272.0</v>
       </c>
       <c r="H172" s="1" t="n">
-        <v>540.0</v>
+        <v>574.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B173"/>
       <c r="C173" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D173"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F173"/>
       <c r="G173" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="H173" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>