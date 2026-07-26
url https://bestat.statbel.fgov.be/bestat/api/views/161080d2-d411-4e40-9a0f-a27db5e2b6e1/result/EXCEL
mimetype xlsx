--- v0 (2025-10-27)
+++ v1 (2026-07-26)
@@ -156,51 +156,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="11.9453125" customWidth="true"/>
     <col min="4" max="4" width="15.984375" customWidth="true"/>
     <col min="5" max="5" width="17.203125" customWidth="true"/>
     <col min="6" max="6" width="24.28515625" customWidth="true"/>
     <col min="7" max="7" width="8.77734375" customWidth="true"/>
     <col min="8" max="8" width="17.203125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="G1"/>
       <c r="H1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
@@ -250,317 +250,317 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5" s="1" t="n">
-        <v>642319.0</v>
+        <v>640343.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>1315768.0</v>
+        <v>1312237.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6" s="1" t="n">
-        <v>2014794.0</v>
+        <v>2019877.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2042553.0</v>
+        <v>2044718.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>4057347.0</v>
+        <v>4064595.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7" s="1" t="n">
-        <v>807834.0</v>
+        <v>821548.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>683817.0</v>
+        <v>699970.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>1491651.0</v>
+        <v>1521518.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9" s="1" t="n">
-        <v>131517.0</v>
+        <v>128848.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>268740.0</v>
+        <v>263454.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10" s="1" t="n">
-        <v>412811.0</v>
+        <v>414803.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>409193.0</v>
+        <v>409847.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>822004.0</v>
+        <v>824650.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11" s="1" t="n">
-        <v>96122.0</v>
+        <v>97175.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>68929.0</v>
+        <v>70555.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>165051.0</v>
+        <v>167730.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>736262.0</v>
+        <v>728982.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E14"/>
       <c r="F14" s="1" t="n">
-        <v>1108708.0</v>
+        <v>1108701.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1111407.0</v>
+        <v>1112066.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>2220115.0</v>
+        <v>2220767.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15" s="1" t="n">
-        <v>421761.0</v>
+        <v>428880.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>326852.0</v>
+        <v>334821.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>748613.0</v>
+        <v>763701.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="11.9453125" customWidth="true"/>
     <col min="4" max="4" width="15.984375" customWidth="true"/>
     <col min="5" max="5" width="17.203125" customWidth="true"/>
     <col min="6" max="6" width="8.10546875" customWidth="true"/>
     <col min="7" max="7" width="24.28515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -574,1299 +574,1299 @@
           <t>Gewest</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Leeftijdsgroep</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Geslacht</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G2" s="1" t="n">
-        <v>642319.0</v>
+        <v>640343.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G3" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F4"/>
       <c r="G4" s="1" t="n">
-        <v>1315768.0</v>
+        <v>1312237.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G5" s="1" t="n">
-        <v>2014794.0</v>
+        <v>2019877.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2042553.0</v>
+        <v>2044718.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F7"/>
       <c r="G7" s="1" t="n">
-        <v>4057347.0</v>
+        <v>4064595.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G8" s="1" t="n">
-        <v>807834.0</v>
+        <v>821548.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G9" s="1" t="n">
-        <v>683817.0</v>
+        <v>699970.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F10"/>
       <c r="G10" s="1" t="n">
-        <v>1491651.0</v>
+        <v>1521518.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G11" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F13"/>
       <c r="G13" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>131517.0</v>
+        <v>128848.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F16"/>
       <c r="G16" s="1" t="n">
-        <v>268740.0</v>
+        <v>263454.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
-        <v>412811.0</v>
+        <v>414803.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>409193.0</v>
+        <v>409847.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F19"/>
       <c r="G19" s="1" t="n">
-        <v>822004.0</v>
+        <v>824650.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>96122.0</v>
+        <v>97175.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>68929.0</v>
+        <v>70555.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F22"/>
       <c r="G22" s="1" t="n">
-        <v>165051.0</v>
+        <v>167730.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D23"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D24"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D25"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F25"/>
       <c r="G25" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F28"/>
       <c r="G28" s="1" t="n">
-        <v>736262.0</v>
+        <v>728982.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>1108708.0</v>
+        <v>1108701.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>1111407.0</v>
+        <v>1112066.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F31"/>
       <c r="G31" s="1" t="n">
-        <v>2220115.0</v>
+        <v>2220767.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G32" s="1" t="n">
-        <v>421761.0</v>
+        <v>428880.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G33" s="1" t="n">
-        <v>326852.0</v>
+        <v>334821.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F34"/>
       <c r="G34" s="1" t="n">
-        <v>748613.0</v>
+        <v>763701.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D35"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G35" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D36"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G36" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D37"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F37"/>
       <c r="G37" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D38"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="G38" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B39"/>
       <c r="C39" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D39"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="G39" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B40"/>
       <c r="C40" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D40"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="F40"/>
       <c r="G40" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>