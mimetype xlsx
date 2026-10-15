--- v0 (2026-01-31)
+++ v1 (2026-10-15)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="129.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistique cadastrale du parc de bâtiments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Année De Référence : Dernières 1 Année(2025)</t>
+          <t>Année De Référence : Dernières 1 Année(2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Caractéristiques : Nombre de bâtiments, Nombre de bâtiments érigés après 1981, Nombre de logements</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Type de construction : Maisons de type fermé, Maisons de type demi-fermé, Maisons de type ouvert, fermes, châteaux, Buildings et immeubles à appartements
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
@@ -176,51 +176,51 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.5234375" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="15.0234375" customWidth="true"/>
     <col min="5" max="5" width="19.41796875" customWidth="true"/>
     <col min="6" max="6" width="23.984375" customWidth="true"/>
     <col min="7" max="7" width="34.58984375" customWidth="true"/>
     <col min="8" max="8" width="33.09765625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Type de bâtiment</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
@@ -274,318 +274,318 @@
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
-        <v>658191.0</v>
+        <v>658713.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>617643.0</v>
+        <v>621708.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>914627.0</v>
+        <v>916615.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>151968.0</v>
+        <v>154813.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
-        <v>102971.0</v>
+        <v>102288.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>15547.0</v>
+        <v>15522.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>5841.0</v>
+        <v>5839.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>42388.0</v>
+        <v>43535.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
-        <v>423250.0</v>
+        <v>423697.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>382047.0</v>
+        <v>383683.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>522099.0</v>
+        <v>524070.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>59379.0</v>
+        <v>62157.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
-        <v>1184412.0</v>
+        <v>1184698.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>1015237.0</v>
+        <v>1020913.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1442567.0</v>
+        <v>1446524.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>253735.0</v>
+        <v>260505.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
-        <v>99712.0</v>
+        <v>101837.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>207887.0</v>
+        <v>213045.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>426409.0</v>
+        <v>430642.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>69608.0</v>
+        <v>71426.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="1" t="n">
-        <v>3985.0</v>
+        <v>4017.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>1874.0</v>
+        <v>1889.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>988.0</v>
+        <v>993.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>4755.0</v>
+        <v>4833.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
-        <v>27215.0</v>
+        <v>27848.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>55541.0</v>
+        <v>57385.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>208947.0</v>
+        <v>211648.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>17999.0</v>
+        <v>18720.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" s="1" t="n">
-        <v>130912.0</v>
+        <v>133702.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>265302.0</v>
+        <v>272319.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>636344.0</v>
+        <v>643283.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>92362.0</v>
+        <v>94979.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
-        <v>699047.0</v>
+        <v>700058.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>623453.0</v>
+        <v>627503.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>921020.0</v>
+        <v>923139.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>1000614.0</v>
+        <v>1022197.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="1" t="n">
-        <v>177028.0</v>
+        <v>174748.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>17227.0</v>
+        <v>17111.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>6208.0</v>
+        <v>6202.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>365579.0</v>
+        <v>371725.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="1" t="n">
-        <v>457796.0</v>
+        <v>457764.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>393702.0</v>
+        <v>395260.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>531885.0</v>
+        <v>533811.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>343826.0</v>
+        <v>354534.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
-        <v>1333871.0</v>
+        <v>1332570.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>1034382.0</v>
+        <v>1039874.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>1459113.0</v>
+        <v>1463152.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>1710019.0</v>
+        <v>1748456.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.5234375" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="6.0625" customWidth="true"/>
     <col min="5" max="5" width="34.58984375" customWidth="true"/>
     <col min="6" max="6" width="8.70703125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -615,1416 +615,1416 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F2" s="1" t="n">
-        <v>658191.0</v>
+        <v>658713.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F3" s="1" t="n">
-        <v>617643.0</v>
+        <v>621708.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F4" s="1" t="n">
-        <v>914627.0</v>
+        <v>916615.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F5" s="1" t="n">
-        <v>151968.0</v>
+        <v>154813.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F6" s="1" t="n">
-        <v>102971.0</v>
+        <v>102288.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F7" s="1" t="n">
-        <v>15547.0</v>
+        <v>15522.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>5841.0</v>
+        <v>5839.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F9" s="1" t="n">
-        <v>42388.0</v>
+        <v>43535.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F10" s="1" t="n">
-        <v>423250.0</v>
+        <v>423697.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F11" s="1" t="n">
-        <v>382047.0</v>
+        <v>383683.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F12" s="1" t="n">
-        <v>522099.0</v>
+        <v>524070.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F13" s="1" t="n">
-        <v>59379.0</v>
+        <v>62157.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1184412.0</v>
+        <v>1184698.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F15" s="1" t="n">
-        <v>1015237.0</v>
+        <v>1020913.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F16" s="1" t="n">
-        <v>1442567.0</v>
+        <v>1446524.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Nombre de bâtiments</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F17" s="1" t="n">
-        <v>253735.0</v>
+        <v>260505.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F18" s="1" t="n">
-        <v>99712.0</v>
+        <v>101837.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F19" s="1" t="n">
-        <v>207887.0</v>
+        <v>213045.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F20" s="1" t="n">
-        <v>426409.0</v>
+        <v>430642.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F21" s="1" t="n">
-        <v>69608.0</v>
+        <v>71426.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F22" s="1" t="n">
-        <v>3985.0</v>
+        <v>4017.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F23" s="1" t="n">
-        <v>1874.0</v>
+        <v>1889.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F24" s="1" t="n">
-        <v>988.0</v>
+        <v>993.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F25" s="1" t="n">
-        <v>4755.0</v>
+        <v>4833.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F26" s="1" t="n">
-        <v>27215.0</v>
+        <v>27848.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F27" s="1" t="n">
-        <v>55541.0</v>
+        <v>57385.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F28" s="1" t="n">
-        <v>208947.0</v>
+        <v>211648.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F29" s="1" t="n">
-        <v>17999.0</v>
+        <v>18720.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F30" s="1" t="n">
-        <v>130912.0</v>
+        <v>133702.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F31" s="1" t="n">
-        <v>265302.0</v>
+        <v>272319.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F32" s="1" t="n">
-        <v>636344.0</v>
+        <v>643283.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Nombre de bâtiments érigés après 1981</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F33" s="1" t="n">
-        <v>92362.0</v>
+        <v>94979.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F34" s="1" t="n">
-        <v>699047.0</v>
+        <v>700058.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F35" s="1" t="n">
-        <v>623453.0</v>
+        <v>627503.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F36" s="1" t="n">
-        <v>921020.0</v>
+        <v>923139.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F37" s="1" t="n">
-        <v>1000614.0</v>
+        <v>1022197.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F38" s="1" t="n">
-        <v>177028.0</v>
+        <v>174748.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F39" s="1" t="n">
-        <v>17227.0</v>
+        <v>17111.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F40" s="1" t="n">
-        <v>6208.0</v>
+        <v>6202.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F41" s="1" t="n">
-        <v>365579.0</v>
+        <v>371725.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F42" s="1" t="n">
-        <v>457796.0</v>
+        <v>457764.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F43" s="1" t="n">
-        <v>393702.0</v>
+        <v>395260.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F44" s="1" t="n">
-        <v>531885.0</v>
+        <v>533811.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F45" s="1" t="n">
-        <v>343826.0</v>
+        <v>354534.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C46"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Maisons de type fermé</t>
         </is>
       </c>
       <c r="F46" s="1" t="n">
-        <v>1333871.0</v>
+        <v>1332570.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C47"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Maisons de type demi-fermé</t>
         </is>
       </c>
       <c r="F47" s="1" t="n">
-        <v>1034382.0</v>
+        <v>1039874.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C48"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Maisons de type ouvert, fermes, châteaux</t>
         </is>
       </c>
       <c r="F48" s="1" t="n">
-        <v>1459113.0</v>
+        <v>1463152.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Nombre de logements</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C49"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Buildings et immeubles à appartements</t>
         </is>
       </c>
       <c r="F49" s="1" t="n">
-        <v>1710019.0</v>
+        <v>1748456.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>