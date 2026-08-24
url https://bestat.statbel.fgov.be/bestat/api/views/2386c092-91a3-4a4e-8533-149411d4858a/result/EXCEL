--- v0 (2025-10-30)
+++ v1 (2026-08-24)
@@ -114,51 +114,51 @@
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Verkeersongevallen met doden en gewonden, per datum, dag van de week, tijdstip van de dag  en diverse andere ongevalsfactoren</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Breuk in de reeks : tot november 2017 registreerde de politie een kettingbotsing vanaf 4 of meer betrokken voertuigen. Sindsdien wordt een kettingbotsing geregistreerd vanaf 3 betrokken voertuigen.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Datum : Laatste 8 Jaar(    2017,     2018,     2019,     2020,     2021,     2022,     2023,     2024)</t>
+          <t>Datum : Laatste 8 Jaar(    2018,     2019,     2020,     2021,     2022,     2023,     2024,     2025)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -178,664 +178,664 @@
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="27.79296875" customWidth="true"/>
     <col min="4" max="4" width="4.50390625" customWidth="true"/>
     <col min="5" max="5" width="6.35546875" customWidth="true"/>
     <col min="6" max="6" width="6.35546875" customWidth="true"/>
     <col min="7" max="7" width="6.35546875" customWidth="true"/>
     <col min="8" max="8" width="6.35546875" customWidth="true"/>
     <col min="9" max="9" width="6.35546875" customWidth="true"/>
     <col min="10" max="10" width="6.35546875" customWidth="true"/>
     <col min="11" max="11" width="6.35546875" customWidth="true"/>
     <col min="12" max="12" width="6.35546875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
       <c r="C2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Aantal ongev met doden 30 d</t>
         </is>
       </c>
       <c r="D3"/>
       <c r="E3" s="1" t="n">
-        <v>283.0</v>
+        <v>292.0</v>
       </c>
       <c r="F3" s="1" t="n">
+        <v>301.0</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>240.0</v>
+      </c>
+      <c r="H3" s="1" t="n">
         <v>292.0</v>
       </c>
-      <c r="G3" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I3" s="1" t="n">
-        <v>292.0</v>
+        <v>272.0</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>272.0</v>
+        <v>262.0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>262.0</v>
+        <v>243.0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>243.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" t="inlineStr">
         <is>
           <t>Aantal ongevallen met zwaargew</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="1" t="n">
-        <v>2373.0</v>
+        <v>2311.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>2311.0</v>
+        <v>2287.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>2287.0</v>
+        <v>1926.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>1926.0</v>
+        <v>2067.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>2067.0</v>
+        <v>2225.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>2225.0</v>
+        <v>2168.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>2168.0</v>
+        <v>1888.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>1885.0</v>
+        <v>2027.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
           <t>Aantal ongevallen met lichtgew</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
-        <v>20583.0</v>
+        <v>21108.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>21108.0</v>
+        <v>20490.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>20490.0</v>
+        <v>16497.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>16497.0</v>
+        <v>18861.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>18861.0</v>
+        <v>20883.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>20883.0</v>
+        <v>20442.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>20442.0</v>
+        <v>20064.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>20057.0</v>
+        <v>20551.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Aantal ongevallen</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
-        <v>23239.0</v>
+        <v>23711.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>23711.0</v>
+        <v>23078.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>23078.0</v>
+        <v>18663.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>18663.0</v>
+        <v>21220.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>21220.0</v>
+        <v>23380.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>23380.0</v>
+        <v>22872.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>22872.0</v>
+        <v>22195.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>22185.0</v>
+        <v>22805.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Aantal ongev met doden 30 d</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
-        <v>24.0</v>
+        <v>21.0</v>
       </c>
       <c r="F7" s="1" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="L7" s="1" t="n">
         <v>21.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>11.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Aantal ongevallen met zwaargew</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
-        <v>182.0</v>
+        <v>170.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>170.0</v>
+        <v>166.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>166.0</v>
+        <v>152.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>152.0</v>
+        <v>130.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>130.0</v>
+        <v>194.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>194.0</v>
+        <v>154.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>154.0</v>
+        <v>189.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>188.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9" t="inlineStr">
         <is>
           <t>Aantal ongevallen met lichtgew</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
-        <v>3640.0</v>
+        <v>3642.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>3642.0</v>
+        <v>3743.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>3743.0</v>
+        <v>3058.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>3058.0</v>
+        <v>3407.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>3407.0</v>
+        <v>3955.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>3955.0</v>
+        <v>3611.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>3611.0</v>
+        <v>3504.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>3505.0</v>
+        <v>3620.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Aantal ongevallen</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="1" t="n">
+        <v>3833.0</v>
+      </c>
+      <c r="F10" s="1" t="n">
+        <v>3928.0</v>
+      </c>
+      <c r="G10" s="1" t="n">
+        <v>3224.0</v>
+      </c>
+      <c r="H10" s="1" t="n">
+        <v>3545.0</v>
+      </c>
+      <c r="I10" s="1" t="n">
+        <v>4171.0</v>
+      </c>
+      <c r="J10" s="1" t="n">
+        <v>3771.0</v>
+      </c>
+      <c r="K10" s="1" t="n">
+        <v>3704.0</v>
+      </c>
+      <c r="L10" s="1" t="n">
         <v>3846.0</v>
-      </c>
-[...19 lines deleted...]
-        <v>3704.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Aantal ongev met doden 30 d</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
-        <v>276.0</v>
+        <v>255.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>255.0</v>
+        <v>287.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>287.0</v>
+        <v>214.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>214.0</v>
+        <v>187.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>187.0</v>
+        <v>216.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>216.0</v>
+        <v>207.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>207.0</v>
+        <v>188.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>189.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Aantal ongevallen met zwaargew</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" s="1" t="n">
-        <v>837.0</v>
+        <v>792.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>792.0</v>
+        <v>787.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>787.0</v>
+        <v>656.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>656.0</v>
+        <v>654.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>654.0</v>
+        <v>692.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>692.0</v>
+        <v>727.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>727.0</v>
+        <v>667.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>668.0</v>
+        <v>719.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Aantal ongevallen met lichtgew</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
-        <v>9827.0</v>
+        <v>9862.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>9862.0</v>
+        <v>9639.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>9639.0</v>
+        <v>7494.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>7494.0</v>
+        <v>9054.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>9054.0</v>
+        <v>9191.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>9191.0</v>
+        <v>9281.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>9281.0</v>
+        <v>9178.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>9170.0</v>
+        <v>9406.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Aantal ongevallen</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="1" t="n">
-        <v>10940.0</v>
+        <v>10909.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>10909.0</v>
+        <v>10713.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>10713.0</v>
+        <v>8364.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>8364.0</v>
+        <v>9895.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>9895.0</v>
+        <v>10099.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>10099.0</v>
+        <v>10215.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>10215.0</v>
+        <v>10033.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>10027.0</v>
+        <v>10317.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
           <t>Aantal ongev met doden 30 d</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="1" t="n">
-        <v>583.0</v>
+        <v>568.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>568.0</v>
+        <v>607.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>607.0</v>
+        <v>468.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>468.0</v>
+        <v>487.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>487.0</v>
+        <v>510.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>510.0</v>
+        <v>475.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>475.0</v>
+        <v>442.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>443.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Aantal ongevallen met zwaargew</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
-        <v>3392.0</v>
+        <v>3273.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>3273.0</v>
+        <v>3240.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>3240.0</v>
+        <v>2734.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>2734.0</v>
+        <v>2851.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>2851.0</v>
+        <v>3111.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>3111.0</v>
+        <v>3049.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>3049.0</v>
+        <v>2744.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>2741.0</v>
+        <v>2951.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17" t="inlineStr">
         <is>
           <t>Aantal ongevallen met lichtgew</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="1" t="n">
-        <v>34050.0</v>
+        <v>34612.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>34612.0</v>
+        <v>33872.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>33872.0</v>
+        <v>27049.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>27049.0</v>
+        <v>31322.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>31322.0</v>
+        <v>34029.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>34029.0</v>
+        <v>33334.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>33334.0</v>
+        <v>32746.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>32732.0</v>
+        <v>33577.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18" t="inlineStr">
         <is>
           <t>Aantal ongevallen</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" s="1" t="n">
-        <v>38025.0</v>
+        <v>38453.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>38453.0</v>
+        <v>37719.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>37719.0</v>
+        <v>30251.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>30251.0</v>
+        <v>34660.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>34660.0</v>
+        <v>37650.0</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>37650.0</v>
+        <v>36858.0</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>36858.0</v>
+        <v>35932.0</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>35916.0</v>
+        <v>36968.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="24.7421875" customWidth="true"/>
     <col min="5" max="5" width="27.79296875" customWidth="true"/>
     <col min="6" max="6" width="26.3515625" customWidth="true"/>
     <col min="7" max="7" width="15.421875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -866,925 +866,925 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Aantal ongevallen met lichtgew</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Aantal ongevallen</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>283.0</v>
+        <v>292.0</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>2373.0</v>
+        <v>2311.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>20583.0</v>
+        <v>21108.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>23239.0</v>
+        <v>23711.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>292.0</v>
+        <v>301.0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>2311.0</v>
+        <v>2287.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>21108.0</v>
+        <v>20490.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>23711.0</v>
+        <v>23078.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>301.0</v>
+        <v>240.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>2287.0</v>
+        <v>1926.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>20490.0</v>
+        <v>16497.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>23078.0</v>
+        <v>18663.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>240.0</v>
+        <v>292.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>1926.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>16497.0</v>
+        <v>18861.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>18663.0</v>
+        <v>21220.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>292.0</v>
+        <v>272.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>2067.0</v>
+        <v>2225.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>18861.0</v>
+        <v>20883.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>21220.0</v>
+        <v>23380.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>272.0</v>
+        <v>262.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>2225.0</v>
+        <v>2168.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>20883.0</v>
+        <v>20442.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>23380.0</v>
+        <v>22872.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>262.0</v>
+        <v>243.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>2168.0</v>
+        <v>1888.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>20442.0</v>
+        <v>20064.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>22872.0</v>
+        <v>22195.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>243.0</v>
+        <v>227.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>1885.0</v>
+        <v>2027.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>20057.0</v>
+        <v>20551.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>22185.0</v>
+        <v>22805.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>24.0</v>
+        <v>21.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>182.0</v>
+        <v>170.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>3640.0</v>
+        <v>3642.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>3846.0</v>
+        <v>3833.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>21.0</v>
+        <v>19.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>170.0</v>
+        <v>166.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>3642.0</v>
+        <v>3743.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>3833.0</v>
+        <v>3928.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>166.0</v>
+        <v>152.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>3743.0</v>
+        <v>3058.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>3928.0</v>
+        <v>3224.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>152.0</v>
+        <v>130.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>3058.0</v>
+        <v>3407.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>3224.0</v>
+        <v>3545.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>130.0</v>
+        <v>194.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>3407.0</v>
+        <v>3955.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>3545.0</v>
+        <v>4171.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>22.0</v>
+        <v>6.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>194.0</v>
+        <v>154.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>3955.0</v>
+        <v>3611.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>4171.0</v>
+        <v>3771.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>154.0</v>
+        <v>189.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>3611.0</v>
+        <v>3504.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>3771.0</v>
+        <v>3704.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>188.0</v>
+        <v>205.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>3505.0</v>
+        <v>3620.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>3704.0</v>
+        <v>3846.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>276.0</v>
+        <v>255.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>837.0</v>
+        <v>792.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>9827.0</v>
+        <v>9862.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>10940.0</v>
+        <v>10909.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>255.0</v>
+        <v>287.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>792.0</v>
+        <v>787.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>9862.0</v>
+        <v>9639.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>10909.0</v>
+        <v>10713.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>287.0</v>
+        <v>214.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>787.0</v>
+        <v>656.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>9639.0</v>
+        <v>7494.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>10713.0</v>
+        <v>8364.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>214.0</v>
+        <v>187.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>656.0</v>
+        <v>654.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>7494.0</v>
+        <v>9054.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>8364.0</v>
+        <v>9895.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>187.0</v>
+        <v>216.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>654.0</v>
+        <v>692.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>9054.0</v>
+        <v>9191.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>9895.0</v>
+        <v>10099.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>216.0</v>
+        <v>207.0</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>692.0</v>
+        <v>727.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>9191.0</v>
+        <v>9281.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>10099.0</v>
+        <v>10215.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>207.0</v>
+        <v>188.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>727.0</v>
+        <v>667.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>9281.0</v>
+        <v>9178.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>10215.0</v>
+        <v>10033.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>189.0</v>
+        <v>192.0</v>
       </c>
       <c r="E25" s="1" t="n">
-        <v>668.0</v>
+        <v>719.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>9170.0</v>
+        <v>9406.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>10027.0</v>
+        <v>10317.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>583.0</v>
+        <v>568.0</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>3392.0</v>
+        <v>3273.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>34050.0</v>
+        <v>34612.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>38025.0</v>
+        <v>38453.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B27"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>568.0</v>
+        <v>607.0</v>
       </c>
       <c r="E27" s="1" t="n">
-        <v>3273.0</v>
+        <v>3240.0</v>
       </c>
       <c r="F27" s="1" t="n">
-        <v>34612.0</v>
+        <v>33872.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>38453.0</v>
+        <v>37719.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B28"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>607.0</v>
+        <v>468.0</v>
       </c>
       <c r="E28" s="1" t="n">
-        <v>3240.0</v>
+        <v>2734.0</v>
       </c>
       <c r="F28" s="1" t="n">
-        <v>33872.0</v>
+        <v>27049.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>37719.0</v>
+        <v>30251.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B29"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>468.0</v>
+        <v>487.0</v>
       </c>
       <c r="E29" s="1" t="n">
-        <v>2734.0</v>
+        <v>2851.0</v>
       </c>
       <c r="F29" s="1" t="n">
-        <v>27049.0</v>
+        <v>31322.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>30251.0</v>
+        <v>34660.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B30"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>487.0</v>
+        <v>510.0</v>
       </c>
       <c r="E30" s="1" t="n">
-        <v>2851.0</v>
+        <v>3111.0</v>
       </c>
       <c r="F30" s="1" t="n">
-        <v>31322.0</v>
+        <v>34029.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>34660.0</v>
+        <v>37650.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B31"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>510.0</v>
+        <v>475.0</v>
       </c>
       <c r="E31" s="1" t="n">
-        <v>3111.0</v>
+        <v>3049.0</v>
       </c>
       <c r="F31" s="1" t="n">
-        <v>34029.0</v>
+        <v>33334.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>37650.0</v>
+        <v>36858.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>475.0</v>
+        <v>442.0</v>
       </c>
       <c r="E32" s="1" t="n">
-        <v>3049.0</v>
+        <v>2744.0</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>33334.0</v>
+        <v>32746.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>36858.0</v>
+        <v>35932.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B33"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>443.0</v>
+        <v>440.0</v>
       </c>
       <c r="E33" s="1" t="n">
-        <v>2741.0</v>
+        <v>2951.0</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>32732.0</v>
+        <v>33577.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>35916.0</v>
+        <v>36968.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>