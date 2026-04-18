--- v0 (2025-12-10)
+++ v1 (2026-04-18)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="85.078125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Snelgroeiende bedrijven (groei van 10% of meer) en werkgelegenheid volgens NACE Rev. 2 (vanaf 2021)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Jaar : Laatste 1 Jaar(2022)</t>
+          <t>Jaar : Laatste 1 Jaar(2023)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -187,150 +187,154 @@
         <is>
           <t>Aant. werknemers in de actieve ondernemingen in t</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Geaggregeerd niveau 1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>B: Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E3" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>C: Industrie</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="1" t="n">
-        <v>238.0</v>
+        <v>253.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>14555.0</v>
+        <v>13375.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>D: Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>2.0</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>3.0</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>64.0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>E: Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>12.0</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>20.0</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>911.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>F: Bouwnijverheid</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>234.0</v>
+        <v>233.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>7874.0</v>
+        <v>7794.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>GTSXO_S94 : Diensten (exclusief : openbaar bestuur en defensie, verplichte sociale verzekeringen / verenigingen / huishoudens als werkgever / extraterritoriale organisaties en lichamen)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>1670.0</v>
+        <v>2064.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>104037.0</v>
+        <v>121715.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="151.484375" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="27.6484375" customWidth="true"/>
     <col min="4" max="4" width="42.51171875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geaggregeerd niveau 1</t>
@@ -338,138 +342,142 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Aant. actieve ondernemingen in t</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Aant. werknemers in de actieve ondernemingen in t</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>B: Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>C: Industrie</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>238.0</v>
+        <v>253.0</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>14555.0</v>
+        <v>13375.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>D: Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>2.0</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>3.0</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>64.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>E: Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>12.0</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>20.0</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>911.0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>F: Bouwnijverheid</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>234.0</v>
+        <v>233.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>7874.0</v>
+        <v>7794.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>GTSXO_S94 : Diensten (exclusief : openbaar bestuur en defensie, verplichte sociale verzekeringen / verenigingen / huishoudens als werkgever / extraterritoriale organisaties en lichamen)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>1670.0</v>
+        <v>2064.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>104037.0</v>
+        <v>121715.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>