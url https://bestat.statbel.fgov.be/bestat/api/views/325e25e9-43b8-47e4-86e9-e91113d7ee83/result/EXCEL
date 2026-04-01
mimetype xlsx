--- v1 (2026-02-18)
+++ v2 (2026-04-01)
@@ -153,51 +153,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
     <col min="5" max="5" width="5.359375" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="6.28515625" customWidth="true"/>
     <col min="9" max="9" width="5.3359375" customWidth="true"/>
     <col min="10" max="10" width="5.3203125" customWidth="true"/>
     <col min="11" max="11" width="5.32421875" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="4.96484375" customWidth="true"/>
+    <col min="15" max="15" width="5.25390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nombre de faillites</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
@@ -301,189 +301,189 @@
       <c r="F4" s="1" t="n">
         <v>4688.0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>4415.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4920.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>3744.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3427.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>5287.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>5908.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>6323.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>6745.0</v>
+        <v>6749.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>606.0</v>
+        <v>1208.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2142.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>1954.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>2639.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>3033.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>2978.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1502.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1332.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1776.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1679.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1923.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>2187.0</v>
+        <v>2190.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>161.0</v>
+        <v>316.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>2851.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2456.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>2641.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2430.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>2700.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>1957.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>1774.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2202.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2656.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>2821.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>2740.0</v>
+        <v>2742.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>214.0</v>
+        <v>416.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>9762.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>9170.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9968.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>9878.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>10598.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>7203.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>6533.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>9265.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10243.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>11067.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>11672.0</v>
+        <v>11681.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>981.0</v>
+        <v>1940.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgique</t>
@@ -700,71 +700,71 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
         <v>6323.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>6745.0</v>
+        <v>6749.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>606.0</v>
+        <v>1208.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2142.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -940,71 +940,71 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>1923.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2187.0</v>
+        <v>2190.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>161.0</v>
+        <v>316.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2851.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1180,71 +1180,71 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>2821.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2740.0</v>
+        <v>2742.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>214.0</v>
+        <v>416.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>9762.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39"/>
@@ -1376,61 +1376,61 @@
         </is>
       </c>
       <c r="B47"/>
       <c r="C47" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>11067.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>11672.0</v>
+        <v>11681.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>981.0</v>
+        <v>1940.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>