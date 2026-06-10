--- v2 (2026-04-01)
+++ v3 (2026-06-10)
@@ -153,51 +153,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
     <col min="5" max="5" width="5.359375" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="6.28515625" customWidth="true"/>
     <col min="9" max="9" width="5.3359375" customWidth="true"/>
     <col min="10" max="10" width="5.3203125" customWidth="true"/>
     <col min="11" max="11" width="5.32421875" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="5.25390625" customWidth="true"/>
+    <col min="15" max="15" width="5.359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nombre de faillites</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
@@ -301,189 +301,189 @@
       <c r="F4" s="1" t="n">
         <v>4688.0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>4415.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4920.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>3744.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3427.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>5287.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>5908.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>6323.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>6749.0</v>
+        <v>6753.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>1208.0</v>
+        <v>2523.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2142.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>1954.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>2639.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>3033.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>2978.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1502.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1332.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1776.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1679.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1923.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>2190.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>316.0</v>
+        <v>729.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>2851.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2456.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>2641.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2430.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>2700.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>1957.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>1774.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2202.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2656.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>2821.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>2742.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>416.0</v>
+        <v>955.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>9762.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>9170.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9968.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>9878.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>10598.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>7203.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>6533.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>9265.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10243.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>11067.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>11681.0</v>
+        <v>11685.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>1940.0</v>
+        <v>4207.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgique</t>
@@ -700,71 +700,71 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
         <v>6323.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>6749.0</v>
+        <v>6753.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>1208.0</v>
+        <v>2523.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2142.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -960,51 +960,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2190.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>316.0</v>
+        <v>729.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2851.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1200,51 +1200,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2742.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>416.0</v>
+        <v>955.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>9762.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39"/>
@@ -1376,61 +1376,61 @@
         </is>
       </c>
       <c r="B47"/>
       <c r="C47" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>11067.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>11681.0</v>
+        <v>11685.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>1940.0</v>
+        <v>4207.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>