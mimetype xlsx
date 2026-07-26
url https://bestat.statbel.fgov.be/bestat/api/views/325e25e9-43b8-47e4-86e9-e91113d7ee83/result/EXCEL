--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -153,51 +153,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
     <col min="5" max="5" width="5.359375" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="6.28515625" customWidth="true"/>
     <col min="9" max="9" width="5.3359375" customWidth="true"/>
     <col min="10" max="10" width="5.3203125" customWidth="true"/>
     <col min="11" max="11" width="5.32421875" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="5.359375" customWidth="true"/>
+    <col min="15" max="15" width="5.3203125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nombre de faillites</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
@@ -304,186 +304,186 @@
       <c r="G4" s="1" t="n">
         <v>4415.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4920.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>3744.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3427.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>5287.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>5908.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>6323.0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>6753.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>2523.0</v>
+        <v>3760.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2142.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>1954.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>2639.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>3033.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>2978.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1502.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1332.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1776.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1679.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1923.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>2190.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>729.0</v>
+        <v>1098.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>2851.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2456.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>2641.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2430.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>2700.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>1957.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>1774.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2202.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2656.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>2821.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>2742.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>955.0</v>
+        <v>1399.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>9762.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>9170.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9968.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>9878.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>10598.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>7203.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>6533.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>9265.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10243.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>11067.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>11685.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>4207.0</v>
+        <v>6257.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgique</t>
@@ -720,51 +720,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>6753.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2523.0</v>
+        <v>3760.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2142.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -960,51 +960,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2190.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>729.0</v>
+        <v>1098.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2851.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1200,51 +1200,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2742.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>955.0</v>
+        <v>1399.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>9762.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39"/>
@@ -1392,45 +1392,45 @@
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>11685.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>4207.0</v>
+        <v>6257.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>