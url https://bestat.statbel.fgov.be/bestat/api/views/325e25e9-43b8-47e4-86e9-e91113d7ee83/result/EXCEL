--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -153,51 +153,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
     <col min="5" max="5" width="5.359375" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="6.28515625" customWidth="true"/>
     <col min="9" max="9" width="5.3359375" customWidth="true"/>
     <col min="10" max="10" width="5.3203125" customWidth="true"/>
     <col min="11" max="11" width="5.32421875" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="5.3203125" customWidth="true"/>
+    <col min="15" max="15" width="5.359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nombre de faillites</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
@@ -304,186 +304,186 @@
       <c r="G4" s="1" t="n">
         <v>4415.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4920.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>3744.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3427.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>5287.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>5908.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>6323.0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>6753.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>3760.0</v>
+        <v>4166.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2142.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>1954.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>2639.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>3033.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>2978.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1502.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1332.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1776.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1679.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1923.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>2190.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>1098.0</v>
+        <v>1221.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>2851.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2456.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>2641.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2430.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>2700.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>1957.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>1774.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2202.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2656.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>2821.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>2742.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>1399.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>9762.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>9170.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9968.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>9878.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>10598.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>7203.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>6533.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>9265.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10243.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>11067.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>11685.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>6257.0</v>
+        <v>6947.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="16.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgique</t>
@@ -720,51 +720,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>6753.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>3760.0</v>
+        <v>4166.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2142.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -960,51 +960,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2190.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>1098.0</v>
+        <v>1221.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2851.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1200,51 +1200,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2742.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>1399.0</v>
+        <v>1560.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>9762.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39"/>
@@ -1392,45 +1392,45 @@
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>11685.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>6257.0</v>
+        <v>6947.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>