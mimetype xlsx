--- v1 (2025-12-31)
+++ v2 (2026-09-29)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Year : Last 1 Year(2024)</t>
+          <t>Year : Last 1 Year(2025)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Indicator : Electricity plant, CHP plant, Electricity plant, CHP plant, Not Available, Unknown</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Product : Nuclear energy, Anthracite, Coking coal, Other bituminous coal, Sub-bituminous coal, Lignite, Patent fuel, Coke oven coke, Gas coke, Coal tar, BKB (brown coal briquettes), Gas works gas, Coke oven gas, Blast furnace gas, Other recovered gases, Peat, Peat products, Oil shale and oil sands, Crude oil, NGL (natural gas liquids), Refinery gas, LPG, Kerosene, Other kerosene, Naphta, Gasoil/diesel, Heavy fuel oil, Bitumen, Petroleum coke, Other petroleum products, Natural gas, Natural hydro, Tide, wave, ocean, Wind, Solar photovoltaic, Geothermal, Solid biofuels, Biogas, Renewable municipal waste, Biogasoline, Biodiesel, Other liquid biofuels, Non-renewable industrial waste, Non-renewable municipal waste, Recovered heat, Pumped hydro, Other sources, Not available, Unknown
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
@@ -309,612 +309,612 @@
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Product Level 1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="2" t="n">
-        <v>31254.60000000011</v>
+        <v>23835.300000000083</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" s="2" t="n">
-        <v>31254.60000000011</v>
+        <v>23835.300000000083</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Solid fossil fuels</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Other bituminous coal</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" s="2" t="n">
-        <v>12.700000000000044</v>
+        <v>13.90000000000005</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>12.700000000000044</v>
+        <v>13.90000000000005</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Coke oven gas</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="2" t="n">
         <v>1.2000000000000042</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" s="2" t="n">
         <v>1.2000000000000042</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Blast furnace gas</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="2" t="n">
-        <v>2122.2000000000075</v>
+        <v>2261.9000000000083</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" s="2" t="n">
-        <v>2122.2000000000075</v>
+        <v>2261.9000000000083</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Other recovered gases</t>
         </is>
       </c>
       <c r="D11"/>
-      <c r="E11" s="2" t="n">
-        <v>44.60000000000016</v>
+      <c r="E11" s="1" t="n">
+        <v>59.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11" s="2" t="n">
-        <v>44.60000000000016</v>
+      <c r="I11" s="1" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Refinery gas</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" s="2" t="n">
-        <v>160.20000000000056</v>
+        <v>144.30000000000052</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>160.20000000000056</v>
+        <v>144.30000000000052</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" s="2" t="n">
-        <v>7.500000000000027</v>
+        <v>6.800000000000024</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>7.500000000000027</v>
+        <v>6.800000000000024</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="2" t="n">
-        <v>1.2000000000000042</v>
+        <v>0.9000000000000032</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" s="2" t="n">
-        <v>1.2000000000000042</v>
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="2" t="n">
-        <v>7.900000000000029</v>
+        <v>7.1000000000000245</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>9.400000000000034</v>
+        <v>8.50000000000003</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>4.600000000000016</v>
+        <v>4.100000000000014</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>6.4000000000000234</v>
+        <v>5.80000000000002</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>28.300000000000097</v>
+        <v>25.500000000000092</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Heavy fuel oil</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16" s="1" t="n">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="H16" s="2" t="n">
+        <v>0.9000000000000032</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="2" t="n">
-        <v>4362.100000000016</v>
+        <v>4790.700000000017</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>2404.9000000000087</v>
+        <v>2641.2000000000094</v>
       </c>
       <c r="G17" s="2" t="n">
-        <v>91.20000000000033</v>
+        <v>100.20000000000036</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>7301.300000000027</v>
+        <v>8018.800000000028</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>14159.500000000051</v>
+        <v>15550.900000000054</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Natural hydro</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" s="2" t="n">
-        <v>545.700000000002</v>
+        <v>360.9000000000013</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" s="2" t="n">
-        <v>545.700000000002</v>
+        <v>360.9000000000013</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D19"/>
       <c r="E19" s="2" t="n">
-        <v>13800.400000000049</v>
+        <v>13429.300000000047</v>
       </c>
       <c r="F19"/>
-      <c r="G19" s="2" t="n">
-        <v>24.100000000000087</v>
+      <c r="G19" s="1" t="n">
+        <v>24.0</v>
       </c>
       <c r="H19"/>
       <c r="I19" s="2" t="n">
-        <v>13824.50000000005</v>
+        <v>13453.300000000047</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D20"/>
-      <c r="E20" s="2" t="n">
-        <v>25.500000000000092</v>
+      <c r="E20" s="1" t="n">
+        <v>25.0</v>
       </c>
       <c r="F20"/>
-      <c r="G20" s="2" t="n">
-        <v>8536.600000000031</v>
+      <c r="G20" s="1" t="n">
+        <v>10435.0</v>
       </c>
       <c r="H20"/>
-      <c r="I20" s="2" t="n">
-        <v>8562.100000000031</v>
+      <c r="I20" s="1" t="n">
+        <v>10460.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21" t="inlineStr">
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D21"/>
       <c r="E21" s="2" t="n">
-        <v>201.30000000000072</v>
+        <v>223.1000000000008</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>396.0</v>
+        <v>439.0</v>
       </c>
       <c r="G21"/>
       <c r="H21" s="2" t="n">
-        <v>980.9000000000035</v>
+        <v>1087.3000000000038</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>1578.2000000000055</v>
+        <v>1749.4000000000062</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D22"/>
       <c r="E22" s="2" t="n">
-        <v>30.200000000000106</v>
+        <v>39.30000000000014</v>
       </c>
       <c r="F22" s="2" t="n">
-        <v>332.5000000000012</v>
+        <v>432.9000000000015</v>
       </c>
       <c r="G22" s="2" t="n">
-        <v>3.9000000000000137</v>
+        <v>5.100000000000017</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>619.0</v>
+        <v>806.0</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>985.6000000000034</v>
+        <v>1283.3000000000045</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D23"/>
       <c r="E23" s="2" t="n">
-        <v>414.90000000000146</v>
+        <v>419.70000000000147</v>
       </c>
       <c r="F23" s="2" t="n">
-        <v>550.5000000000019</v>
+        <v>556.9000000000019</v>
       </c>
       <c r="G23"/>
-      <c r="H23" s="2" t="n">
-        <v>75.10000000000026</v>
+      <c r="H23" s="1" t="n">
+        <v>76.0</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>1040.5000000000036</v>
+        <v>1052.6000000000035</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" t="inlineStr">
         <is>
           <t>Biodiesel</t>
         </is>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="2" t="n">
-        <v>0.40000000000000147</v>
+        <v>0.30000000000000104</v>
       </c>
       <c r="H24" s="2" t="n">
         <v>0.10000000000000037</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0.5000000000000018</v>
+        <v>0.40000000000000147</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25" t="inlineStr">
         <is>
           <t>Other liquid biofuels</t>
         </is>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" s="2" t="n">
-        <v>0.8000000000000029</v>
+        <v>1.9000000000000066</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0.8000000000000029</v>
+        <v>1.9000000000000066</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D26"/>
       <c r="E26" s="2" t="n">
-        <v>6.300000000000022</v>
+        <v>5.80000000000002</v>
       </c>
       <c r="F26" s="2" t="n">
-        <v>327.9000000000011</v>
+        <v>303.1000000000011</v>
       </c>
       <c r="G26"/>
-      <c r="H26" s="2" t="n">
-        <v>127.60000000000045</v>
+      <c r="H26" s="1" t="n">
+        <v>118.0</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>461.8000000000016</v>
+        <v>426.90000000000157</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27" t="inlineStr">
         <is>
           <t>Non-renewable municipal waste</t>
         </is>
       </c>
       <c r="D27"/>
       <c r="E27" s="2" t="n">
-        <v>420.40000000000146</v>
+        <v>423.8000000000015</v>
       </c>
       <c r="F27" s="2" t="n">
-        <v>331.5000000000012</v>
+        <v>334.1000000000012</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" s="2" t="n">
-        <v>751.9000000000026</v>
+        <v>757.9000000000028</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Recovered heat</t>
         </is>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="2" t="n">
-        <v>222.4000000000008</v>
+        <v>220.70000000000078</v>
       </c>
       <c r="H28" s="2" t="n">
-        <v>160.60000000000056</v>
+        <v>159.30000000000058</v>
       </c>
       <c r="I28" s="1" t="n">
-        <v>383.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29" t="inlineStr">
         <is>
           <t>Pumped hydro</t>
         </is>
       </c>
       <c r="D29"/>
-      <c r="E29" s="2" t="n">
-        <v>1066.900000000004</v>
+      <c r="E29" s="1" t="n">
+        <v>881.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29" s="2" t="n">
-        <v>1066.900000000004</v>
+      <c r="I29" s="1" t="n">
+        <v>881.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D30"/>
       <c r="E30" s="2" t="n">
-        <v>159.70000000000056</v>
+        <v>343.40000000000117</v>
       </c>
       <c r="F30"/>
       <c r="G30" s="2" t="n">
-        <v>2.6000000000000094</v>
+        <v>2.500000000000009</v>
       </c>
       <c r="H30"/>
       <c r="I30" s="2" t="n">
-        <v>162.30000000000055</v>
+        <v>345.9000000000012</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" s="2" t="n">
-        <v>54465.100000000195</v>
+        <v>47107.400000000176</v>
       </c>
       <c r="F31" s="2" t="n">
-        <v>4352.700000000015</v>
+        <v>4715.700000000017</v>
       </c>
       <c r="G31" s="2" t="n">
-        <v>8885.80000000003</v>
+        <v>10791.900000000038</v>
       </c>
       <c r="H31" s="2" t="n">
-        <v>9453.200000000033</v>
+        <v>10439.100000000033</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>77156.80000000028</v>
+        <v>73054.10000000028</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.6875" customWidth="true"/>
     <col min="2" max="2" width="22.9296875" customWidth="true"/>
     <col min="3" max="3" width="26.8046875" customWidth="true"/>
     <col min="4" max="4" width="11.55078125" customWidth="true"/>
     <col min="5" max="5" width="23.2265625" customWidth="true"/>
     <col min="6" max="6" width="18.8359375" customWidth="true"/>
     <col min="7" max="7" width="13.2734375" customWidth="true"/>
-    <col min="8" max="8" width="7.8828125" customWidth="true"/>
+    <col min="8" max="8" width="7.90625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product Group</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Product Level 1</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -952,51 +952,51 @@
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H2" s="2" t="n">
-        <v>31254.60000000011</v>
+        <v>23835.300000000083</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
@@ -1094,51 +1094,51 @@
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Nuclear energy</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" s="2" t="n">
-        <v>31254.60000000011</v>
+        <v>23835.300000000083</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Solid fossil fuels</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Other bituminous coal</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -1248,79 +1248,79 @@
         <is>
           <t>Other bituminous coal</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H10" s="2" t="n">
-        <v>12.700000000000044</v>
+        <v>13.90000000000005</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Solid fossil fuels</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Other bituminous coal</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" s="2" t="n">
-        <v>12.700000000000044</v>
+        <v>13.90000000000005</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Coke oven gas</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -1498,51 +1498,51 @@
         <is>
           <t>Blast furnace gas</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>2122.2000000000075</v>
+        <v>2261.9000000000083</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Blast furnace gas</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
@@ -1640,91 +1640,91 @@
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Blast furnace gas</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" s="2" t="n">
-        <v>2122.2000000000075</v>
+        <v>2261.9000000000083</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Other recovered gases</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
-      <c r="H22" s="2" t="n">
-        <v>44.60000000000016</v>
+      <c r="H22" s="1" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Other recovered gases</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
@@ -1821,52 +1821,52 @@
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Manufactered gases</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Other recovered gases</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26" s="2" t="n">
-        <v>44.60000000000016</v>
+      <c r="H26" s="1" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Refinery gas</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
@@ -1976,79 +1976,79 @@
         <is>
           <t>Refinery gas</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>160.20000000000056</v>
+        <v>144.30000000000052</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Refinery gas</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" s="2" t="n">
-        <v>160.20000000000056</v>
+        <v>144.30000000000052</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
@@ -2158,119 +2158,119 @@
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>7.500000000000027</v>
+        <v>6.800000000000024</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="2" t="n">
-        <v>7.500000000000027</v>
+        <v>6.800000000000024</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>1.2000000000000042</v>
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
@@ -2368,239 +2368,239 @@
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" s="2" t="n">
-        <v>1.2000000000000042</v>
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>7.900000000000029</v>
+        <v>7.1000000000000245</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>9.400000000000034</v>
+        <v>8.50000000000003</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>4.600000000000016</v>
+        <v>4.100000000000014</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>6.4000000000000234</v>
+        <v>5.80000000000002</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Gasoil/diesel</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" s="2" t="n">
-        <v>28.300000000000097</v>
+        <v>25.500000000000092</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Heavy fuel oil</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
@@ -2709,308 +2709,308 @@
       <c r="C50" t="inlineStr">
         <is>
           <t>Heavy fuel oil</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
-      <c r="H50" s="1" t="n">
-        <v>1.0</v>
+      <c r="H50" s="2" t="n">
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Oil and petroleum products</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Heavy fuel oil</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51" s="1" t="n">
-        <v>1.0</v>
+      <c r="H51" s="2" t="n">
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>4362.100000000016</v>
+        <v>4790.700000000017</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>2404.9000000000087</v>
+        <v>2641.2000000000094</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>91.20000000000033</v>
+        <v>100.20000000000036</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>7301.300000000027</v>
+        <v>8018.800000000028</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Natural gas</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" s="2" t="n">
-        <v>14159.500000000051</v>
+        <v>15550.900000000054</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Natural hydro</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>545.700000000002</v>
+        <v>360.9000000000013</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Natural hydro</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
@@ -3108,91 +3108,91 @@
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Natural hydro</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" s="2" t="n">
-        <v>545.700000000002</v>
+        <v>360.9000000000013</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>13800.400000000049</v>
+        <v>13429.300000000047</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
@@ -3225,52 +3225,52 @@
       <c r="C64" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
-      <c r="H64" s="2" t="n">
-        <v>24.100000000000087</v>
+      <c r="H64" s="1" t="n">
+        <v>24.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
@@ -3292,91 +3292,91 @@
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Wind</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" s="2" t="n">
-        <v>13824.50000000005</v>
+        <v>13453.300000000047</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
-      <c r="H67" s="2" t="n">
-        <v>25.500000000000092</v>
+      <c r="H67" s="1" t="n">
+        <v>25.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
@@ -3409,52 +3409,52 @@
       <c r="C69" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
-      <c r="H69" s="2" t="n">
-        <v>8536.600000000031</v>
+      <c r="H69" s="1" t="n">
+        <v>10435.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
@@ -3475,132 +3475,132 @@
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Solar photovoltaic</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
-      <c r="H71" s="2" t="n">
-        <v>8562.100000000031</v>
+      <c r="H71" s="1" t="n">
+        <v>10460.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>201.30000000000072</v>
+        <v>223.1000000000008</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H73" s="1" t="n">
-        <v>396.0</v>
+        <v>439.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
@@ -3634,347 +3634,347 @@
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>980.9000000000035</v>
+        <v>1087.3000000000038</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Solid biofuels</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" s="2" t="n">
-        <v>1578.2000000000055</v>
+        <v>1749.4000000000062</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>30.200000000000106</v>
+        <v>39.30000000000014</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>332.5000000000012</v>
+        <v>432.9000000000015</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>3.9000000000000137</v>
+        <v>5.100000000000017</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H80" s="1" t="n">
-        <v>619.0</v>
+        <v>806.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Biogas</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" s="2" t="n">
-        <v>985.6000000000034</v>
+        <v>1283.3000000000045</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>414.90000000000146</v>
+        <v>419.70000000000147</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>550.5000000000019</v>
+        <v>556.9000000000019</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
@@ -4007,80 +4007,80 @@
       <c r="C85" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
-      <c r="H85" s="2" t="n">
-        <v>75.10000000000026</v>
+      <c r="H85" s="1" t="n">
+        <v>76.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Renewable municipal waste</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" s="2" t="n">
-        <v>1040.5000000000036</v>
+        <v>1052.6000000000035</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Biodiesel</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
@@ -4152,51 +4152,51 @@
         <is>
           <t>Biodiesel</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>0.40000000000000147</v>
+        <v>0.30000000000000104</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Biodiesel</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
@@ -4220,51 +4220,51 @@
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Biodiesel</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" s="2" t="n">
-        <v>0.5000000000000018</v>
+        <v>0.40000000000000147</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Other liquid biofuels</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
@@ -4374,159 +4374,159 @@
         <is>
           <t>Other liquid biofuels</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>0.8000000000000029</v>
+        <v>1.9000000000000066</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Renewables and biofuels</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Other liquid biofuels</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" s="2" t="n">
-        <v>0.8000000000000029</v>
+        <v>1.9000000000000066</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>6.300000000000022</v>
+        <v>5.80000000000002</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>327.9000000000011</v>
+        <v>303.1000000000011</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
@@ -4559,160 +4559,160 @@
       <c r="C100" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
-      <c r="H100" s="2" t="n">
-        <v>127.60000000000045</v>
+      <c r="H100" s="1" t="n">
+        <v>118.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Non-renewable industrial waste</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" s="2" t="n">
-        <v>461.8000000000016</v>
+        <v>426.90000000000157</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Non-renewable municipal waste</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>420.40000000000146</v>
+        <v>423.8000000000015</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Non-renewable municipal waste</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>331.5000000000012</v>
+        <v>334.1000000000012</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Non-renewable municipal waste</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
@@ -4772,51 +4772,51 @@
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Non-renewable waste</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Non-renewable municipal waste</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" s="2" t="n">
-        <v>751.9000000000026</v>
+        <v>757.9000000000028</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Recovered heat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
@@ -4888,159 +4888,159 @@
         <is>
           <t>Recovered heat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>222.4000000000008</v>
+        <v>220.70000000000078</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Recovered heat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>160.60000000000056</v>
+        <v>159.30000000000058</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Recovered heat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" s="1" t="n">
-        <v>383.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Pumped hydro</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
-      <c r="H112" s="2" t="n">
-        <v>1066.900000000004</v>
+      <c r="H112" s="1" t="n">
+        <v>881.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Pumped hydro</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
@@ -5137,92 +5137,92 @@
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Pumped hydro</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
-      <c r="H116" s="2" t="n">
-        <v>1066.900000000004</v>
+      <c r="H116" s="1" t="n">
+        <v>881.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>159.70000000000056</v>
+        <v>343.40000000000117</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
@@ -5256,51 +5256,51 @@
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>2.6000000000000094</v>
+        <v>2.500000000000009</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
@@ -5322,193 +5322,193 @@
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Other sources</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" s="2" t="n">
-        <v>162.30000000000055</v>
+        <v>345.9000000000012</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>54465.100000000195</v>
+        <v>47107.400000000176</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Main activity producer</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>4352.700000000015</v>
+        <v>4715.700000000017</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Electricity plant</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>8885.80000000003</v>
+        <v>10791.900000000038</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Gross electricity production</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Autoproducer</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>CHP plant</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>9453.200000000033</v>
+        <v>10439.100000000033</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>All products</t>
         </is>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>All indicators</t>
         </is>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" s="2" t="n">
-        <v>77156.80000000028</v>
+        <v>73054.10000000028</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>