--- v0 (2025-11-15)
+++ v1 (2026-04-14)
@@ -161,50 +161,53 @@
     <col min="6" max="6" width="6.67578125" customWidth="true"/>
     <col min="7" max="7" width="5.734375" customWidth="true"/>
     <col min="8" max="8" width="7.73046875" customWidth="true"/>
     <col min="9" max="9" width="5.42578125" customWidth="true"/>
     <col min="10" max="10" width="5.734375" customWidth="true"/>
     <col min="11" max="11" width="7.73046875" customWidth="true"/>
     <col min="12" max="12" width="5.42578125" customWidth="true"/>
     <col min="13" max="13" width="5.734375" customWidth="true"/>
     <col min="14" max="14" width="7.73046875" customWidth="true"/>
     <col min="15" max="15" width="5.42578125" customWidth="true"/>
     <col min="16" max="16" width="5.734375" customWidth="true"/>
     <col min="17" max="17" width="7.73046875" customWidth="true"/>
     <col min="18" max="18" width="5.42578125" customWidth="true"/>
     <col min="19" max="19" width="5.734375" customWidth="true"/>
     <col min="20" max="20" width="7.73046875" customWidth="true"/>
     <col min="21" max="21" width="5.42578125" customWidth="true"/>
     <col min="22" max="22" width="5.734375" customWidth="true"/>
     <col min="23" max="23" width="7.73046875" customWidth="true"/>
     <col min="24" max="24" width="5.42578125" customWidth="true"/>
     <col min="25" max="25" width="5.734375" customWidth="true"/>
     <col min="26" max="26" width="7.73046875" customWidth="true"/>
     <col min="27" max="27" width="5.42578125" customWidth="true"/>
     <col min="28" max="28" width="5.734375" customWidth="true"/>
     <col min="29" max="29" width="7.73046875" customWidth="true"/>
     <col min="30" max="30" width="5.42578125" customWidth="true"/>
+    <col min="31" max="31" width="5.734375" customWidth="true"/>
+    <col min="32" max="32" width="7.73046875" customWidth="true"/>
+    <col min="33" max="33" width="5.42578125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
@@ -230,50 +233,57 @@
         </is>
       </c>
       <c r="T1"/>
       <c r="U1"/>
       <c r="V1" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="W1"/>
       <c r="X1"/>
       <c r="Y1" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="Z1"/>
       <c r="AA1"/>
       <c r="AB1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="AC1"/>
       <c r="AD1"/>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="AF1"/>
+      <c r="AG1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="H2"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
@@ -330,50 +340,61 @@
           <t>Total</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="AF2"/>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Gender</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Males</t>
@@ -422,50 +443,60 @@
       <c r="W3" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Level of education (ISCED 2011)</t>
         </is>
       </c>
       <c r="E4"/>
     </row>
     <row r="5">
@@ -544,50 +575,59 @@
         <v>0.38000000000000134</v>
       </c>
       <c r="W5" s="2" t="n">
         <v>0.2530000000000009</v>
       </c>
       <c r="X5" s="2" t="n">
         <v>0.3170000000000011</v>
       </c>
       <c r="Y5" s="2" t="n">
         <v>0.3960000000000014</v>
       </c>
       <c r="Z5" s="2" t="n">
         <v>0.24500000000000086</v>
       </c>
       <c r="AA5" s="2" t="n">
         <v>0.3180000000000011</v>
       </c>
       <c r="AB5" s="2" t="n">
         <v>0.3680000000000013</v>
       </c>
       <c r="AC5" s="2" t="n">
         <v>0.23900000000000085</v>
       </c>
       <c r="AD5" s="2" t="n">
         <v>0.3060000000000011</v>
+      </c>
+      <c r="AE5" s="2" t="n">
+        <v>0.3240000000000012</v>
+      </c>
+      <c r="AF5" s="2" t="n">
+        <v>0.23600000000000082</v>
+      </c>
+      <c r="AG5" s="2" t="n">
+        <v>0.28200000000000097</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F6"/>
       <c r="G6" s="2" t="n">
         <v>0.27200000000000096</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>0.278000000000001</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>0.274000000000001</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>0.26700000000000096</v>
       </c>
@@ -627,50 +667,59 @@
       <c r="V6" s="2" t="n">
         <v>0.26400000000000096</v>
       </c>
       <c r="W6" s="2" t="n">
         <v>0.1990000000000007</v>
       </c>
       <c r="X6" s="2" t="n">
         <v>0.23900000000000085</v>
       </c>
       <c r="Y6" s="2" t="n">
         <v>0.2230000000000008</v>
       </c>
       <c r="Z6" s="2" t="n">
         <v>0.23000000000000081</v>
       </c>
       <c r="AA6" s="2" t="n">
         <v>0.2260000000000008</v>
       </c>
       <c r="AB6" s="2" t="n">
         <v>0.274000000000001</v>
       </c>
       <c r="AC6"/>
       <c r="AD6" s="2" t="n">
         <v>0.23000000000000081</v>
       </c>
+      <c r="AE6" s="2" t="n">
+        <v>0.30300000000000105</v>
+      </c>
+      <c r="AF6" s="2" t="n">
+        <v>0.18300000000000063</v>
+      </c>
+      <c r="AG6" s="2" t="n">
+        <v>0.25900000000000095</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F7"/>
       <c r="G7" s="2" t="n">
         <v>0.557000000000002</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>0.33800000000000124</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>0.4480000000000016</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>0.5430000000000019</v>
       </c>
       <c r="K7" s="2" t="n">
@@ -711,50 +760,59 @@
       </c>
       <c r="W7" s="2" t="n">
         <v>0.3160000000000011</v>
       </c>
       <c r="X7" s="2" t="n">
         <v>0.4170000000000015</v>
       </c>
       <c r="Y7" s="2" t="n">
         <v>0.5100000000000018</v>
       </c>
       <c r="Z7" s="2" t="n">
         <v>0.3180000000000011</v>
       </c>
       <c r="AA7" s="2" t="n">
         <v>0.4110000000000014</v>
       </c>
       <c r="AB7" s="2" t="n">
         <v>0.5070000000000018</v>
       </c>
       <c r="AC7" s="2" t="n">
         <v>0.280000000000001</v>
       </c>
       <c r="AD7" s="2" t="n">
         <v>0.3970000000000014</v>
       </c>
+      <c r="AE7" s="2" t="n">
+        <v>0.4650000000000017</v>
+      </c>
+      <c r="AF7" s="2" t="n">
+        <v>0.289000000000001</v>
+      </c>
+      <c r="AG7" s="2" t="n">
+        <v>0.38000000000000134</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F8"/>
       <c r="G8" s="2" t="n">
         <v>0.5800000000000021</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>0.4550000000000016</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>0.5190000000000019</v>
       </c>
@@ -798,50 +856,59 @@
         <v>0.5790000000000021</v>
       </c>
       <c r="W8" s="2" t="n">
         <v>0.43500000000000155</v>
       </c>
       <c r="X8" s="2" t="n">
         <v>0.5120000000000018</v>
       </c>
       <c r="Y8" s="2" t="n">
         <v>0.6210000000000022</v>
       </c>
       <c r="Z8" s="2" t="n">
         <v>0.44500000000000156</v>
       </c>
       <c r="AA8" s="2" t="n">
         <v>0.5410000000000019</v>
       </c>
       <c r="AB8" s="2" t="n">
         <v>0.6100000000000022</v>
       </c>
       <c r="AC8" s="2" t="n">
         <v>0.4100000000000014</v>
       </c>
       <c r="AD8" s="2" t="n">
         <v>0.5110000000000018</v>
+      </c>
+      <c r="AE8" s="2" t="n">
+        <v>0.561000000000002</v>
+      </c>
+      <c r="AF8" s="2" t="n">
+        <v>0.3960000000000014</v>
+      </c>
+      <c r="AG8" s="2" t="n">
+        <v>0.4820000000000017</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F9"/>
       <c r="G9" s="2" t="n">
         <v>0.17900000000000063</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>0.18400000000000066</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>0.18100000000000063</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>0.18500000000000066</v>
       </c>
@@ -883,50 +950,59 @@
       </c>
       <c r="W9" s="2" t="n">
         <v>0.18200000000000063</v>
       </c>
       <c r="X9" s="2" t="n">
         <v>0.15900000000000056</v>
       </c>
       <c r="Y9" s="2" t="n">
         <v>0.12300000000000043</v>
       </c>
       <c r="Z9" s="2" t="n">
         <v>0.15100000000000052</v>
       </c>
       <c r="AA9" s="2" t="n">
         <v>0.13400000000000048</v>
       </c>
       <c r="AB9" s="2" t="n">
         <v>0.1390000000000005</v>
       </c>
       <c r="AC9" s="2" t="n">
         <v>0.19000000000000067</v>
       </c>
       <c r="AD9" s="2" t="n">
         <v>0.16000000000000056</v>
       </c>
+      <c r="AE9" s="2" t="n">
+        <v>0.17600000000000063</v>
+      </c>
+      <c r="AF9" s="2" t="n">
+        <v>0.18900000000000067</v>
+      </c>
+      <c r="AG9" s="2" t="n">
+        <v>0.18100000000000063</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F10"/>
       <c r="G10" s="2" t="n">
         <v>0.7060000000000025</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>0.557000000000002</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>0.6330000000000022</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>0.6850000000000025</v>
       </c>
       <c r="K10" s="2" t="n">
@@ -967,50 +1043,59 @@
       </c>
       <c r="W10" s="2" t="n">
         <v>0.5310000000000019</v>
       </c>
       <c r="X10" s="2" t="n">
         <v>0.6080000000000021</v>
       </c>
       <c r="Y10" s="2" t="n">
         <v>0.7080000000000025</v>
       </c>
       <c r="Z10" s="2" t="n">
         <v>0.5240000000000019</v>
       </c>
       <c r="AA10" s="2" t="n">
         <v>0.6250000000000022</v>
       </c>
       <c r="AB10" s="2" t="n">
         <v>0.7080000000000025</v>
       </c>
       <c r="AC10" s="2" t="n">
         <v>0.5070000000000018</v>
       </c>
       <c r="AD10" s="2" t="n">
         <v>0.6080000000000021</v>
       </c>
+      <c r="AE10" s="2" t="n">
+        <v>0.6810000000000025</v>
+      </c>
+      <c r="AF10" s="2" t="n">
+        <v>0.4890000000000017</v>
+      </c>
+      <c r="AG10" s="2" t="n">
+        <v>0.5890000000000021</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F11"/>
       <c r="G11" s="2" t="n">
         <v>0.8190000000000028</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>0.7340000000000025</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>0.7750000000000028</v>
       </c>
@@ -1054,50 +1139,59 @@
         <v>0.849000000000003</v>
       </c>
       <c r="W11" s="2" t="n">
         <v>0.7800000000000028</v>
       </c>
       <c r="X11" s="2" t="n">
         <v>0.8130000000000028</v>
       </c>
       <c r="Y11" s="2" t="n">
         <v>0.8660000000000031</v>
       </c>
       <c r="Z11" s="2" t="n">
         <v>0.7690000000000028</v>
       </c>
       <c r="AA11" s="2" t="n">
         <v>0.8150000000000028</v>
       </c>
       <c r="AB11" s="2" t="n">
         <v>0.847000000000003</v>
       </c>
       <c r="AC11" s="2" t="n">
         <v>0.7570000000000027</v>
       </c>
       <c r="AD11" s="2" t="n">
         <v>0.8010000000000029</v>
+      </c>
+      <c r="AE11" s="2" t="n">
+        <v>0.839000000000003</v>
+      </c>
+      <c r="AF11" s="2" t="n">
+        <v>0.7560000000000027</v>
+      </c>
+      <c r="AG11" s="2" t="n">
+        <v>0.7950000000000028</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F12"/>
       <c r="G12" s="2" t="n">
         <v>0.07500000000000026</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>0.09200000000000033</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0.0830000000000003</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>0.06300000000000022</v>
       </c>
@@ -1139,50 +1233,59 @@
       </c>
       <c r="W12" s="2" t="n">
         <v>0.07000000000000026</v>
       </c>
       <c r="X12" s="2" t="n">
         <v>0.06300000000000022</v>
       </c>
       <c r="Y12" s="2" t="n">
         <v>0.054000000000000194</v>
       </c>
       <c r="Z12" s="2" t="n">
         <v>0.07400000000000026</v>
       </c>
       <c r="AA12" s="2" t="n">
         <v>0.06400000000000022</v>
       </c>
       <c r="AB12" s="2" t="n">
         <v>0.061000000000000214</v>
       </c>
       <c r="AC12" s="2" t="n">
         <v>0.0820000000000003</v>
       </c>
       <c r="AD12" s="2" t="n">
         <v>0.07200000000000024</v>
       </c>
+      <c r="AE12" s="2" t="n">
+        <v>0.07000000000000026</v>
+      </c>
+      <c r="AF12" s="2" t="n">
+        <v>0.08400000000000031</v>
+      </c>
+      <c r="AG12" s="2" t="n">
+        <v>0.07700000000000028</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F13"/>
       <c r="G13" s="2" t="n">
         <v>0.8850000000000031</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>0.8080000000000029</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0.845000000000003</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>0.8790000000000031</v>
       </c>
       <c r="K13" s="2" t="n">
@@ -1223,50 +1326,59 @@
       </c>
       <c r="W13" s="2" t="n">
         <v>0.838000000000003</v>
       </c>
       <c r="X13" s="2" t="n">
         <v>0.8670000000000031</v>
       </c>
       <c r="Y13" s="2" t="n">
         <v>0.9160000000000033</v>
       </c>
       <c r="Z13" s="2" t="n">
         <v>0.831000000000003</v>
       </c>
       <c r="AA13" s="2" t="n">
         <v>0.8710000000000031</v>
       </c>
       <c r="AB13" s="2" t="n">
         <v>0.9020000000000032</v>
       </c>
       <c r="AC13" s="2" t="n">
         <v>0.8250000000000028</v>
       </c>
       <c r="AD13" s="2" t="n">
         <v>0.8620000000000031</v>
       </c>
+      <c r="AE13" s="2" t="n">
+        <v>0.9020000000000032</v>
+      </c>
+      <c r="AF13" s="2" t="n">
+        <v>0.8250000000000028</v>
+      </c>
+      <c r="AG13" s="2" t="n">
+        <v>0.8620000000000031</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F14"/>
       <c r="G14" s="2" t="n">
@@ -1318,50 +1430,59 @@
         <v>0.4530000000000016</v>
       </c>
       <c r="W14" s="2" t="n">
         <v>0.3140000000000011</v>
       </c>
       <c r="X14" s="2" t="n">
         <v>0.3860000000000014</v>
       </c>
       <c r="Y14" s="2" t="n">
         <v>0.4620000000000017</v>
       </c>
       <c r="Z14" s="2" t="n">
         <v>0.3170000000000011</v>
       </c>
       <c r="AA14" s="2" t="n">
         <v>0.3940000000000014</v>
       </c>
       <c r="AB14" s="2" t="n">
         <v>0.4530000000000016</v>
       </c>
       <c r="AC14" s="2" t="n">
         <v>0.3250000000000012</v>
       </c>
       <c r="AD14" s="2" t="n">
         <v>0.3940000000000014</v>
+      </c>
+      <c r="AE14" s="2" t="n">
+        <v>0.4470000000000016</v>
+      </c>
+      <c r="AF14" s="2" t="n">
+        <v>0.30300000000000105</v>
+      </c>
+      <c r="AG14" s="2" t="n">
+        <v>0.38100000000000134</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F15"/>
       <c r="G15" s="2" t="n">
         <v>0.08400000000000031</v>
       </c>
       <c r="H15" s="2" t="n">
         <v>0.08800000000000031</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0.0860000000000003</v>
       </c>
       <c r="J15" s="2" t="n">
         <v>0.06900000000000026</v>
       </c>
@@ -1403,50 +1524,59 @@
       </c>
       <c r="W15" s="2" t="n">
         <v>0.08000000000000028</v>
       </c>
       <c r="X15" s="2" t="n">
         <v>0.07700000000000028</v>
       </c>
       <c r="Y15" s="2" t="n">
         <v>0.07900000000000028</v>
       </c>
       <c r="Z15" s="2" t="n">
         <v>0.08000000000000028</v>
       </c>
       <c r="AA15" s="2" t="n">
         <v>0.07900000000000028</v>
       </c>
       <c r="AB15" s="2" t="n">
         <v>0.09500000000000033</v>
       </c>
       <c r="AC15" s="2" t="n">
         <v>0.07600000000000026</v>
       </c>
       <c r="AD15" s="2" t="n">
         <v>0.08800000000000031</v>
       </c>
+      <c r="AE15" s="2" t="n">
+        <v>0.11600000000000042</v>
+      </c>
+      <c r="AF15" s="2" t="n">
+        <v>0.11000000000000039</v>
+      </c>
+      <c r="AG15" s="2" t="n">
+        <v>0.1140000000000004</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F16"/>
       <c r="G16" s="2" t="n">
         <v>0.5030000000000018</v>
       </c>
       <c r="H16" s="2" t="n">
         <v>0.35300000000000126</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0.43200000000000155</v>
       </c>
       <c r="J16" s="2" t="n">
         <v>0.49400000000000177</v>
       </c>
       <c r="K16" s="2" t="n">
@@ -1487,50 +1617,59 @@
       </c>
       <c r="W16" s="2" t="n">
         <v>0.34100000000000125</v>
       </c>
       <c r="X16" s="2" t="n">
         <v>0.4180000000000015</v>
       </c>
       <c r="Y16" s="2" t="n">
         <v>0.5010000000000018</v>
       </c>
       <c r="Z16" s="2" t="n">
         <v>0.3450000000000012</v>
       </c>
       <c r="AA16" s="2" t="n">
         <v>0.4280000000000015</v>
       </c>
       <c r="AB16" s="2" t="n">
         <v>0.5010000000000018</v>
       </c>
       <c r="AC16" s="2" t="n">
         <v>0.35200000000000126</v>
       </c>
       <c r="AD16" s="2" t="n">
         <v>0.43200000000000155</v>
       </c>
+      <c r="AE16" s="2" t="n">
+        <v>0.5060000000000018</v>
+      </c>
+      <c r="AF16" s="2" t="n">
+        <v>0.34000000000000125</v>
+      </c>
+      <c r="AG16" s="2" t="n">
+        <v>0.43000000000000155</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F17"/>
       <c r="G17" s="2" t="n">
         <v>0.7590000000000027</v>
       </c>
       <c r="H17" s="2" t="n">
         <v>0.6220000000000022</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0.6950000000000024</v>
       </c>
@@ -1574,50 +1713,59 @@
         <v>0.7470000000000027</v>
       </c>
       <c r="W17" s="2" t="n">
         <v>0.6560000000000024</v>
       </c>
       <c r="X17" s="2" t="n">
         <v>0.7060000000000025</v>
       </c>
       <c r="Y17" s="2" t="n">
         <v>0.7510000000000027</v>
       </c>
       <c r="Z17" s="2" t="n">
         <v>0.6520000000000024</v>
       </c>
       <c r="AA17" s="2" t="n">
         <v>0.7060000000000025</v>
       </c>
       <c r="AB17" s="2" t="n">
         <v>0.7550000000000027</v>
       </c>
       <c r="AC17" s="2" t="n">
         <v>0.6510000000000024</v>
       </c>
       <c r="AD17" s="2" t="n">
         <v>0.7070000000000025</v>
+      </c>
+      <c r="AE17" s="2" t="n">
+        <v>0.7530000000000027</v>
+      </c>
+      <c r="AF17" s="2" t="n">
+        <v>0.6410000000000023</v>
+      </c>
+      <c r="AG17" s="2" t="n">
+        <v>0.7020000000000024</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F18"/>
       <c r="G18" s="2" t="n">
         <v>0.03600000000000012</v>
       </c>
       <c r="H18" s="2" t="n">
         <v>0.046000000000000166</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0.04000000000000014</v>
       </c>
       <c r="J18" s="2" t="n">
         <v>0.030000000000000106</v>
       </c>
@@ -1659,50 +1807,59 @@
       </c>
       <c r="W18" s="2" t="n">
         <v>0.04100000000000015</v>
       </c>
       <c r="X18" s="2" t="n">
         <v>0.03600000000000012</v>
       </c>
       <c r="Y18" s="2" t="n">
         <v>0.03900000000000014</v>
       </c>
       <c r="Z18" s="2" t="n">
         <v>0.03800000000000013</v>
       </c>
       <c r="AA18" s="2" t="n">
         <v>0.03900000000000014</v>
       </c>
       <c r="AB18" s="2" t="n">
         <v>0.04400000000000016</v>
       </c>
       <c r="AC18" s="2" t="n">
         <v>0.046000000000000166</v>
       </c>
       <c r="AD18" s="2" t="n">
         <v>0.04500000000000016</v>
       </c>
+      <c r="AE18" s="2" t="n">
+        <v>0.046000000000000166</v>
+      </c>
+      <c r="AF18" s="2" t="n">
+        <v>0.042000000000000155</v>
+      </c>
+      <c r="AG18" s="2" t="n">
+        <v>0.04500000000000016</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F19"/>
       <c r="G19" s="2" t="n">
         <v>0.7880000000000028</v>
       </c>
       <c r="H19" s="2" t="n">
         <v>0.6520000000000024</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0.7240000000000025</v>
       </c>
       <c r="J19" s="2" t="n">
         <v>0.7870000000000028</v>
       </c>
       <c r="K19" s="2" t="n">
@@ -1743,50 +1900,59 @@
       </c>
       <c r="W19" s="2" t="n">
         <v>0.6830000000000025</v>
       </c>
       <c r="X19" s="2" t="n">
         <v>0.7330000000000025</v>
       </c>
       <c r="Y19" s="2" t="n">
         <v>0.7820000000000028</v>
       </c>
       <c r="Z19" s="2" t="n">
         <v>0.6770000000000025</v>
       </c>
       <c r="AA19" s="2" t="n">
         <v>0.7350000000000027</v>
       </c>
       <c r="AB19" s="2" t="n">
         <v>0.7900000000000028</v>
       </c>
       <c r="AC19" s="2" t="n">
         <v>0.6830000000000025</v>
       </c>
       <c r="AD19" s="2" t="n">
         <v>0.7400000000000027</v>
       </c>
+      <c r="AE19" s="2" t="n">
+        <v>0.7900000000000028</v>
+      </c>
+      <c r="AF19" s="2" t="n">
+        <v>0.6700000000000024</v>
+      </c>
+      <c r="AG19" s="2" t="n">
+        <v>0.7350000000000027</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F20"/>
       <c r="G20" s="2" t="n">
         <v>0.8660000000000031</v>
       </c>
       <c r="H20" s="2" t="n">
         <v>0.8180000000000028</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0.840000000000003</v>
       </c>
@@ -1830,50 +1996,59 @@
         <v>0.8900000000000031</v>
       </c>
       <c r="W20" s="2" t="n">
         <v>0.853000000000003</v>
       </c>
       <c r="X20" s="2" t="n">
         <v>0.8700000000000031</v>
       </c>
       <c r="Y20" s="2" t="n">
         <v>0.9050000000000032</v>
       </c>
       <c r="Z20" s="2" t="n">
         <v>0.8670000000000031</v>
       </c>
       <c r="AA20" s="2" t="n">
         <v>0.8840000000000031</v>
       </c>
       <c r="AB20" s="2" t="n">
         <v>0.9040000000000032</v>
       </c>
       <c r="AC20" s="2" t="n">
         <v>0.8640000000000031</v>
       </c>
       <c r="AD20" s="2" t="n">
         <v>0.8820000000000031</v>
+      </c>
+      <c r="AE20" s="2" t="n">
+        <v>0.8980000000000032</v>
+      </c>
+      <c r="AF20" s="2" t="n">
+        <v>0.8710000000000031</v>
+      </c>
+      <c r="AG20" s="2" t="n">
+        <v>0.8830000000000031</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F21"/>
       <c r="G21" s="2" t="n">
         <v>0.02500000000000009</v>
       </c>
       <c r="H21" s="2" t="n">
         <v>0.04000000000000014</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0.03300000000000012</v>
       </c>
       <c r="J21" s="2" t="n">
         <v>0.0280000000000001</v>
       </c>
@@ -1915,50 +2090,59 @@
       </c>
       <c r="W21" s="2" t="n">
         <v>0.015000000000000053</v>
       </c>
       <c r="X21" s="2" t="n">
         <v>0.019000000000000065</v>
       </c>
       <c r="Y21" s="2" t="n">
         <v>0.02200000000000008</v>
       </c>
       <c r="Z21" s="2" t="n">
         <v>0.015000000000000053</v>
       </c>
       <c r="AA21" s="2" t="n">
         <v>0.01800000000000006</v>
       </c>
       <c r="AB21" s="2" t="n">
         <v>0.02200000000000008</v>
       </c>
       <c r="AC21" s="2" t="n">
         <v>0.019000000000000065</v>
       </c>
       <c r="AD21" s="2" t="n">
         <v>0.02000000000000007</v>
       </c>
+      <c r="AE21" s="2" t="n">
+        <v>0.03200000000000011</v>
+      </c>
+      <c r="AF21" s="2" t="n">
+        <v>0.02200000000000008</v>
+      </c>
+      <c r="AG21" s="2" t="n">
+        <v>0.027000000000000097</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F22"/>
       <c r="G22" s="2" t="n">
         <v>0.8890000000000031</v>
       </c>
       <c r="H22" s="2" t="n">
         <v>0.852000000000003</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0.8690000000000031</v>
       </c>
       <c r="J22" s="2" t="n">
         <v>0.9080000000000032</v>
       </c>
       <c r="K22" s="2" t="n">
@@ -1999,50 +2183,59 @@
       </c>
       <c r="W22" s="2" t="n">
         <v>0.8660000000000031</v>
       </c>
       <c r="X22" s="2" t="n">
         <v>0.8870000000000031</v>
       </c>
       <c r="Y22" s="2" t="n">
         <v>0.9250000000000034</v>
       </c>
       <c r="Z22" s="2" t="n">
         <v>0.8790000000000031</v>
       </c>
       <c r="AA22" s="2" t="n">
         <v>0.9000000000000032</v>
       </c>
       <c r="AB22" s="2" t="n">
         <v>0.9240000000000034</v>
       </c>
       <c r="AC22" s="2" t="n">
         <v>0.8800000000000031</v>
       </c>
       <c r="AD22" s="2" t="n">
         <v>0.9000000000000032</v>
       </c>
+      <c r="AE22" s="2" t="n">
+        <v>0.9270000000000034</v>
+      </c>
+      <c r="AF22" s="2" t="n">
+        <v>0.8910000000000032</v>
+      </c>
+      <c r="AG22" s="2" t="n">
+        <v>0.9070000000000032</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F23"/>
       <c r="G23" s="2" t="n">
@@ -2094,50 +2287,59 @@
         <v>0.3830000000000014</v>
       </c>
       <c r="W23" s="2" t="n">
         <v>0.23900000000000085</v>
       </c>
       <c r="X23" s="2" t="n">
         <v>0.3180000000000011</v>
       </c>
       <c r="Y23" s="2" t="n">
         <v>0.3510000000000012</v>
       </c>
       <c r="Z23" s="2" t="n">
         <v>0.24300000000000085</v>
       </c>
       <c r="AA23" s="2" t="n">
         <v>0.30200000000000105</v>
       </c>
       <c r="AB23" s="2" t="n">
         <v>0.35900000000000126</v>
       </c>
       <c r="AC23" s="2" t="n">
         <v>0.2520000000000009</v>
       </c>
       <c r="AD23" s="2" t="n">
         <v>0.3100000000000011</v>
+      </c>
+      <c r="AE23" s="2" t="n">
+        <v>0.37500000000000133</v>
+      </c>
+      <c r="AF23" s="2" t="n">
+        <v>0.25800000000000095</v>
+      </c>
+      <c r="AG23" s="2" t="n">
+        <v>0.3210000000000012</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F24"/>
       <c r="G24" s="2" t="n">
         <v>0.20200000000000073</v>
       </c>
       <c r="H24" s="2" t="n">
         <v>0.18000000000000063</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0.1940000000000007</v>
       </c>
       <c r="J24" s="2" t="n">
         <v>0.18000000000000063</v>
       </c>
@@ -2179,50 +2381,59 @@
       </c>
       <c r="W24" s="2" t="n">
         <v>0.1970000000000007</v>
       </c>
       <c r="X24" s="2" t="n">
         <v>0.1720000000000006</v>
       </c>
       <c r="Y24" s="2" t="n">
         <v>0.19000000000000067</v>
       </c>
       <c r="Z24" s="2" t="n">
         <v>0.18000000000000063</v>
       </c>
       <c r="AA24" s="2" t="n">
         <v>0.18700000000000067</v>
       </c>
       <c r="AB24" s="2" t="n">
         <v>0.16800000000000062</v>
       </c>
       <c r="AC24" s="2" t="n">
         <v>0.1640000000000006</v>
       </c>
       <c r="AD24" s="2" t="n">
         <v>0.1670000000000006</v>
       </c>
+      <c r="AE24" s="2" t="n">
+        <v>0.18300000000000063</v>
+      </c>
+      <c r="AF24" s="2" t="n">
+        <v>0.1730000000000006</v>
+      </c>
+      <c r="AG24" s="2" t="n">
+        <v>0.18000000000000063</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F25"/>
       <c r="G25" s="2" t="n">
         <v>0.4570000000000016</v>
       </c>
       <c r="H25" s="2" t="n">
         <v>0.3060000000000011</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0.3840000000000014</v>
       </c>
       <c r="J25" s="2" t="n">
         <v>0.43200000000000155</v>
       </c>
       <c r="K25" s="2" t="n">
@@ -2263,50 +2474,59 @@
       </c>
       <c r="W25" s="2" t="n">
         <v>0.29800000000000104</v>
       </c>
       <c r="X25" s="2" t="n">
         <v>0.3840000000000014</v>
       </c>
       <c r="Y25" s="2" t="n">
         <v>0.43300000000000155</v>
       </c>
       <c r="Z25" s="2" t="n">
         <v>0.29600000000000104</v>
       </c>
       <c r="AA25" s="2" t="n">
         <v>0.37100000000000133</v>
       </c>
       <c r="AB25" s="2" t="n">
         <v>0.43200000000000155</v>
       </c>
       <c r="AC25" s="2" t="n">
         <v>0.30100000000000104</v>
       </c>
       <c r="AD25" s="2" t="n">
         <v>0.37200000000000133</v>
       </c>
+      <c r="AE25" s="2" t="n">
+        <v>0.45900000000000163</v>
+      </c>
+      <c r="AF25" s="2" t="n">
+        <v>0.3130000000000011</v>
+      </c>
+      <c r="AG25" s="2" t="n">
+        <v>0.3920000000000014</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F26"/>
       <c r="G26" s="2" t="n">
         <v>0.6710000000000024</v>
       </c>
       <c r="H26" s="2" t="n">
         <v>0.5240000000000019</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0.6030000000000021</v>
       </c>
@@ -2350,50 +2570,59 @@
         <v>0.6500000000000024</v>
       </c>
       <c r="W26" s="2" t="n">
         <v>0.5030000000000018</v>
       </c>
       <c r="X26" s="2" t="n">
         <v>0.5810000000000021</v>
       </c>
       <c r="Y26" s="2" t="n">
         <v>0.6480000000000024</v>
       </c>
       <c r="Z26" s="2" t="n">
         <v>0.5270000000000019</v>
       </c>
       <c r="AA26" s="2" t="n">
         <v>0.5910000000000021</v>
       </c>
       <c r="AB26" s="2" t="n">
         <v>0.6660000000000024</v>
       </c>
       <c r="AC26" s="2" t="n">
         <v>0.5310000000000019</v>
       </c>
       <c r="AD26" s="2" t="n">
         <v>0.6030000000000021</v>
+      </c>
+      <c r="AE26" s="2" t="n">
+        <v>0.6690000000000024</v>
+      </c>
+      <c r="AF26" s="2" t="n">
+        <v>0.5370000000000019</v>
+      </c>
+      <c r="AG26" s="2" t="n">
+        <v>0.6090000000000021</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F27"/>
       <c r="G27" s="2" t="n">
         <v>0.10200000000000035</v>
       </c>
       <c r="H27" s="2" t="n">
         <v>0.11600000000000042</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0.10800000000000039</v>
       </c>
       <c r="J27" s="2" t="n">
         <v>0.08900000000000031</v>
       </c>
@@ -2435,50 +2664,59 @@
       </c>
       <c r="W27" s="2" t="n">
         <v>0.10200000000000035</v>
       </c>
       <c r="X27" s="2" t="n">
         <v>0.09800000000000035</v>
       </c>
       <c r="Y27" s="2" t="n">
         <v>0.09700000000000035</v>
       </c>
       <c r="Z27" s="2" t="n">
         <v>0.09300000000000033</v>
       </c>
       <c r="AA27" s="2" t="n">
         <v>0.09500000000000033</v>
       </c>
       <c r="AB27" s="2" t="n">
         <v>0.08400000000000031</v>
       </c>
       <c r="AC27" s="2" t="n">
         <v>0.09600000000000035</v>
       </c>
       <c r="AD27" s="2" t="n">
         <v>0.08900000000000031</v>
       </c>
+      <c r="AE27" s="2" t="n">
+        <v>0.07700000000000028</v>
+      </c>
+      <c r="AF27" s="2" t="n">
+        <v>0.10200000000000035</v>
+      </c>
+      <c r="AG27" s="2" t="n">
+        <v>0.0870000000000003</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F28"/>
       <c r="G28" s="2" t="n">
         <v>0.7470000000000027</v>
       </c>
       <c r="H28" s="2" t="n">
         <v>0.5940000000000021</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0.6760000000000025</v>
       </c>
       <c r="J28" s="2" t="n">
         <v>0.7550000000000027</v>
       </c>
       <c r="K28" s="2" t="n">
@@ -2519,50 +2757,59 @@
       </c>
       <c r="W28" s="2" t="n">
         <v>0.560000000000002</v>
       </c>
       <c r="X28" s="2" t="n">
         <v>0.6440000000000023</v>
       </c>
       <c r="Y28" s="2" t="n">
         <v>0.7170000000000025</v>
       </c>
       <c r="Z28" s="2" t="n">
         <v>0.5810000000000021</v>
       </c>
       <c r="AA28" s="2" t="n">
         <v>0.6540000000000024</v>
       </c>
       <c r="AB28" s="2" t="n">
         <v>0.7260000000000025</v>
       </c>
       <c r="AC28" s="2" t="n">
         <v>0.5870000000000021</v>
       </c>
       <c r="AD28" s="2" t="n">
         <v>0.6610000000000024</v>
       </c>
+      <c r="AE28" s="2" t="n">
+        <v>0.7250000000000025</v>
+      </c>
+      <c r="AF28" s="2" t="n">
+        <v>0.5980000000000021</v>
+      </c>
+      <c r="AG28" s="2" t="n">
+        <v>0.6680000000000024</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F29"/>
       <c r="G29" s="2" t="n">
         <v>0.831000000000003</v>
       </c>
       <c r="H29" s="2" t="n">
         <v>0.7830000000000028</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0.8040000000000029</v>
       </c>
@@ -2606,50 +2853,59 @@
         <v>0.843000000000003</v>
       </c>
       <c r="W29" s="2" t="n">
         <v>0.8080000000000029</v>
       </c>
       <c r="X29" s="2" t="n">
         <v>0.8230000000000028</v>
       </c>
       <c r="Y29" s="2" t="n">
         <v>0.851000000000003</v>
       </c>
       <c r="Z29" s="2" t="n">
         <v>0.8030000000000029</v>
       </c>
       <c r="AA29" s="2" t="n">
         <v>0.8230000000000028</v>
       </c>
       <c r="AB29" s="2" t="n">
         <v>0.8800000000000031</v>
       </c>
       <c r="AC29" s="2" t="n">
         <v>0.8160000000000028</v>
       </c>
       <c r="AD29" s="2" t="n">
         <v>0.844000000000003</v>
+      </c>
+      <c r="AE29" s="2" t="n">
+        <v>0.8840000000000031</v>
+      </c>
+      <c r="AF29" s="2" t="n">
+        <v>0.8110000000000029</v>
+      </c>
+      <c r="AG29" s="2" t="n">
+        <v>0.842000000000003</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F30"/>
       <c r="G30" s="2" t="n">
         <v>0.05100000000000018</v>
       </c>
       <c r="H30" s="2" t="n">
         <v>0.04400000000000016</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0.04700000000000017</v>
       </c>
       <c r="J30" s="2" t="n">
         <v>0.042000000000000155</v>
       </c>
@@ -2691,50 +2947,59 @@
       </c>
       <c r="W30" s="2" t="n">
         <v>0.042000000000000155</v>
       </c>
       <c r="X30" s="2" t="n">
         <v>0.04400000000000016</v>
       </c>
       <c r="Y30" s="2" t="n">
         <v>0.03600000000000012</v>
       </c>
       <c r="Z30" s="2" t="n">
         <v>0.04000000000000014</v>
       </c>
       <c r="AA30" s="2" t="n">
         <v>0.03800000000000013</v>
       </c>
       <c r="AB30" s="2" t="n">
         <v>0.03600000000000012</v>
       </c>
       <c r="AC30" s="2" t="n">
         <v>0.03300000000000012</v>
       </c>
       <c r="AD30" s="2" t="n">
         <v>0.03500000000000013</v>
       </c>
+      <c r="AE30" s="2" t="n">
+        <v>0.03800000000000013</v>
+      </c>
+      <c r="AF30" s="2" t="n">
+        <v>0.04500000000000016</v>
+      </c>
+      <c r="AG30" s="2" t="n">
+        <v>0.04100000000000015</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F31"/>
       <c r="G31" s="2" t="n">
         <v>0.8760000000000031</v>
       </c>
       <c r="H31" s="2" t="n">
         <v>0.8190000000000028</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0.843000000000003</v>
       </c>
       <c r="J31" s="2" t="n">
         <v>0.8620000000000031</v>
       </c>
       <c r="K31" s="2" t="n">
@@ -2775,50 +3040,59 @@
       </c>
       <c r="W31" s="2" t="n">
         <v>0.844000000000003</v>
       </c>
       <c r="X31" s="2" t="n">
         <v>0.8610000000000031</v>
       </c>
       <c r="Y31" s="2" t="n">
         <v>0.8830000000000031</v>
       </c>
       <c r="Z31" s="2" t="n">
         <v>0.836000000000003</v>
       </c>
       <c r="AA31" s="2" t="n">
         <v>0.856000000000003</v>
       </c>
       <c r="AB31" s="2" t="n">
         <v>0.9140000000000033</v>
       </c>
       <c r="AC31" s="2" t="n">
         <v>0.844000000000003</v>
       </c>
       <c r="AD31" s="2" t="n">
         <v>0.8740000000000031</v>
       </c>
+      <c r="AE31" s="2" t="n">
+        <v>0.9180000000000033</v>
+      </c>
+      <c r="AF31" s="2" t="n">
+        <v>0.849000000000003</v>
+      </c>
+      <c r="AG31" s="2" t="n">
+        <v>0.8780000000000031</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Employment rate</t>
         </is>
       </c>
       <c r="F32"/>
       <c r="G32" s="2" t="n">
         <v>0.6750000000000025</v>
       </c>
       <c r="H32" s="2" t="n">
         <v>0.5870000000000021</v>
@@ -2866,50 +3140,59 @@
         <v>0.6980000000000024</v>
       </c>
       <c r="W32" s="2" t="n">
         <v>0.6320000000000022</v>
       </c>
       <c r="X32" s="2" t="n">
         <v>0.6650000000000024</v>
       </c>
       <c r="Y32" s="2" t="n">
         <v>0.6990000000000024</v>
       </c>
       <c r="Z32" s="2" t="n">
         <v>0.6330000000000022</v>
       </c>
       <c r="AA32" s="2" t="n">
         <v>0.6660000000000024</v>
       </c>
       <c r="AB32" s="2" t="n">
         <v>0.7020000000000024</v>
       </c>
       <c r="AC32" s="2" t="n">
         <v>0.6330000000000022</v>
       </c>
       <c r="AD32" s="2" t="n">
         <v>0.6670000000000024</v>
+      </c>
+      <c r="AE32" s="2" t="n">
+        <v>0.7060000000000025</v>
+      </c>
+      <c r="AF32" s="2" t="n">
+        <v>0.6420000000000023</v>
+      </c>
+      <c r="AG32" s="2" t="n">
+        <v>0.6740000000000025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Unemployment rate</t>
         </is>
       </c>
       <c r="F33"/>
       <c r="G33" s="2" t="n">
         <v>0.07200000000000024</v>
       </c>
       <c r="H33" s="2" t="n">
         <v>0.07100000000000024</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0.07100000000000024</v>
       </c>
       <c r="J33" s="2" t="n">
         <v>0.06300000000000022</v>
       </c>
@@ -2951,50 +3234,59 @@
       </c>
       <c r="W33" s="2" t="n">
         <v>0.053000000000000186</v>
       </c>
       <c r="X33" s="2" t="n">
         <v>0.0560000000000002</v>
       </c>
       <c r="Y33" s="2" t="n">
         <v>0.06000000000000021</v>
       </c>
       <c r="Z33" s="2" t="n">
         <v>0.05100000000000018</v>
       </c>
       <c r="AA33" s="2" t="n">
         <v>0.0560000000000002</v>
       </c>
       <c r="AB33" s="2" t="n">
         <v>0.06200000000000022</v>
       </c>
       <c r="AC33" s="2" t="n">
         <v>0.053000000000000186</v>
       </c>
       <c r="AD33" s="2" t="n">
         <v>0.05800000000000021</v>
       </c>
+      <c r="AE33" s="2" t="n">
+        <v>0.06800000000000024</v>
+      </c>
+      <c r="AF33" s="2" t="n">
+        <v>0.0570000000000002</v>
+      </c>
+      <c r="AG33" s="2" t="n">
+        <v>0.06200000000000022</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Activity rate</t>
         </is>
       </c>
       <c r="F34"/>
       <c r="G34" s="2" t="n">
         <v>0.7280000000000025</v>
       </c>
       <c r="H34" s="2" t="n">
         <v>0.6320000000000022</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0.6800000000000025</v>
       </c>
       <c r="J34" s="2" t="n">
         <v>0.7280000000000025</v>
       </c>
       <c r="K34" s="2" t="n">
@@ -3034,67 +3326,76 @@
         <v>0.7420000000000027</v>
       </c>
       <c r="W34" s="2" t="n">
         <v>0.6680000000000024</v>
       </c>
       <c r="X34" s="2" t="n">
         <v>0.7050000000000025</v>
       </c>
       <c r="Y34" s="2" t="n">
         <v>0.7440000000000027</v>
       </c>
       <c r="Z34" s="2" t="n">
         <v>0.6670000000000024</v>
       </c>
       <c r="AA34" s="2" t="n">
         <v>0.7050000000000025</v>
       </c>
       <c r="AB34" s="2" t="n">
         <v>0.7480000000000027</v>
       </c>
       <c r="AC34" s="2" t="n">
         <v>0.6680000000000024</v>
       </c>
       <c r="AD34" s="2" t="n">
         <v>0.7080000000000025</v>
+      </c>
+      <c r="AE34" s="2" t="n">
+        <v>0.7570000000000027</v>
+      </c>
+      <c r="AF34" s="2" t="n">
+        <v>0.6810000000000025</v>
+      </c>
+      <c r="AG34" s="2" t="n">
+        <v>0.7190000000000025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.4296875" customWidth="true"/>
-    <col min="2" max="2" width="13.3984375" customWidth="true"/>
+    <col min="2" max="2" width="13.0703125" customWidth="true"/>
     <col min="3" max="3" width="5.0625" customWidth="true"/>
     <col min="4" max="4" width="6.3046875" customWidth="true"/>
     <col min="5" max="5" width="4.96484375" customWidth="true"/>
     <col min="6" max="6" width="5.0625" customWidth="true"/>
     <col min="7" max="7" width="7.73046875" customWidth="true"/>
     <col min="8" max="8" width="5.42578125" customWidth="true"/>
     <col min="9" max="9" width="5.42578125" customWidth="true"/>
     <col min="10" max="10" width="5.42578125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
@@ -4201,9480 +4502,10796 @@
       <c r="I25" s="2" t="n">
         <v>0.23000000000000081</v>
       </c>
       <c r="J25" s="2" t="n">
         <v>0.3970000000000014</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>0.5800000000000021</v>
+        <v>0.3240000000000012</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0.17900000000000063</v>
+        <v>0.30300000000000105</v>
       </c>
       <c r="J26" s="2" t="n">
-        <v>0.7060000000000025</v>
+        <v>0.4650000000000017</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>0.4550000000000016</v>
+        <v>0.23600000000000082</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0.18400000000000066</v>
+        <v>0.18300000000000063</v>
       </c>
       <c r="J27" s="2" t="n">
-        <v>0.557000000000002</v>
+        <v>0.289000000000001</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G28"/>
       <c r="H28" s="2" t="n">
-        <v>0.5190000000000019</v>
+        <v>0.28200000000000097</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0.18100000000000063</v>
+        <v>0.25900000000000095</v>
       </c>
       <c r="J28" s="2" t="n">
-        <v>0.6330000000000022</v>
+        <v>0.38000000000000134</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>0.558000000000002</v>
+        <v>0.5800000000000021</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0.18500000000000066</v>
+        <v>0.17900000000000063</v>
       </c>
       <c r="J29" s="2" t="n">
-        <v>0.6850000000000025</v>
+        <v>0.7060000000000025</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>0.47000000000000164</v>
+        <v>0.4550000000000016</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0.1420000000000005</v>
+        <v>0.18400000000000066</v>
       </c>
       <c r="J30" s="2" t="n">
-        <v>0.548000000000002</v>
+        <v>0.557000000000002</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G31"/>
       <c r="H31" s="2" t="n">
-        <v>0.5140000000000018</v>
+        <v>0.5190000000000019</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0.1660000000000006</v>
+        <v>0.18100000000000063</v>
       </c>
       <c r="J31" s="2" t="n">
-        <v>0.6160000000000022</v>
+        <v>0.6330000000000022</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>0.5980000000000021</v>
+        <v>0.558000000000002</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0.14500000000000052</v>
+        <v>0.18500000000000066</v>
       </c>
       <c r="J32" s="2" t="n">
-        <v>0.6990000000000024</v>
+        <v>0.6850000000000025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>0.4920000000000017</v>
+        <v>0.47000000000000164</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0.12200000000000043</v>
+        <v>0.1420000000000005</v>
       </c>
       <c r="J33" s="2" t="n">
-        <v>0.561000000000002</v>
+        <v>0.548000000000002</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G34"/>
       <c r="H34" s="2" t="n">
-        <v>0.5460000000000019</v>
+        <v>0.5140000000000018</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0.13500000000000048</v>
+        <v>0.1660000000000006</v>
       </c>
       <c r="J34" s="2" t="n">
-        <v>0.6310000000000022</v>
+        <v>0.6160000000000022</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>0.5860000000000021</v>
+        <v>0.5980000000000021</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0.12100000000000043</v>
+        <v>0.14500000000000052</v>
       </c>
       <c r="J35" s="2" t="n">
-        <v>0.6670000000000024</v>
+        <v>0.6990000000000024</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>0.4480000000000016</v>
+        <v>0.4920000000000017</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0.1720000000000006</v>
+        <v>0.12200000000000043</v>
       </c>
       <c r="J36" s="2" t="n">
-        <v>0.5410000000000019</v>
+        <v>0.561000000000002</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G37"/>
       <c r="H37" s="2" t="n">
-        <v>0.5200000000000019</v>
+        <v>0.5460000000000019</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0.1430000000000005</v>
+        <v>0.13500000000000048</v>
       </c>
       <c r="J37" s="2" t="n">
-        <v>0.6070000000000021</v>
+        <v>0.6310000000000022</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>0.576000000000002</v>
+        <v>0.5860000000000021</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0.14900000000000052</v>
+        <v>0.12100000000000043</v>
       </c>
       <c r="J38" s="2" t="n">
-        <v>0.6770000000000025</v>
+        <v>0.6670000000000024</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>0.4110000000000014</v>
+        <v>0.4480000000000016</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0.16800000000000062</v>
+        <v>0.1720000000000006</v>
       </c>
       <c r="J39" s="2" t="n">
-        <v>0.49400000000000177</v>
+        <v>0.5410000000000019</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G40"/>
       <c r="H40" s="2" t="n">
-        <v>0.4960000000000018</v>
+        <v>0.5200000000000019</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0.15700000000000056</v>
+        <v>0.1430000000000005</v>
       </c>
       <c r="J40" s="2" t="n">
-        <v>0.5880000000000021</v>
+        <v>0.6070000000000021</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>0.5790000000000021</v>
+        <v>0.576000000000002</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0.1430000000000005</v>
+        <v>0.14900000000000052</v>
       </c>
       <c r="J41" s="2" t="n">
-        <v>0.6760000000000025</v>
+        <v>0.6770000000000025</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>0.43500000000000155</v>
+        <v>0.4110000000000014</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0.18200000000000063</v>
+        <v>0.16800000000000062</v>
       </c>
       <c r="J42" s="2" t="n">
-        <v>0.5310000000000019</v>
+        <v>0.49400000000000177</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G43"/>
       <c r="H43" s="2" t="n">
-        <v>0.5120000000000018</v>
+        <v>0.4960000000000018</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0.15900000000000056</v>
+        <v>0.15700000000000056</v>
       </c>
       <c r="J43" s="2" t="n">
-        <v>0.6080000000000021</v>
+        <v>0.5880000000000021</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>0.6210000000000022</v>
+        <v>0.5790000000000021</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0.12300000000000043</v>
+        <v>0.1430000000000005</v>
       </c>
       <c r="J44" s="2" t="n">
-        <v>0.7080000000000025</v>
+        <v>0.6760000000000025</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>0.44500000000000156</v>
+        <v>0.43500000000000155</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0.15100000000000052</v>
+        <v>0.18200000000000063</v>
       </c>
       <c r="J45" s="2" t="n">
-        <v>0.5240000000000019</v>
+        <v>0.5310000000000019</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G46"/>
       <c r="H46" s="2" t="n">
-        <v>0.5410000000000019</v>
+        <v>0.5120000000000018</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0.13400000000000048</v>
+        <v>0.15900000000000056</v>
       </c>
       <c r="J46" s="2" t="n">
-        <v>0.6250000000000022</v>
+        <v>0.6080000000000021</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>0.6100000000000022</v>
+        <v>0.6210000000000022</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0.1390000000000005</v>
+        <v>0.12300000000000043</v>
       </c>
       <c r="J47" s="2" t="n">
         <v>0.7080000000000025</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>0.4100000000000014</v>
+        <v>0.44500000000000156</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0.19000000000000067</v>
+        <v>0.15100000000000052</v>
       </c>
       <c r="J48" s="2" t="n">
-        <v>0.5070000000000018</v>
+        <v>0.5240000000000019</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G49"/>
       <c r="H49" s="2" t="n">
-        <v>0.5110000000000018</v>
+        <v>0.5410000000000019</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0.16000000000000056</v>
+        <v>0.13400000000000048</v>
       </c>
       <c r="J49" s="2" t="n">
-        <v>0.6080000000000021</v>
+        <v>0.6250000000000022</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>0.8190000000000028</v>
+        <v>0.6100000000000022</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>0.07500000000000026</v>
+        <v>0.1390000000000005</v>
       </c>
       <c r="J50" s="2" t="n">
-        <v>0.8850000000000031</v>
+        <v>0.7080000000000025</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>0.7340000000000025</v>
+        <v>0.4100000000000014</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0.09200000000000033</v>
+        <v>0.19000000000000067</v>
       </c>
       <c r="J51" s="2" t="n">
-        <v>0.8080000000000029</v>
+        <v>0.5070000000000018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G52"/>
       <c r="H52" s="2" t="n">
-        <v>0.7750000000000028</v>
+        <v>0.5110000000000018</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>0.0830000000000003</v>
+        <v>0.16000000000000056</v>
       </c>
       <c r="J52" s="2" t="n">
-        <v>0.845000000000003</v>
+        <v>0.6080000000000021</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>0.8240000000000028</v>
+        <v>0.561000000000002</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>0.06300000000000022</v>
+        <v>0.17600000000000063</v>
       </c>
       <c r="J53" s="2" t="n">
-        <v>0.8790000000000031</v>
+        <v>0.6810000000000025</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>0.7490000000000027</v>
+        <v>0.3960000000000014</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>0.07600000000000026</v>
+        <v>0.18900000000000067</v>
       </c>
       <c r="J54" s="2" t="n">
-        <v>0.8110000000000029</v>
+        <v>0.4890000000000017</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G55"/>
       <c r="H55" s="2" t="n">
-        <v>0.7850000000000028</v>
+        <v>0.4820000000000017</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>0.07000000000000026</v>
+        <v>0.18100000000000063</v>
       </c>
       <c r="J55" s="2" t="n">
-        <v>0.844000000000003</v>
+        <v>0.5890000000000021</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>0.829000000000003</v>
+        <v>0.8190000000000028</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>0.06600000000000024</v>
+        <v>0.07500000000000026</v>
       </c>
       <c r="J56" s="2" t="n">
-        <v>0.8880000000000031</v>
+        <v>0.8850000000000031</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>0.7430000000000027</v>
+        <v>0.7340000000000025</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>0.0860000000000003</v>
+        <v>0.09200000000000033</v>
       </c>
       <c r="J57" s="2" t="n">
-        <v>0.8130000000000028</v>
+        <v>0.8080000000000029</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G58"/>
       <c r="H58" s="2" t="n">
-        <v>0.7840000000000028</v>
+        <v>0.7750000000000028</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>0.07600000000000026</v>
+        <v>0.0830000000000003</v>
       </c>
       <c r="J58" s="2" t="n">
-        <v>0.849000000000003</v>
+        <v>0.845000000000003</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>0.8180000000000028</v>
+        <v>0.8240000000000028</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>0.06400000000000022</v>
+        <v>0.06300000000000022</v>
       </c>
       <c r="J59" s="2" t="n">
-        <v>0.8740000000000031</v>
+        <v>0.8790000000000031</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>0.7420000000000027</v>
+        <v>0.7490000000000027</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0.07300000000000026</v>
+        <v>0.07600000000000026</v>
       </c>
       <c r="J60" s="2" t="n">
-        <v>0.8000000000000029</v>
+        <v>0.8110000000000029</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G61"/>
       <c r="H61" s="2" t="n">
-        <v>0.7780000000000028</v>
+        <v>0.7850000000000028</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>0.06900000000000026</v>
+        <v>0.07000000000000026</v>
       </c>
       <c r="J61" s="2" t="n">
-        <v>0.835000000000003</v>
+        <v>0.844000000000003</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>0.834000000000003</v>
+        <v>0.829000000000003</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0.0560000000000002</v>
+        <v>0.06600000000000024</v>
       </c>
       <c r="J62" s="2" t="n">
-        <v>0.8840000000000031</v>
+        <v>0.8880000000000031</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>0.7440000000000027</v>
+        <v>0.7430000000000027</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0.07400000000000026</v>
+        <v>0.0860000000000003</v>
       </c>
       <c r="J63" s="2" t="n">
-        <v>0.8030000000000029</v>
+        <v>0.8130000000000028</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G64"/>
       <c r="H64" s="2" t="n">
-        <v>0.7870000000000028</v>
+        <v>0.7840000000000028</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0.06500000000000024</v>
+        <v>0.07600000000000026</v>
       </c>
       <c r="J64" s="2" t="n">
-        <v>0.841000000000003</v>
+        <v>0.849000000000003</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>0.849000000000003</v>
+        <v>0.8180000000000028</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0.055000000000000195</v>
+        <v>0.06400000000000022</v>
       </c>
       <c r="J65" s="2" t="n">
-        <v>0.8980000000000032</v>
+        <v>0.8740000000000031</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>0.7800000000000028</v>
+        <v>0.7420000000000027</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0.07000000000000026</v>
+        <v>0.07300000000000026</v>
       </c>
       <c r="J66" s="2" t="n">
-        <v>0.838000000000003</v>
+        <v>0.8000000000000029</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G67"/>
       <c r="H67" s="2" t="n">
-        <v>0.8130000000000028</v>
+        <v>0.7780000000000028</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>0.06300000000000022</v>
+        <v>0.06900000000000026</v>
       </c>
       <c r="J67" s="2" t="n">
-        <v>0.8670000000000031</v>
+        <v>0.835000000000003</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>0.8660000000000031</v>
+        <v>0.834000000000003</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>0.054000000000000194</v>
+        <v>0.0560000000000002</v>
       </c>
       <c r="J68" s="2" t="n">
-        <v>0.9160000000000033</v>
+        <v>0.8840000000000031</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>0.7690000000000028</v>
+        <v>0.7440000000000027</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0.07400000000000026</v>
       </c>
       <c r="J69" s="2" t="n">
-        <v>0.831000000000003</v>
+        <v>0.8030000000000029</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G70"/>
       <c r="H70" s="2" t="n">
-        <v>0.8150000000000028</v>
+        <v>0.7870000000000028</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>0.06400000000000022</v>
+        <v>0.06500000000000024</v>
       </c>
       <c r="J70" s="2" t="n">
-        <v>0.8710000000000031</v>
+        <v>0.841000000000003</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>0.847000000000003</v>
+        <v>0.849000000000003</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0.061000000000000214</v>
+        <v>0.055000000000000195</v>
       </c>
       <c r="J71" s="2" t="n">
-        <v>0.9020000000000032</v>
+        <v>0.8980000000000032</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>0.7570000000000027</v>
+        <v>0.7800000000000028</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>0.0820000000000003</v>
+        <v>0.07000000000000026</v>
       </c>
       <c r="J72" s="2" t="n">
-        <v>0.8250000000000028</v>
+        <v>0.838000000000003</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G73"/>
       <c r="H73" s="2" t="n">
-        <v>0.8010000000000029</v>
+        <v>0.8130000000000028</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>0.07200000000000024</v>
+        <v>0.06300000000000022</v>
       </c>
       <c r="J73" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.8670000000000031</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>0.4610000000000017</v>
+        <v>0.8660000000000031</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>0.08400000000000031</v>
+        <v>0.054000000000000194</v>
       </c>
       <c r="J74" s="2" t="n">
-        <v>0.5030000000000018</v>
+        <v>0.9160000000000033</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>0.3220000000000012</v>
+        <v>0.7690000000000028</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0.08800000000000031</v>
+        <v>0.07400000000000026</v>
       </c>
       <c r="J75" s="2" t="n">
-        <v>0.35300000000000126</v>
+        <v>0.831000000000003</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G76"/>
       <c r="H76" s="2" t="n">
-        <v>0.3950000000000014</v>
+        <v>0.8150000000000028</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>0.0860000000000003</v>
+        <v>0.06400000000000022</v>
       </c>
       <c r="J76" s="2" t="n">
-        <v>0.43200000000000155</v>
+        <v>0.8710000000000031</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>0.46000000000000163</v>
+        <v>0.847000000000003</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>0.06900000000000026</v>
+        <v>0.061000000000000214</v>
       </c>
       <c r="J77" s="2" t="n">
-        <v>0.49400000000000177</v>
+        <v>0.9020000000000032</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>0.33700000000000124</v>
+        <v>0.7570000000000027</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>0.07000000000000026</v>
+        <v>0.0820000000000003</v>
       </c>
       <c r="J78" s="2" t="n">
-        <v>0.36300000000000127</v>
+        <v>0.8250000000000028</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G79"/>
       <c r="H79" s="2" t="n">
-        <v>0.40200000000000147</v>
+        <v>0.8010000000000029</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>0.06900000000000026</v>
+        <v>0.07200000000000024</v>
       </c>
       <c r="J79" s="2" t="n">
-        <v>0.43200000000000155</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>0.4900000000000017</v>
+        <v>0.839000000000003</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>0.059000000000000205</v>
+        <v>0.07000000000000026</v>
       </c>
       <c r="J80" s="2" t="n">
-        <v>0.5200000000000019</v>
+        <v>0.9020000000000032</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>0.3340000000000012</v>
+        <v>0.7560000000000027</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>0.07400000000000026</v>
+        <v>0.08400000000000031</v>
       </c>
       <c r="J81" s="2" t="n">
-        <v>0.36100000000000126</v>
+        <v>0.8250000000000028</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Flanders region</t>
+          <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G82"/>
       <c r="H82" s="2" t="n">
-        <v>0.4190000000000015</v>
+        <v>0.7950000000000028</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>0.06500000000000024</v>
+        <v>0.07700000000000028</v>
       </c>
       <c r="J82" s="2" t="n">
-        <v>0.4480000000000016</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>0.4660000000000017</v>
+        <v>0.4610000000000017</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>0.05800000000000021</v>
+        <v>0.08400000000000031</v>
       </c>
       <c r="J83" s="2" t="n">
-        <v>0.49500000000000177</v>
+        <v>0.5030000000000018</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>0.3190000000000011</v>
+        <v>0.3220000000000012</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>0.07300000000000026</v>
+        <v>0.08800000000000031</v>
       </c>
       <c r="J84" s="2" t="n">
-        <v>0.3440000000000012</v>
+        <v>0.35300000000000126</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G85"/>
       <c r="H85" s="2" t="n">
-        <v>0.3980000000000014</v>
+        <v>0.3950000000000014</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>0.06300000000000022</v>
+        <v>0.0860000000000003</v>
       </c>
       <c r="J85" s="2" t="n">
-        <v>0.4250000000000015</v>
+        <v>0.43200000000000155</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>0.4530000000000016</v>
+        <v>0.46000000000000163</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>0.07800000000000028</v>
+        <v>0.06900000000000026</v>
       </c>
       <c r="J86" s="2" t="n">
-        <v>0.4910000000000017</v>
+        <v>0.49400000000000177</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>0.30200000000000105</v>
+        <v>0.33700000000000124</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>0.09800000000000035</v>
+        <v>0.07000000000000026</v>
       </c>
       <c r="J87" s="2" t="n">
-        <v>0.3350000000000012</v>
+        <v>0.36300000000000127</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G88"/>
       <c r="H88" s="2" t="n">
-        <v>0.38200000000000134</v>
+        <v>0.40200000000000147</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>0.0860000000000003</v>
+        <v>0.06900000000000026</v>
       </c>
       <c r="J88" s="2" t="n">
-        <v>0.4180000000000015</v>
+        <v>0.43200000000000155</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>0.4530000000000016</v>
+        <v>0.4900000000000017</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>0.07500000000000026</v>
+        <v>0.059000000000000205</v>
       </c>
       <c r="J89" s="2" t="n">
-        <v>0.4900000000000017</v>
+        <v>0.5200000000000019</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>0.3140000000000011</v>
+        <v>0.3340000000000012</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>0.08000000000000028</v>
+        <v>0.07400000000000026</v>
       </c>
       <c r="J90" s="2" t="n">
-        <v>0.34100000000000125</v>
+        <v>0.36100000000000126</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G91"/>
       <c r="H91" s="2" t="n">
-        <v>0.3860000000000014</v>
+        <v>0.4190000000000015</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>0.07700000000000028</v>
+        <v>0.06500000000000024</v>
       </c>
       <c r="J91" s="2" t="n">
-        <v>0.4180000000000015</v>
+        <v>0.4480000000000016</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>0.4620000000000017</v>
+        <v>0.4660000000000017</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>0.07900000000000028</v>
+        <v>0.05800000000000021</v>
       </c>
       <c r="J92" s="2" t="n">
-        <v>0.5010000000000018</v>
+        <v>0.49500000000000177</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>0.3170000000000011</v>
+        <v>0.3190000000000011</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>0.08000000000000028</v>
+        <v>0.07300000000000026</v>
       </c>
       <c r="J93" s="2" t="n">
-        <v>0.3450000000000012</v>
+        <v>0.3440000000000012</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G94"/>
       <c r="H94" s="2" t="n">
-        <v>0.3940000000000014</v>
+        <v>0.3980000000000014</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>0.07900000000000028</v>
+        <v>0.06300000000000022</v>
       </c>
       <c r="J94" s="2" t="n">
-        <v>0.4280000000000015</v>
+        <v>0.4250000000000015</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0.4530000000000016</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>0.09500000000000033</v>
+        <v>0.07800000000000028</v>
       </c>
       <c r="J95" s="2" t="n">
-        <v>0.5010000000000018</v>
+        <v>0.4910000000000017</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>0.3250000000000012</v>
+        <v>0.30200000000000105</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>0.07600000000000026</v>
+        <v>0.09800000000000035</v>
       </c>
       <c r="J96" s="2" t="n">
-        <v>0.35200000000000126</v>
+        <v>0.3350000000000012</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G97"/>
       <c r="H97" s="2" t="n">
-        <v>0.3940000000000014</v>
+        <v>0.38200000000000134</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>0.08800000000000031</v>
+        <v>0.0860000000000003</v>
       </c>
       <c r="J97" s="2" t="n">
-        <v>0.43200000000000155</v>
+        <v>0.4180000000000015</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>0.7590000000000027</v>
+        <v>0.4530000000000016</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>0.03600000000000012</v>
+        <v>0.07500000000000026</v>
       </c>
       <c r="J98" s="2" t="n">
-        <v>0.7880000000000028</v>
+        <v>0.4900000000000017</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>0.6220000000000022</v>
+        <v>0.3140000000000011</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>0.046000000000000166</v>
+        <v>0.08000000000000028</v>
       </c>
       <c r="J99" s="2" t="n">
-        <v>0.6520000000000024</v>
+        <v>0.34100000000000125</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G100"/>
       <c r="H100" s="2" t="n">
-        <v>0.6950000000000024</v>
+        <v>0.3860000000000014</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.07700000000000028</v>
       </c>
       <c r="J100" s="2" t="n">
-        <v>0.7240000000000025</v>
+        <v>0.4180000000000015</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>0.7630000000000027</v>
+        <v>0.4620000000000017</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>0.030000000000000106</v>
+        <v>0.07900000000000028</v>
       </c>
       <c r="J101" s="2" t="n">
-        <v>0.7870000000000028</v>
+        <v>0.5010000000000018</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>0.6500000000000024</v>
+        <v>0.3170000000000011</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>0.03800000000000013</v>
+        <v>0.08000000000000028</v>
       </c>
       <c r="J102" s="2" t="n">
-        <v>0.6760000000000025</v>
+        <v>0.3450000000000012</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G103"/>
       <c r="H103" s="2" t="n">
-        <v>0.7110000000000025</v>
+        <v>0.3940000000000014</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.07900000000000028</v>
       </c>
       <c r="J103" s="2" t="n">
-        <v>0.7360000000000027</v>
+        <v>0.4280000000000015</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>0.7670000000000028</v>
+        <v>0.4530000000000016</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.09500000000000033</v>
       </c>
       <c r="J104" s="2" t="n">
-        <v>0.7940000000000028</v>
+        <v>0.5010000000000018</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>0.6620000000000024</v>
+        <v>0.3250000000000012</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>0.03400000000000012</v>
+        <v>0.07600000000000026</v>
       </c>
       <c r="J105" s="2" t="n">
-        <v>0.6860000000000025</v>
+        <v>0.35200000000000126</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G106"/>
       <c r="H106" s="2" t="n">
-        <v>0.7180000000000025</v>
+        <v>0.3940000000000014</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>0.03400000000000012</v>
+        <v>0.08800000000000031</v>
       </c>
       <c r="J106" s="2" t="n">
-        <v>0.7430000000000027</v>
+        <v>0.43200000000000155</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>0.7570000000000027</v>
+        <v>0.4470000000000016</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.11600000000000042</v>
       </c>
       <c r="J107" s="2" t="n">
-        <v>0.7830000000000028</v>
+        <v>0.5060000000000018</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>0.6430000000000023</v>
+        <v>0.30300000000000105</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>0.042000000000000155</v>
+        <v>0.11000000000000039</v>
       </c>
       <c r="J108" s="2" t="n">
-        <v>0.6710000000000024</v>
+        <v>0.34000000000000125</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G109"/>
       <c r="H109" s="2" t="n">
-        <v>0.7050000000000025</v>
+        <v>0.38100000000000134</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>0.03600000000000012</v>
+        <v>0.1140000000000004</v>
       </c>
       <c r="J109" s="2" t="n">
-        <v>0.7310000000000025</v>
+        <v>0.43000000000000155</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>0.7360000000000027</v>
+        <v>0.7590000000000027</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>0.04500000000000016</v>
+        <v>0.03600000000000012</v>
       </c>
       <c r="J110" s="2" t="n">
-        <v>0.7710000000000028</v>
+        <v>0.7880000000000028</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>0.6430000000000023</v>
+        <v>0.6220000000000022</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>0.04500000000000016</v>
+        <v>0.046000000000000166</v>
       </c>
       <c r="J111" s="2" t="n">
-        <v>0.6730000000000025</v>
+        <v>0.6520000000000024</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G112"/>
       <c r="H112" s="2" t="n">
-        <v>0.6940000000000024</v>
+        <v>0.6950000000000024</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>0.04500000000000016</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J112" s="2" t="n">
-        <v>0.7270000000000025</v>
+        <v>0.7240000000000025</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>0.7470000000000027</v>
+        <v>0.7630000000000027</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.030000000000000106</v>
       </c>
       <c r="J113" s="2" t="n">
-        <v>0.7730000000000028</v>
+        <v>0.7870000000000028</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>0.6560000000000024</v>
+        <v>0.6500000000000024</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>0.04100000000000015</v>
+        <v>0.03800000000000013</v>
       </c>
       <c r="J114" s="2" t="n">
-        <v>0.6830000000000025</v>
+        <v>0.6760000000000025</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G115"/>
       <c r="H115" s="2" t="n">
-        <v>0.7060000000000025</v>
+        <v>0.7110000000000025</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>0.03600000000000012</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J115" s="2" t="n">
-        <v>0.7330000000000025</v>
+        <v>0.7360000000000027</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>0.7510000000000027</v>
+        <v>0.7670000000000028</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>0.03900000000000014</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J116" s="2" t="n">
-        <v>0.7820000000000028</v>
+        <v>0.7940000000000028</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>0.6520000000000024</v>
+        <v>0.6620000000000024</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>0.03800000000000013</v>
+        <v>0.03400000000000012</v>
       </c>
       <c r="J117" s="2" t="n">
-        <v>0.6770000000000025</v>
+        <v>0.6860000000000025</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G118"/>
       <c r="H118" s="2" t="n">
-        <v>0.7060000000000025</v>
+        <v>0.7180000000000025</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>0.03900000000000014</v>
+        <v>0.03400000000000012</v>
       </c>
       <c r="J118" s="2" t="n">
-        <v>0.7350000000000027</v>
+        <v>0.7430000000000027</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>0.7550000000000027</v>
+        <v>0.7570000000000027</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>0.04400000000000016</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J119" s="2" t="n">
-        <v>0.7900000000000028</v>
+        <v>0.7830000000000028</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>0.6510000000000024</v>
+        <v>0.6430000000000023</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>0.046000000000000166</v>
+        <v>0.042000000000000155</v>
       </c>
       <c r="J120" s="2" t="n">
-        <v>0.6830000000000025</v>
+        <v>0.6710000000000024</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G121"/>
       <c r="H121" s="2" t="n">
-        <v>0.7070000000000025</v>
+        <v>0.7050000000000025</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>0.04500000000000016</v>
+        <v>0.03600000000000012</v>
       </c>
       <c r="J121" s="2" t="n">
-        <v>0.7400000000000027</v>
+        <v>0.7310000000000025</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>0.8660000000000031</v>
+        <v>0.7360000000000027</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>0.02500000000000009</v>
+        <v>0.04500000000000016</v>
       </c>
       <c r="J122" s="2" t="n">
-        <v>0.8890000000000031</v>
+        <v>0.7710000000000028</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>0.8180000000000028</v>
+        <v>0.6430000000000023</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.04500000000000016</v>
       </c>
       <c r="J123" s="2" t="n">
-        <v>0.852000000000003</v>
+        <v>0.6730000000000025</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G124"/>
       <c r="H124" s="2" t="n">
-        <v>0.840000000000003</v>
+        <v>0.6940000000000024</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.04500000000000016</v>
       </c>
       <c r="J124" s="2" t="n">
-        <v>0.8690000000000031</v>
+        <v>0.7270000000000025</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>0.8820000000000031</v>
+        <v>0.7470000000000027</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>0.0280000000000001</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J125" s="2" t="n">
-        <v>0.9080000000000032</v>
+        <v>0.7730000000000028</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>0.839000000000003</v>
+        <v>0.6560000000000024</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>0.02200000000000008</v>
+        <v>0.04100000000000015</v>
       </c>
       <c r="J126" s="2" t="n">
-        <v>0.858000000000003</v>
+        <v>0.6830000000000025</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G127"/>
       <c r="H127" s="2" t="n">
-        <v>0.858000000000003</v>
+        <v>0.7060000000000025</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>0.02500000000000009</v>
+        <v>0.03600000000000012</v>
       </c>
       <c r="J127" s="2" t="n">
-        <v>0.8800000000000031</v>
+        <v>0.7330000000000025</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>0.8840000000000031</v>
+        <v>0.7510000000000027</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>0.023000000000000083</v>
+        <v>0.03900000000000014</v>
       </c>
       <c r="J128" s="2" t="n">
-        <v>0.9050000000000032</v>
+        <v>0.7820000000000028</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>0.841000000000003</v>
+        <v>0.6520000000000024</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>0.021000000000000078</v>
+        <v>0.03800000000000013</v>
       </c>
       <c r="J129" s="2" t="n">
-        <v>0.858000000000003</v>
+        <v>0.6770000000000025</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G130"/>
       <c r="H130" s="2" t="n">
-        <v>0.8600000000000031</v>
+        <v>0.7060000000000025</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>0.021000000000000078</v>
+        <v>0.03900000000000014</v>
       </c>
       <c r="J130" s="2" t="n">
-        <v>0.8790000000000031</v>
+        <v>0.7350000000000027</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>0.8730000000000031</v>
+        <v>0.7550000000000027</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>0.0280000000000001</v>
+        <v>0.04400000000000016</v>
       </c>
       <c r="J131" s="2" t="n">
-        <v>0.8980000000000032</v>
+        <v>0.7900000000000028</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>0.840000000000003</v>
+        <v>0.6510000000000024</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>0.02500000000000009</v>
+        <v>0.046000000000000166</v>
       </c>
       <c r="J132" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.6830000000000025</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G133"/>
       <c r="H133" s="2" t="n">
-        <v>0.855000000000003</v>
+        <v>0.7070000000000025</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>0.026000000000000092</v>
+        <v>0.04500000000000016</v>
       </c>
       <c r="J133" s="2" t="n">
-        <v>0.8780000000000031</v>
+        <v>0.7400000000000027</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>0.8810000000000031</v>
+        <v>0.7530000000000027</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>0.029000000000000106</v>
+        <v>0.046000000000000166</v>
       </c>
       <c r="J134" s="2" t="n">
-        <v>0.9080000000000032</v>
+        <v>0.7900000000000028</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>0.845000000000003</v>
+        <v>0.6410000000000023</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>0.019000000000000065</v>
+        <v>0.042000000000000155</v>
       </c>
       <c r="J135" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.6700000000000024</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G136"/>
       <c r="H136" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.7020000000000024</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>0.024000000000000087</v>
+        <v>0.04500000000000016</v>
       </c>
       <c r="J136" s="2" t="n">
-        <v>0.8820000000000031</v>
+        <v>0.7350000000000027</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>0.8900000000000031</v>
+        <v>0.8660000000000031</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>0.023000000000000083</v>
+        <v>0.02500000000000009</v>
       </c>
       <c r="J137" s="2" t="n">
-        <v>0.9110000000000033</v>
+        <v>0.8890000000000031</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>0.853000000000003</v>
+        <v>0.8180000000000028</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>0.015000000000000053</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J138" s="2" t="n">
-        <v>0.8660000000000031</v>
+        <v>0.852000000000003</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G139"/>
       <c r="H139" s="2" t="n">
-        <v>0.8700000000000031</v>
+        <v>0.840000000000003</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>0.019000000000000065</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J139" s="2" t="n">
-        <v>0.8870000000000031</v>
+        <v>0.8690000000000031</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>0.9050000000000032</v>
+        <v>0.8820000000000031</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>0.02200000000000008</v>
+        <v>0.0280000000000001</v>
       </c>
       <c r="J140" s="2" t="n">
-        <v>0.9250000000000034</v>
+        <v>0.9080000000000032</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>0.8670000000000031</v>
+        <v>0.839000000000003</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>0.015000000000000053</v>
+        <v>0.02200000000000008</v>
       </c>
       <c r="J141" s="2" t="n">
-        <v>0.8790000000000031</v>
+        <v>0.858000000000003</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G142"/>
       <c r="H142" s="2" t="n">
-        <v>0.8840000000000031</v>
+        <v>0.858000000000003</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>0.01800000000000006</v>
+        <v>0.02500000000000009</v>
       </c>
       <c r="J142" s="2" t="n">
-        <v>0.9000000000000032</v>
+        <v>0.8800000000000031</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>0.9040000000000032</v>
+        <v>0.8840000000000031</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>0.02200000000000008</v>
+        <v>0.023000000000000083</v>
       </c>
       <c r="J143" s="2" t="n">
-        <v>0.9240000000000034</v>
+        <v>0.9050000000000032</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>0.8640000000000031</v>
+        <v>0.841000000000003</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>0.019000000000000065</v>
+        <v>0.021000000000000078</v>
       </c>
       <c r="J144" s="2" t="n">
-        <v>0.8800000000000031</v>
+        <v>0.858000000000003</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G145"/>
       <c r="H145" s="2" t="n">
-        <v>0.8820000000000031</v>
+        <v>0.8600000000000031</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>0.02000000000000007</v>
+        <v>0.021000000000000078</v>
       </c>
       <c r="J145" s="2" t="n">
-        <v>0.9000000000000032</v>
+        <v>0.8790000000000031</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>0.36400000000000127</v>
+        <v>0.8730000000000031</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>0.20200000000000073</v>
+        <v>0.0280000000000001</v>
       </c>
       <c r="J146" s="2" t="n">
-        <v>0.4570000000000016</v>
+        <v>0.8980000000000032</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>0.2510000000000009</v>
+        <v>0.840000000000003</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>0.18000000000000063</v>
+        <v>0.02500000000000009</v>
       </c>
       <c r="J147" s="2" t="n">
-        <v>0.3060000000000011</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G148"/>
       <c r="H148" s="2" t="n">
-        <v>0.3100000000000011</v>
+        <v>0.855000000000003</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>0.1940000000000007</v>
+        <v>0.026000000000000092</v>
       </c>
       <c r="J148" s="2" t="n">
-        <v>0.3840000000000014</v>
+        <v>0.8780000000000031</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>0.35400000000000126</v>
+        <v>0.8810000000000031</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>0.18000000000000063</v>
+        <v>0.029000000000000106</v>
       </c>
       <c r="J149" s="2" t="n">
-        <v>0.43200000000000155</v>
+        <v>0.9080000000000032</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>0.24300000000000085</v>
+        <v>0.845000000000003</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>0.18700000000000067</v>
+        <v>0.019000000000000065</v>
       </c>
       <c r="J150" s="2" t="n">
-        <v>0.29900000000000104</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G151"/>
       <c r="H151" s="2" t="n">
-        <v>0.30100000000000104</v>
+        <v>0.8620000000000031</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>0.18300000000000063</v>
+        <v>0.024000000000000087</v>
       </c>
       <c r="J151" s="2" t="n">
-        <v>0.3680000000000013</v>
+        <v>0.8820000000000031</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>0.33700000000000124</v>
+        <v>0.8900000000000031</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>0.17800000000000063</v>
+        <v>0.023000000000000083</v>
       </c>
       <c r="J152" s="2" t="n">
-        <v>0.4100000000000014</v>
+        <v>0.9110000000000033</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>0.2520000000000009</v>
+        <v>0.853000000000003</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>0.1380000000000005</v>
+        <v>0.015000000000000053</v>
       </c>
       <c r="J153" s="2" t="n">
-        <v>0.29200000000000104</v>
+        <v>0.8660000000000031</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G154"/>
       <c r="H154" s="2" t="n">
-        <v>0.29700000000000104</v>
+        <v>0.8700000000000031</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>0.1620000000000006</v>
+        <v>0.019000000000000065</v>
       </c>
       <c r="J154" s="2" t="n">
-        <v>0.35500000000000126</v>
+        <v>0.8870000000000031</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>0.34300000000000125</v>
+        <v>0.9050000000000032</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>0.1650000000000006</v>
+        <v>0.02200000000000008</v>
       </c>
       <c r="J155" s="2" t="n">
-        <v>0.4100000000000014</v>
+        <v>0.9250000000000034</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>0.2270000000000008</v>
+        <v>0.8670000000000031</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>0.1620000000000006</v>
+        <v>0.015000000000000053</v>
       </c>
       <c r="J156" s="2" t="n">
-        <v>0.27100000000000096</v>
+        <v>0.8790000000000031</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G157"/>
       <c r="H157" s="2" t="n">
-        <v>0.29000000000000103</v>
+        <v>0.8840000000000031</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>0.1640000000000006</v>
+        <v>0.01800000000000006</v>
       </c>
       <c r="J157" s="2" t="n">
-        <v>0.3470000000000012</v>
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>0.35500000000000126</v>
+        <v>0.9040000000000032</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>0.18300000000000063</v>
+        <v>0.02200000000000008</v>
       </c>
       <c r="J158" s="2" t="n">
-        <v>0.43400000000000155</v>
+        <v>0.9240000000000034</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>0.2280000000000008</v>
+        <v>0.8640000000000031</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0.1950000000000007</v>
+        <v>0.019000000000000065</v>
       </c>
       <c r="J159" s="2" t="n">
-        <v>0.283000000000001</v>
+        <v>0.8800000000000031</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G160"/>
       <c r="H160" s="2" t="n">
-        <v>0.29700000000000104</v>
+        <v>0.8820000000000031</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>0.18700000000000067</v>
+        <v>0.02000000000000007</v>
       </c>
       <c r="J160" s="2" t="n">
-        <v>0.36500000000000127</v>
+        <v>0.9000000000000032</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>0.3830000000000014</v>
+        <v>0.8980000000000032</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>0.15900000000000056</v>
+        <v>0.03200000000000011</v>
       </c>
       <c r="J161" s="2" t="n">
-        <v>0.4550000000000016</v>
+        <v>0.9270000000000034</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>0.23900000000000085</v>
+        <v>0.8710000000000031</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>0.1970000000000007</v>
+        <v>0.02200000000000008</v>
       </c>
       <c r="J162" s="2" t="n">
-        <v>0.29800000000000104</v>
+        <v>0.8910000000000032</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Walloon region</t>
+          <t>Flanders region</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Low</t>
+          <t>High</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G163"/>
       <c r="H163" s="2" t="n">
-        <v>0.3180000000000011</v>
+        <v>0.8830000000000031</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>0.1720000000000006</v>
+        <v>0.027000000000000097</v>
       </c>
       <c r="J163" s="2" t="n">
-        <v>0.3840000000000014</v>
+        <v>0.9070000000000032</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>0.3510000000000012</v>
+        <v>0.36400000000000127</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>0.19000000000000067</v>
+        <v>0.20200000000000073</v>
       </c>
       <c r="J164" s="2" t="n">
-        <v>0.43300000000000155</v>
+        <v>0.4570000000000016</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>0.24300000000000085</v>
+        <v>0.2510000000000009</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0.18000000000000063</v>
       </c>
       <c r="J165" s="2" t="n">
-        <v>0.29600000000000104</v>
+        <v>0.3060000000000011</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G166"/>
       <c r="H166" s="2" t="n">
-        <v>0.30200000000000105</v>
+        <v>0.3100000000000011</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>0.18700000000000067</v>
+        <v>0.1940000000000007</v>
       </c>
       <c r="J166" s="2" t="n">
-        <v>0.37100000000000133</v>
+        <v>0.3840000000000014</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0.35900000000000126</v>
+        <v>0.35400000000000126</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0.16800000000000062</v>
+        <v>0.18000000000000063</v>
       </c>
       <c r="J167" s="2" t="n">
         <v>0.43200000000000155</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>0.2520000000000009</v>
+        <v>0.24300000000000085</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0.1640000000000006</v>
+        <v>0.18700000000000067</v>
       </c>
       <c r="J168" s="2" t="n">
-        <v>0.30100000000000104</v>
+        <v>0.29900000000000104</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G169"/>
       <c r="H169" s="2" t="n">
-        <v>0.3100000000000011</v>
+        <v>0.30100000000000104</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>0.1670000000000006</v>
+        <v>0.18300000000000063</v>
       </c>
       <c r="J169" s="2" t="n">
-        <v>0.37200000000000133</v>
+        <v>0.3680000000000013</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>0.6710000000000024</v>
+        <v>0.33700000000000124</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0.10200000000000035</v>
+        <v>0.17800000000000063</v>
       </c>
       <c r="J170" s="2" t="n">
-        <v>0.7470000000000027</v>
+        <v>0.4100000000000014</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>0.5240000000000019</v>
+        <v>0.2520000000000009</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>0.11600000000000042</v>
+        <v>0.1380000000000005</v>
       </c>
       <c r="J171" s="2" t="n">
-        <v>0.5940000000000021</v>
+        <v>0.29200000000000104</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G172"/>
       <c r="H172" s="2" t="n">
-        <v>0.6030000000000021</v>
+        <v>0.29700000000000104</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>0.10800000000000039</v>
+        <v>0.1620000000000006</v>
       </c>
       <c r="J172" s="2" t="n">
-        <v>0.6760000000000025</v>
+        <v>0.35500000000000126</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0.6880000000000024</v>
+        <v>0.34300000000000125</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0.08900000000000031</v>
+        <v>0.1650000000000006</v>
       </c>
       <c r="J173" s="2" t="n">
-        <v>0.7550000000000027</v>
+        <v>0.4100000000000014</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>0.5380000000000019</v>
+        <v>0.2270000000000008</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>0.09500000000000033</v>
+        <v>0.1620000000000006</v>
       </c>
       <c r="J174" s="2" t="n">
-        <v>0.5940000000000021</v>
+        <v>0.27100000000000096</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G175"/>
       <c r="H175" s="2" t="n">
-        <v>0.6190000000000022</v>
+        <v>0.29000000000000103</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>0.09100000000000032</v>
+        <v>0.1640000000000006</v>
       </c>
       <c r="J175" s="2" t="n">
-        <v>0.6810000000000025</v>
+        <v>0.3470000000000012</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>0.6980000000000024</v>
+        <v>0.35500000000000126</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>0.07600000000000026</v>
+        <v>0.18300000000000063</v>
       </c>
       <c r="J176" s="2" t="n">
-        <v>0.7550000000000027</v>
+        <v>0.43400000000000155</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>0.549000000000002</v>
+        <v>0.2280000000000008</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>0.07700000000000028</v>
+        <v>0.1950000000000007</v>
       </c>
       <c r="J177" s="2" t="n">
-        <v>0.5950000000000021</v>
+        <v>0.283000000000001</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G178"/>
       <c r="H178" s="2" t="n">
-        <v>0.6280000000000022</v>
+        <v>0.29700000000000104</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0.07600000000000026</v>
+        <v>0.18700000000000067</v>
       </c>
       <c r="J178" s="2" t="n">
-        <v>0.6800000000000025</v>
+        <v>0.36500000000000127</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>0.6770000000000025</v>
+        <v>0.3830000000000014</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0.0830000000000003</v>
+        <v>0.15900000000000056</v>
       </c>
       <c r="J179" s="2" t="n">
-        <v>0.7390000000000027</v>
+        <v>0.4550000000000016</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>0.5230000000000019</v>
+        <v>0.23900000000000085</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>0.0830000000000003</v>
+        <v>0.1970000000000007</v>
       </c>
       <c r="J180" s="2" t="n">
-        <v>0.570000000000002</v>
+        <v>0.29800000000000104</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G181"/>
       <c r="H181" s="2" t="n">
-        <v>0.6060000000000021</v>
+        <v>0.3180000000000011</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0.0830000000000003</v>
+        <v>0.1720000000000006</v>
       </c>
       <c r="J181" s="2" t="n">
-        <v>0.6600000000000024</v>
+        <v>0.3840000000000014</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>0.6610000000000024</v>
+        <v>0.3510000000000012</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>0.09800000000000035</v>
+        <v>0.19000000000000067</v>
       </c>
       <c r="J182" s="2" t="n">
-        <v>0.7330000000000025</v>
+        <v>0.43300000000000155</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>0.5010000000000018</v>
+        <v>0.24300000000000085</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0.10900000000000039</v>
+        <v>0.18000000000000063</v>
       </c>
       <c r="J183" s="2" t="n">
-        <v>0.562000000000002</v>
+        <v>0.29600000000000104</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G184"/>
       <c r="H184" s="2" t="n">
-        <v>0.5870000000000021</v>
+        <v>0.30200000000000105</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0.10200000000000035</v>
+        <v>0.18700000000000067</v>
       </c>
       <c r="J184" s="2" t="n">
-        <v>0.6540000000000024</v>
+        <v>0.37100000000000133</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>0.6500000000000024</v>
+        <v>0.35900000000000126</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>0.09500000000000033</v>
+        <v>0.16800000000000062</v>
       </c>
       <c r="J185" s="2" t="n">
-        <v>0.7190000000000025</v>
+        <v>0.43200000000000155</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>0.5030000000000018</v>
+        <v>0.2520000000000009</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>0.10200000000000035</v>
+        <v>0.1640000000000006</v>
       </c>
       <c r="J186" s="2" t="n">
-        <v>0.560000000000002</v>
+        <v>0.30100000000000104</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G187"/>
       <c r="H187" s="2" t="n">
-        <v>0.5810000000000021</v>
+        <v>0.3100000000000011</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>0.09800000000000035</v>
+        <v>0.1670000000000006</v>
       </c>
       <c r="J187" s="2" t="n">
-        <v>0.6440000000000023</v>
+        <v>0.37200000000000133</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>0.6480000000000024</v>
+        <v>0.37500000000000133</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0.09700000000000035</v>
+        <v>0.18300000000000063</v>
       </c>
       <c r="J188" s="2" t="n">
-        <v>0.7170000000000025</v>
+        <v>0.45900000000000163</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>0.5270000000000019</v>
+        <v>0.25800000000000095</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0.09300000000000033</v>
+        <v>0.1730000000000006</v>
       </c>
       <c r="J189" s="2" t="n">
-        <v>0.5810000000000021</v>
+        <v>0.3130000000000011</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Middle</t>
+          <t>Low</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G190"/>
       <c r="H190" s="2" t="n">
-        <v>0.5910000000000021</v>
+        <v>0.3210000000000012</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0.09500000000000033</v>
+        <v>0.18000000000000063</v>
       </c>
       <c r="J190" s="2" t="n">
-        <v>0.6540000000000024</v>
+        <v>0.3920000000000014</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>0.6660000000000024</v>
+        <v>0.6710000000000024</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0.08400000000000031</v>
+        <v>0.10200000000000035</v>
       </c>
       <c r="J191" s="2" t="n">
-        <v>0.7260000000000025</v>
+        <v>0.7470000000000027</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>0.5310000000000019</v>
+        <v>0.5240000000000019</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0.09600000000000035</v>
+        <v>0.11600000000000042</v>
       </c>
       <c r="J192" s="2" t="n">
-        <v>0.5870000000000021</v>
+        <v>0.5940000000000021</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Middle</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G193"/>
       <c r="H193" s="2" t="n">
         <v>0.6030000000000021</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0.08900000000000031</v>
+        <v>0.10800000000000039</v>
       </c>
       <c r="J193" s="2" t="n">
-        <v>0.6610000000000024</v>
+        <v>0.6760000000000025</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>0.831000000000003</v>
+        <v>0.6880000000000024</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0.05100000000000018</v>
+        <v>0.08900000000000031</v>
       </c>
       <c r="J194" s="2" t="n">
-        <v>0.8760000000000031</v>
+        <v>0.7550000000000027</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>0.7830000000000028</v>
+        <v>0.5380000000000019</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0.04400000000000016</v>
+        <v>0.09500000000000033</v>
       </c>
       <c r="J195" s="2" t="n">
-        <v>0.8190000000000028</v>
+        <v>0.5940000000000021</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G196"/>
       <c r="H196" s="2" t="n">
-        <v>0.8040000000000029</v>
+        <v>0.6190000000000022</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>0.04700000000000017</v>
+        <v>0.09100000000000032</v>
       </c>
       <c r="J196" s="2" t="n">
-        <v>0.843000000000003</v>
+        <v>0.6810000000000025</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>0.8260000000000028</v>
+        <v>0.6980000000000024</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>0.042000000000000155</v>
+        <v>0.07600000000000026</v>
       </c>
       <c r="J197" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.7550000000000027</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>0.7910000000000028</v>
+        <v>0.549000000000002</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.07700000000000028</v>
       </c>
       <c r="J198" s="2" t="n">
-        <v>0.8240000000000028</v>
+        <v>0.5950000000000021</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G199"/>
       <c r="H199" s="2" t="n">
-        <v>0.8070000000000029</v>
+        <v>0.6280000000000022</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>0.04100000000000015</v>
+        <v>0.07600000000000026</v>
       </c>
       <c r="J199" s="2" t="n">
-        <v>0.841000000000003</v>
+        <v>0.6800000000000025</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>0.836000000000003</v>
+        <v>0.6770000000000025</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.0830000000000003</v>
       </c>
       <c r="J200" s="2" t="n">
-        <v>0.8710000000000031</v>
+        <v>0.7390000000000027</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>0.8020000000000029</v>
+        <v>0.5230000000000019</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>0.029000000000000106</v>
+        <v>0.0830000000000003</v>
       </c>
       <c r="J201" s="2" t="n">
-        <v>0.8260000000000028</v>
+        <v>0.570000000000002</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G202"/>
       <c r="H202" s="2" t="n">
-        <v>0.8170000000000028</v>
+        <v>0.6060000000000021</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0.03400000000000012</v>
+        <v>0.0830000000000003</v>
       </c>
       <c r="J202" s="2" t="n">
-        <v>0.846000000000003</v>
+        <v>0.6600000000000024</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0.853000000000003</v>
+        <v>0.6610000000000024</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.09800000000000035</v>
       </c>
       <c r="J203" s="2" t="n">
-        <v>0.8890000000000031</v>
+        <v>0.7330000000000025</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>0.7950000000000028</v>
+        <v>0.5010000000000018</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0.03400000000000012</v>
+        <v>0.10900000000000039</v>
       </c>
       <c r="J204" s="2" t="n">
-        <v>0.8230000000000028</v>
+        <v>0.562000000000002</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G205"/>
       <c r="H205" s="2" t="n">
-        <v>0.8200000000000028</v>
+        <v>0.5870000000000021</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0.03700000000000013</v>
+        <v>0.10200000000000035</v>
       </c>
       <c r="J205" s="2" t="n">
-        <v>0.851000000000003</v>
+        <v>0.6540000000000024</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>0.848000000000003</v>
+        <v>0.6500000000000024</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0.04700000000000017</v>
+        <v>0.09500000000000033</v>
       </c>
       <c r="J206" s="2" t="n">
-        <v>0.8900000000000031</v>
+        <v>0.7190000000000025</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>0.7990000000000029</v>
+        <v>0.5030000000000018</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0.05000000000000018</v>
+        <v>0.10200000000000035</v>
       </c>
       <c r="J207" s="2" t="n">
-        <v>0.841000000000003</v>
+        <v>0.560000000000002</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G208"/>
       <c r="H208" s="2" t="n">
-        <v>0.8200000000000028</v>
+        <v>0.5810000000000021</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0.049000000000000175</v>
+        <v>0.09800000000000035</v>
       </c>
       <c r="J208" s="2" t="n">
-        <v>0.8620000000000031</v>
+        <v>0.6440000000000023</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>0.843000000000003</v>
+        <v>0.6480000000000024</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0.046000000000000166</v>
+        <v>0.09700000000000035</v>
       </c>
       <c r="J209" s="2" t="n">
-        <v>0.8840000000000031</v>
+        <v>0.7170000000000025</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>0.8080000000000029</v>
+        <v>0.5270000000000019</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>0.042000000000000155</v>
+        <v>0.09300000000000033</v>
       </c>
       <c r="J210" s="2" t="n">
-        <v>0.844000000000003</v>
+        <v>0.5810000000000021</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G211"/>
       <c r="H211" s="2" t="n">
-        <v>0.8230000000000028</v>
+        <v>0.5910000000000021</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>0.04400000000000016</v>
+        <v>0.09500000000000033</v>
       </c>
       <c r="J211" s="2" t="n">
-        <v>0.8610000000000031</v>
+        <v>0.6540000000000024</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>0.851000000000003</v>
+        <v>0.6660000000000024</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0.03600000000000012</v>
+        <v>0.08400000000000031</v>
       </c>
       <c r="J212" s="2" t="n">
-        <v>0.8830000000000031</v>
+        <v>0.7260000000000025</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>0.8030000000000029</v>
+        <v>0.5310000000000019</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0.04000000000000014</v>
+        <v>0.09600000000000035</v>
       </c>
       <c r="J213" s="2" t="n">
-        <v>0.836000000000003</v>
+        <v>0.5870000000000021</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G214"/>
       <c r="H214" s="2" t="n">
-        <v>0.8230000000000028</v>
+        <v>0.6030000000000021</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0.03800000000000013</v>
+        <v>0.08900000000000031</v>
       </c>
       <c r="J214" s="2" t="n">
-        <v>0.856000000000003</v>
+        <v>0.6610000000000024</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>0.8800000000000031</v>
+        <v>0.6690000000000024</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0.03600000000000012</v>
+        <v>0.07700000000000028</v>
       </c>
       <c r="J215" s="2" t="n">
-        <v>0.9140000000000033</v>
+        <v>0.7250000000000025</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0.8160000000000028</v>
+        <v>0.5370000000000019</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0.03300000000000012</v>
+        <v>0.10200000000000035</v>
       </c>
       <c r="J216" s="2" t="n">
-        <v>0.844000000000003</v>
+        <v>0.5980000000000021</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Middle</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G217"/>
       <c r="H217" s="2" t="n">
-        <v>0.844000000000003</v>
+        <v>0.6090000000000021</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>0.03500000000000013</v>
+        <v>0.0870000000000003</v>
       </c>
       <c r="J217" s="2" t="n">
-        <v>0.8740000000000031</v>
+        <v>0.6680000000000024</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B218"/>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D218"/>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>0.6750000000000025</v>
+        <v>0.831000000000003</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0.07200000000000024</v>
+        <v>0.05100000000000018</v>
       </c>
       <c r="J218" s="2" t="n">
-        <v>0.7280000000000025</v>
+        <v>0.8760000000000031</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B219"/>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D219"/>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>0.5870000000000021</v>
+        <v>0.7830000000000028</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0.07100000000000024</v>
+        <v>0.04400000000000016</v>
       </c>
       <c r="J219" s="2" t="n">
-        <v>0.6320000000000022</v>
+        <v>0.8190000000000028</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B220"/>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D220"/>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G220"/>
       <c r="H220" s="2" t="n">
-        <v>0.6310000000000022</v>
+        <v>0.8040000000000029</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0.07100000000000024</v>
+        <v>0.04700000000000017</v>
       </c>
       <c r="J220" s="2" t="n">
-        <v>0.6800000000000025</v>
+        <v>0.843000000000003</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B221"/>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D221"/>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>0.6820000000000025</v>
+        <v>0.8260000000000028</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0.06300000000000022</v>
+        <v>0.042000000000000155</v>
       </c>
       <c r="J221" s="2" t="n">
-        <v>0.7280000000000025</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B222"/>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D222"/>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0.6070000000000021</v>
+        <v>0.7910000000000028</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0.0560000000000002</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J222" s="2" t="n">
-        <v>0.6430000000000023</v>
+        <v>0.8240000000000028</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B223"/>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D223"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G223"/>
       <c r="H223" s="2" t="n">
-        <v>0.6450000000000023</v>
+        <v>0.8070000000000029</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>0.06000000000000021</v>
+        <v>0.04100000000000015</v>
       </c>
       <c r="J223" s="2" t="n">
-        <v>0.6860000000000025</v>
+        <v>0.841000000000003</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B224"/>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D224"/>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>0.6890000000000024</v>
+        <v>0.836000000000003</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0.05800000000000021</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J224" s="2" t="n">
-        <v>0.7310000000000025</v>
+        <v>0.8710000000000031</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B225"/>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D225"/>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>0.6170000000000022</v>
+        <v>0.8020000000000029</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0.05000000000000018</v>
+        <v>0.029000000000000106</v>
       </c>
       <c r="J225" s="2" t="n">
-        <v>0.6490000000000024</v>
+        <v>0.8260000000000028</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B226"/>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D226"/>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G226"/>
       <c r="H226" s="2" t="n">
-        <v>0.6530000000000024</v>
+        <v>0.8170000000000028</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0.054000000000000194</v>
+        <v>0.03400000000000012</v>
       </c>
       <c r="J226" s="2" t="n">
-        <v>0.6900000000000024</v>
+        <v>0.846000000000003</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B227"/>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D227"/>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0.6840000000000025</v>
+        <v>0.853000000000003</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0.05800000000000021</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J227" s="2" t="n">
-        <v>0.7260000000000025</v>
+        <v>0.8890000000000031</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B228"/>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D228"/>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>0.6100000000000022</v>
+        <v>0.7950000000000028</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0.054000000000000194</v>
+        <v>0.03400000000000012</v>
       </c>
       <c r="J228" s="2" t="n">
-        <v>0.6450000000000023</v>
+        <v>0.8230000000000028</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B229"/>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D229"/>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G229"/>
       <c r="H229" s="2" t="n">
-        <v>0.6470000000000024</v>
+        <v>0.8200000000000028</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0.0560000000000002</v>
+        <v>0.03700000000000013</v>
       </c>
       <c r="J229" s="2" t="n">
-        <v>0.6860000000000025</v>
+        <v>0.851000000000003</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B230"/>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D230"/>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0.6870000000000025</v>
+        <v>0.848000000000003</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0.06700000000000024</v>
+        <v>0.04700000000000017</v>
       </c>
       <c r="J230" s="2" t="n">
-        <v>0.7370000000000027</v>
+        <v>0.8900000000000031</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B231"/>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D231"/>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>0.6180000000000022</v>
+        <v>0.7990000000000029</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0.059000000000000205</v>
+        <v>0.05000000000000018</v>
       </c>
       <c r="J231" s="2" t="n">
-        <v>0.6570000000000024</v>
+        <v>0.841000000000003</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B232"/>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D232"/>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G232"/>
       <c r="H232" s="2" t="n">
-        <v>0.6530000000000024</v>
+        <v>0.8200000000000028</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0.06300000000000022</v>
+        <v>0.049000000000000175</v>
       </c>
       <c r="J232" s="2" t="n">
-        <v>0.6970000000000024</v>
+        <v>0.8620000000000031</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B233"/>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D233"/>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0.6980000000000024</v>
+        <v>0.843000000000003</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0.059000000000000205</v>
+        <v>0.046000000000000166</v>
       </c>
       <c r="J233" s="2" t="n">
-        <v>0.7420000000000027</v>
+        <v>0.8840000000000031</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B234"/>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D234"/>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>0.6320000000000022</v>
+        <v>0.8080000000000029</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0.053000000000000186</v>
+        <v>0.042000000000000155</v>
       </c>
       <c r="J234" s="2" t="n">
-        <v>0.6680000000000024</v>
+        <v>0.844000000000003</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B235"/>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D235"/>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G235"/>
       <c r="H235" s="2" t="n">
-        <v>0.6650000000000024</v>
+        <v>0.8230000000000028</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0.0560000000000002</v>
+        <v>0.04400000000000016</v>
       </c>
       <c r="J235" s="2" t="n">
-        <v>0.7050000000000025</v>
+        <v>0.8610000000000031</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B236"/>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D236"/>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>0.6990000000000024</v>
+        <v>0.851000000000003</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0.06000000000000021</v>
+        <v>0.03600000000000012</v>
       </c>
       <c r="J236" s="2" t="n">
-        <v>0.7440000000000027</v>
+        <v>0.8830000000000031</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B237"/>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D237"/>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>0.6330000000000022</v>
+        <v>0.8030000000000029</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0.05100000000000018</v>
+        <v>0.04000000000000014</v>
       </c>
       <c r="J237" s="2" t="n">
-        <v>0.6670000000000024</v>
+        <v>0.836000000000003</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B238"/>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D238"/>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G238"/>
       <c r="H238" s="2" t="n">
-        <v>0.6660000000000024</v>
+        <v>0.8230000000000028</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0.0560000000000002</v>
+        <v>0.03800000000000013</v>
       </c>
       <c r="J238" s="2" t="n">
-        <v>0.7050000000000025</v>
+        <v>0.856000000000003</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B239"/>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D239"/>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Males</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0.7020000000000024</v>
+        <v>0.8800000000000031</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>0.06200000000000022</v>
+        <v>0.03600000000000012</v>
       </c>
       <c r="J239" s="2" t="n">
-        <v>0.7480000000000027</v>
+        <v>0.9140000000000033</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B240"/>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D240"/>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Females</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>0.6330000000000022</v>
+        <v>0.8160000000000028</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0.053000000000000186</v>
+        <v>0.03300000000000012</v>
       </c>
       <c r="J240" s="2" t="n">
-        <v>0.6680000000000024</v>
+        <v>0.844000000000003</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
-      <c r="B241"/>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="D241"/>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="G241"/>
       <c r="H241" s="2" t="n">
+        <v>0.844000000000003</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>0.03500000000000013</v>
+      </c>
+      <c r="J241" s="2" t="n">
+        <v>0.8740000000000031</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>0.8840000000000031</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0.03800000000000013</v>
+      </c>
+      <c r="J242" s="2" t="n">
+        <v>0.9180000000000033</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>0.8110000000000029</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>0.04500000000000016</v>
+      </c>
+      <c r="J243" s="2" t="n">
+        <v>0.849000000000003</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Walloon region</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G244"/>
+      <c r="H244" s="2" t="n">
+        <v>0.842000000000003</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>0.04100000000000015</v>
+      </c>
+      <c r="J244" s="2" t="n">
+        <v>0.8780000000000031</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B245"/>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D245"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="n">
+        <v>0.6750000000000025</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>0.07200000000000024</v>
+      </c>
+      <c r="J245" s="2" t="n">
+        <v>0.7280000000000025</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B246"/>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D246"/>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="n">
+        <v>0.5870000000000021</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>0.07100000000000024</v>
+      </c>
+      <c r="J246" s="2" t="n">
+        <v>0.6320000000000022</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B247"/>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D247"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G247"/>
+      <c r="H247" s="2" t="n">
+        <v>0.6310000000000022</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>0.07100000000000024</v>
+      </c>
+      <c r="J247" s="2" t="n">
+        <v>0.6800000000000025</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B248"/>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D248"/>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="n">
+        <v>0.6820000000000025</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0.06300000000000022</v>
+      </c>
+      <c r="J248" s="2" t="n">
+        <v>0.7280000000000025</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B249"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D249"/>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="n">
+        <v>0.6070000000000021</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>0.0560000000000002</v>
+      </c>
+      <c r="J249" s="2" t="n">
+        <v>0.6430000000000023</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B250"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D250"/>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G250"/>
+      <c r="H250" s="2" t="n">
+        <v>0.6450000000000023</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0.06000000000000021</v>
+      </c>
+      <c r="J250" s="2" t="n">
+        <v>0.6860000000000025</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B251"/>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D251"/>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="n">
+        <v>0.6890000000000024</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>0.05800000000000021</v>
+      </c>
+      <c r="J251" s="2" t="n">
+        <v>0.7310000000000025</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B252"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D252"/>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>0.6170000000000022</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>0.05000000000000018</v>
+      </c>
+      <c r="J252" s="2" t="n">
+        <v>0.6490000000000024</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B253"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D253"/>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G253"/>
+      <c r="H253" s="2" t="n">
+        <v>0.6530000000000024</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>0.054000000000000194</v>
+      </c>
+      <c r="J253" s="2" t="n">
+        <v>0.6900000000000024</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B254"/>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D254"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="n">
+        <v>0.6840000000000025</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>0.05800000000000021</v>
+      </c>
+      <c r="J254" s="2" t="n">
+        <v>0.7260000000000025</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B255"/>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D255"/>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>0.6100000000000022</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>0.054000000000000194</v>
+      </c>
+      <c r="J255" s="2" t="n">
+        <v>0.6450000000000023</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B256"/>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D256"/>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G256"/>
+      <c r="H256" s="2" t="n">
+        <v>0.6470000000000024</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>0.0560000000000002</v>
+      </c>
+      <c r="J256" s="2" t="n">
+        <v>0.6860000000000025</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B257"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D257"/>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>0.6870000000000025</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0.06700000000000024</v>
+      </c>
+      <c r="J257" s="2" t="n">
+        <v>0.7370000000000027</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B258"/>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D258"/>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>0.6180000000000022</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>0.059000000000000205</v>
+      </c>
+      <c r="J258" s="2" t="n">
+        <v>0.6570000000000024</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B259"/>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D259"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G259"/>
+      <c r="H259" s="2" t="n">
+        <v>0.6530000000000024</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>0.06300000000000022</v>
+      </c>
+      <c r="J259" s="2" t="n">
+        <v>0.6970000000000024</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B260"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D260"/>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>0.6980000000000024</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0.059000000000000205</v>
+      </c>
+      <c r="J260" s="2" t="n">
+        <v>0.7420000000000027</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B261"/>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D261"/>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>0.6320000000000022</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0.053000000000000186</v>
+      </c>
+      <c r="J261" s="2" t="n">
+        <v>0.6680000000000024</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B262"/>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D262"/>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G262"/>
+      <c r="H262" s="2" t="n">
+        <v>0.6650000000000024</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>0.0560000000000002</v>
+      </c>
+      <c r="J262" s="2" t="n">
+        <v>0.7050000000000025</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B263"/>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D263"/>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>0.6990000000000024</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>0.06000000000000021</v>
+      </c>
+      <c r="J263" s="2" t="n">
+        <v>0.7440000000000027</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B264"/>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D264"/>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>0.6330000000000022</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0.05100000000000018</v>
+      </c>
+      <c r="J264" s="2" t="n">
         <v>0.6670000000000024</v>
       </c>
-      <c r="I241" s="2" t="n">
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B265"/>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D265"/>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G265"/>
+      <c r="H265" s="2" t="n">
+        <v>0.6660000000000024</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0.0560000000000002</v>
+      </c>
+      <c r="J265" s="2" t="n">
+        <v>0.7050000000000025</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B266"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D266"/>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>0.7020000000000024</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0.06200000000000022</v>
+      </c>
+      <c r="J266" s="2" t="n">
+        <v>0.7480000000000027</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B267"/>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D267"/>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>0.6330000000000022</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0.053000000000000186</v>
+      </c>
+      <c r="J267" s="2" t="n">
+        <v>0.6680000000000024</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B268"/>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D268"/>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G268"/>
+      <c r="H268" s="2" t="n">
+        <v>0.6670000000000024</v>
+      </c>
+      <c r="I268" s="2" t="n">
         <v>0.05800000000000021</v>
       </c>
-      <c r="J241" s="2" t="n">
+      <c r="J268" s="2" t="n">
         <v>0.7080000000000025</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B269"/>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D269"/>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Males</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="n">
+        <v>0.7060000000000025</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>0.06800000000000024</v>
+      </c>
+      <c r="J269" s="2" t="n">
+        <v>0.7570000000000027</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B270"/>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D270"/>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Females</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="n">
+        <v>0.6420000000000023</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>0.0570000000000002</v>
+      </c>
+      <c r="J270" s="2" t="n">
+        <v>0.6810000000000025</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B271"/>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D271"/>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="G271"/>
+      <c r="H271" s="2" t="n">
+        <v>0.6740000000000025</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>0.06200000000000022</v>
+      </c>
+      <c r="J271" s="2" t="n">
+        <v>0.7190000000000025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>