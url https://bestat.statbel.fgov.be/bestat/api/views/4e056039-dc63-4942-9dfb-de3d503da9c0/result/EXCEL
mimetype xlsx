--- v0 (2025-10-15)
+++ v1 (2026-09-10)
@@ -219,665 +219,665 @@
       <c r="F2" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="K2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>2459819.0</v>
+        <v>2498234.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>2864148.0</v>
+        <v>2892462.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>2142779.0</v>
+        <v>2127744.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>2022705.0</v>
+        <v>2017386.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>551864.0</v>
+        <v>545662.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>491245.0</v>
+        <v>484795.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>549488.0</v>
+        <v>558738.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>617431.0</v>
+        <v>621834.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>5703950.0</v>
+        <v>5730378.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>2776498.0</v>
+        <v>2817706.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>3190409.0</v>
+        <v>3215673.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>2142397.0</v>
+        <v>2127662.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2025051.0</v>
+        <v>2020084.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>139590.0</v>
+        <v>139789.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>136944.0</v>
+        <v>136787.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>446609.0</v>
+        <v>452375.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>477618.0</v>
+        <v>478613.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>5505094.0</v>
+        <v>5537532.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>5236317.0</v>
+        <v>5315940.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>6054557.0</v>
+        <v>6108135.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>4285176.0</v>
+        <v>4255406.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>4047756.0</v>
+        <v>4037470.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>691454.0</v>
+        <v>685451.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>628189.0</v>
+        <v>621582.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>996097.0</v>
+        <v>1011113.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>1095049.0</v>
+        <v>1100447.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="17.484375" customWidth="true"/>
     <col min="2" max="2" width="8.26171875" customWidth="true"/>
     <col min="3" max="3" width="16.953125" customWidth="true"/>
     <col min="4" max="4" width="9.5390625" customWidth="true"/>
     <col min="5" max="5" width="24.94921875" customWidth="true"/>
     <col min="6" max="6" width="24.94921875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Etat civil</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="E2" s="1" t="n">
-        <v>2459819.0</v>
+        <v>2498234.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>2864148.0</v>
+        <v>2892462.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="E3" s="1" t="n">
-        <v>2142779.0</v>
+        <v>2127744.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>2022705.0</v>
+        <v>2017386.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="E4" s="1" t="n">
-        <v>551864.0</v>
+        <v>545662.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>491245.0</v>
+        <v>484795.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="E5" s="1" t="n">
-        <v>549488.0</v>
+        <v>558738.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>617431.0</v>
+        <v>621834.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
-        <v>5703950.0</v>
+        <v>5730378.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="E7" s="1" t="n">
-        <v>2776498.0</v>
+        <v>2817706.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>3190409.0</v>
+        <v>3215673.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="E8" s="1" t="n">
-        <v>2142397.0</v>
+        <v>2127662.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>2025051.0</v>
+        <v>2020084.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="E9" s="1" t="n">
-        <v>139590.0</v>
+        <v>139789.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>136944.0</v>
+        <v>136787.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="E10" s="1" t="n">
-        <v>446609.0</v>
+        <v>452375.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>477618.0</v>
+        <v>478613.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
-        <v>5505094.0</v>
+        <v>5537532.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="E12" s="1" t="n">
-        <v>5236317.0</v>
+        <v>5315940.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>6054557.0</v>
+        <v>6108135.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="E13" s="1" t="n">
-        <v>4285176.0</v>
+        <v>4255406.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>4047756.0</v>
+        <v>4037470.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="E14" s="1" t="n">
-        <v>691454.0</v>
+        <v>685451.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>628189.0</v>
+        <v>621582.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="E15" s="1" t="n">
-        <v>996097.0</v>
+        <v>1011113.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>1095049.0</v>
+        <v>1100447.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>