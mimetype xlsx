--- v0 (2025-12-08)
+++ v1 (2026-04-30)
@@ -135,113 +135,128 @@
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.30078125" customWidth="true"/>
     <col min="2" max="2" width="4.50390625" customWidth="true"/>
     <col min="3" max="3" width="7.3671875" customWidth="true"/>
     <col min="4" max="4" width="7.3671875" customWidth="true"/>
+    <col min="5" max="5" width="7.37890625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Aant. actieve ondernemingen in t</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3" s="1" t="n">
         <v>843146.0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>888925.0</v>
       </c>
+      <c r="E3" s="1" t="n">
+        <v>905376.0</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Aant. oprichtingen van ondernemingen in t</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
         <v>65482.0</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>80387.0</v>
       </c>
+      <c r="E4" s="1" t="n">
+        <v>74552.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Aantal stopzettingen van ondernemingen in t</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>31975.0</v>
+        <v>31950.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>45895.0</v>
+        <v>37622.0</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>49327.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="4.96484375" customWidth="true"/>
     <col min="2" max="2" width="27.6484375" customWidth="true"/>
     <col min="3" max="3" width="35.3515625" customWidth="true"/>
     <col min="4" max="4" width="37.30078125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Jaar</t>
@@ -254,61 +269,77 @@
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Aant. oprichtingen van ondernemingen in t</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Aantal stopzettingen van ondernemingen in t</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B2" s="1" t="n">
         <v>843146.0</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>65482.0</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>31975.0</v>
+        <v>31950.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B3" s="1" t="n">
         <v>888925.0</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>80387.0</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>45895.0</v>
+        <v>37622.0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="n">
+        <v>905376.0</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>74552.0</v>
+      </c>
+      <c r="D4" s="1" t="n">
+        <v>49327.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>