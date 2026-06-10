--- v0 (2026-04-29)
+++ v1 (2026-06-10)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="179.578125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Indice des prix à la consommation par mois, par année de base selon la nomenclature ECOICOP Ver. 2</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Dernières 13 Mois(Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026)</t>
+          <t>Date : Dernières 13 Mois(Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026, Mai 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Année de base : 2025 = 100</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Agrégats spécifiques : Indice global excluant l’énergie, les aliments, l’alcool et le tabac, Indice global excluant les produits énergétiques, Indice global excluant les produits pétroliers, Energie, Indice santé, Indice santé lissé
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
@@ -286,438 +286,438 @@
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>99.11000000000035</v>
+        <v>99.34000000000036</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>99.49000000000035</v>
+        <v>99.32000000000035</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>100.18000000000036</v>
+        <v>99.24000000000035</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>105.86000000000037</v>
+        <v>98.30000000000035</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>100.25000000000036</v>
+        <v>99.24000000000035</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>97.76000000000035</v>
+        <v>97.77000000000034</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>99.21000000000035</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>99.06000000000036</v>
+        <v>99.66000000000035</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>99.06000000000036</v>
+        <v>99.73000000000036</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>99.37000000000036</v>
+        <v>99.60000000000035</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>101.81000000000036</v>
+        <v>98.14000000000036</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>99.41000000000035</v>
+        <v>99.61000000000035</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>97.95000000000034</v>
+        <v>97.63000000000034</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>99.36000000000035</v>
+        <v>99.56000000000036</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>99.34000000000036</v>
+        <v>100.15000000000036</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>99.32000000000035</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>100.04000000000036</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.93000000000036</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>100.02000000000035</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>97.77000000000034</v>
+        <v>97.58000000000034</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>99.21000000000035</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>99.66000000000035</v>
+        <v>100.37000000000036</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>99.73000000000036</v>
+        <v>100.30000000000035</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>99.60000000000035</v>
+        <v>100.07000000000035</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>98.14000000000036</v>
+        <v>97.97000000000034</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>99.61000000000035</v>
+        <v>100.05000000000035</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>97.63000000000034</v>
+        <v>97.74000000000034</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>99.56000000000036</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>100.15000000000036</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.08000000000035</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.80000000000035</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>98.93000000000036</v>
+        <v>97.05000000000034</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>100.02000000000035</v>
+        <v>99.77000000000035</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>97.58000000000034</v>
+        <v>97.87000000000035</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.74000000000035</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>100.37000000000036</v>
+        <v>100.75000000000036</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>100.30000000000035</v>
+        <v>100.56000000000036</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>100.07000000000035</v>
+        <v>100.17000000000036</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>97.97000000000034</v>
+        <v>96.44000000000034</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>100.05000000000035</v>
-[...2 lines deleted...]
-        <v>97.74000000000034</v>
+        <v>100.14000000000036</v>
+      </c>
+      <c r="I11" s="1" t="n">
+        <v>98.0</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>100.10000000000035</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>101.31000000000036</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>100.08000000000035</v>
+        <v>101.10000000000035</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>99.80000000000035</v>
+        <v>100.69000000000035</v>
       </c>
       <c r="G12" s="2" t="n">
-        <v>97.05000000000034</v>
+        <v>97.15000000000035</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>99.77000000000035</v>
+        <v>100.68000000000036</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>97.87000000000035</v>
+        <v>98.16000000000035</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>99.74000000000035</v>
+        <v>100.67000000000036</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>100.75000000000036</v>
+        <v>101.61000000000035</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>100.56000000000036</v>
+        <v>101.28000000000036</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>100.17000000000036</v>
+        <v>100.82000000000035</v>
       </c>
       <c r="G13" s="2" t="n">
-        <v>96.44000000000034</v>
+        <v>96.41000000000034</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>100.14000000000036</v>
-[...2 lines deleted...]
-        <v>98.0</v>
+        <v>100.82000000000035</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>98.35000000000035</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>100.73000000000036</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14"/>
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>101.31000000000036</v>
+        <v>102.10000000000036</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.86000000000035</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>100.69000000000035</v>
+        <v>101.41000000000035</v>
       </c>
       <c r="G14" s="2" t="n">
-        <v>97.15000000000035</v>
+        <v>95.48000000000035</v>
       </c>
       <c r="H14" s="2" t="n">
-        <v>100.68000000000036</v>
+        <v>101.33000000000035</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>98.16000000000035</v>
+        <v>98.73000000000036</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>100.67000000000036</v>
+        <v>101.17000000000036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>101.61000000000035</v>
+        <v>102.58000000000037</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>101.28000000000036</v>
+        <v>102.17000000000037</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.91000000000035</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>96.41000000000034</v>
+        <v>98.32000000000035</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.84000000000036</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>98.35000000000035</v>
+        <v>99.14000000000036</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>100.73000000000036</v>
+        <v>101.72000000000035</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>102.10000000000036</v>
+        <v>102.57000000000036</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>101.86000000000035</v>
+        <v>102.02000000000037</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>101.41000000000035</v>
+        <v>101.63000000000035</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>95.48000000000035</v>
+        <v>101.20000000000036</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>101.33000000000035</v>
+        <v>101.63000000000035</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>98.73000000000036</v>
+        <v>99.38000000000035</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>101.17000000000036</v>
+        <v>101.84000000000036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>102.58000000000037</v>
+        <v>102.97000000000037</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>102.17000000000037</v>
+        <v>102.52000000000037</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>101.91000000000035</v>
+        <v>102.74000000000036</v>
       </c>
       <c r="G17" s="2" t="n">
-        <v>98.32000000000035</v>
+        <v>112.5900000000004</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>102.77000000000037</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>99.14000000000036</v>
+        <v>99.85000000000035</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>101.72000000000035</v>
+        <v>103.34000000000037</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>102.57000000000036</v>
+        <v>103.40000000000038</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>102.02000000000037</v>
+        <v>102.77000000000037</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.64000000000037</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>101.20000000000036</v>
+        <v>109.31000000000039</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.69000000000037</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>99.38000000000035</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>103.26000000000037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.0625" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="12.92578125" customWidth="true"/>
     <col min="4" max="4" width="11.1328125" customWidth="true"/>
     <col min="5" max="5" width="51.953125" customWidth="true"/>
     <col min="6" max="6" width="28.68359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -737,2712 +737,2712 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Niveau 1</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Indice des prix à la consommation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F2" s="2" t="n">
-        <v>99.11000000000035</v>
+        <v>99.34000000000036</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F3" s="2" t="n">
-        <v>99.49000000000035</v>
+        <v>99.32000000000035</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F4" s="2" t="n">
-        <v>100.18000000000036</v>
+        <v>99.24000000000035</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F5" s="2" t="n">
-        <v>105.86000000000037</v>
+        <v>98.30000000000035</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F6" s="2" t="n">
-        <v>100.25000000000036</v>
+        <v>99.24000000000035</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F7" s="2" t="n">
-        <v>97.76000000000035</v>
+        <v>97.77000000000034</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>99.21000000000035</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F9" s="2" t="n">
-        <v>99.06000000000036</v>
+        <v>99.66000000000035</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F10" s="2" t="n">
-        <v>99.06000000000036</v>
+        <v>99.73000000000036</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F11" s="2" t="n">
-        <v>99.37000000000036</v>
+        <v>99.60000000000035</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F12" s="2" t="n">
-        <v>101.81000000000036</v>
+        <v>98.14000000000036</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F13" s="2" t="n">
-        <v>99.41000000000035</v>
+        <v>99.61000000000035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F14" s="2" t="n">
-        <v>97.95000000000034</v>
+        <v>97.63000000000034</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>99.36000000000035</v>
+        <v>99.56000000000036</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F16" s="2" t="n">
-        <v>99.34000000000036</v>
+        <v>100.15000000000036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F17" s="2" t="n">
-        <v>99.32000000000035</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F18" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F19" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.93000000000036</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F20" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>100.02000000000035</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F21" s="2" t="n">
-        <v>97.77000000000034</v>
+        <v>97.58000000000034</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>99.21000000000035</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F23" s="2" t="n">
-        <v>99.66000000000035</v>
+        <v>100.37000000000036</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F24" s="2" t="n">
-        <v>99.73000000000036</v>
+        <v>100.30000000000035</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F25" s="2" t="n">
-        <v>99.60000000000035</v>
+        <v>100.07000000000035</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F26" s="2" t="n">
-        <v>98.14000000000036</v>
+        <v>97.97000000000034</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F27" s="2" t="n">
-        <v>99.61000000000035</v>
+        <v>100.05000000000035</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F28" s="2" t="n">
-        <v>97.63000000000034</v>
+        <v>97.74000000000034</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>99.56000000000036</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F30" s="2" t="n">
-        <v>100.15000000000036</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F31" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.08000000000035</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F32" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.80000000000035</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F33" s="2" t="n">
-        <v>98.93000000000036</v>
+        <v>97.05000000000034</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F34" s="2" t="n">
-        <v>100.02000000000035</v>
+        <v>99.77000000000035</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F35" s="2" t="n">
-        <v>97.58000000000034</v>
+        <v>97.87000000000035</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E36"/>
       <c r="F36" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.74000000000035</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F37" s="2" t="n">
-        <v>100.37000000000036</v>
+        <v>100.75000000000036</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F38" s="2" t="n">
-        <v>100.30000000000035</v>
+        <v>100.56000000000036</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F39" s="2" t="n">
-        <v>100.07000000000035</v>
+        <v>100.17000000000036</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F40" s="2" t="n">
-        <v>97.97000000000034</v>
+        <v>96.44000000000034</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F41" s="2" t="n">
-        <v>100.05000000000035</v>
+        <v>100.14000000000036</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
-      <c r="F42" s="2" t="n">
-        <v>97.74000000000034</v>
+      <c r="F42" s="1" t="n">
+        <v>98.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E43"/>
       <c r="F43" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>100.10000000000035</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F44" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>101.31000000000036</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F45" s="2" t="n">
-        <v>100.08000000000035</v>
+        <v>101.10000000000035</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F46" s="2" t="n">
-        <v>99.80000000000035</v>
+        <v>100.69000000000035</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F47" s="2" t="n">
-        <v>97.05000000000034</v>
+        <v>97.15000000000035</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F48" s="2" t="n">
-        <v>99.77000000000035</v>
+        <v>100.68000000000036</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F49" s="2" t="n">
-        <v>97.87000000000035</v>
+        <v>98.16000000000035</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E50"/>
       <c r="F50" s="2" t="n">
-        <v>99.74000000000035</v>
+        <v>100.67000000000036</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F51" s="2" t="n">
-        <v>100.75000000000036</v>
+        <v>101.61000000000035</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F52" s="2" t="n">
-        <v>100.56000000000036</v>
+        <v>101.28000000000036</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F53" s="2" t="n">
-        <v>100.17000000000036</v>
+        <v>100.82000000000035</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F54" s="2" t="n">
-        <v>96.44000000000034</v>
+        <v>96.41000000000034</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F55" s="2" t="n">
-        <v>100.14000000000036</v>
+        <v>100.82000000000035</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
-      <c r="F56" s="1" t="n">
-        <v>98.0</v>
+      <c r="F56" s="2" t="n">
+        <v>98.35000000000035</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E57"/>
       <c r="F57" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>100.73000000000036</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F58" s="2" t="n">
-        <v>101.31000000000036</v>
+        <v>102.10000000000036</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F59" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.86000000000035</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F60" s="2" t="n">
-        <v>100.69000000000035</v>
+        <v>101.41000000000035</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F61" s="2" t="n">
-        <v>97.15000000000035</v>
+        <v>95.48000000000035</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F62" s="2" t="n">
-        <v>100.68000000000036</v>
+        <v>101.33000000000035</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F63" s="2" t="n">
-        <v>98.16000000000035</v>
+        <v>98.73000000000036</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E64"/>
       <c r="F64" s="2" t="n">
-        <v>100.67000000000036</v>
+        <v>101.17000000000036</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F65" s="2" t="n">
-        <v>101.61000000000035</v>
+        <v>102.58000000000037</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F66" s="2" t="n">
-        <v>101.28000000000036</v>
+        <v>102.17000000000037</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F67" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.91000000000035</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F68" s="2" t="n">
-        <v>96.41000000000034</v>
+        <v>98.32000000000035</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F69" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.84000000000036</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F70" s="2" t="n">
-        <v>98.35000000000035</v>
+        <v>99.14000000000036</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E71"/>
       <c r="F71" s="2" t="n">
-        <v>100.73000000000036</v>
+        <v>101.72000000000035</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F72" s="2" t="n">
-        <v>102.10000000000036</v>
+        <v>102.57000000000036</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F73" s="2" t="n">
-        <v>101.86000000000035</v>
+        <v>102.02000000000037</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F74" s="2" t="n">
-        <v>101.41000000000035</v>
+        <v>101.63000000000035</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F75" s="2" t="n">
-        <v>95.48000000000035</v>
+        <v>101.20000000000036</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F76" s="2" t="n">
-        <v>101.33000000000035</v>
+        <v>101.63000000000035</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F77" s="2" t="n">
-        <v>98.73000000000036</v>
+        <v>99.38000000000035</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E78"/>
       <c r="F78" s="2" t="n">
-        <v>101.17000000000036</v>
+        <v>101.84000000000036</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F79" s="2" t="n">
-        <v>102.58000000000037</v>
+        <v>102.97000000000037</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F80" s="2" t="n">
-        <v>102.17000000000037</v>
+        <v>102.52000000000037</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F81" s="2" t="n">
-        <v>101.91000000000035</v>
+        <v>102.74000000000036</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F82" s="2" t="n">
-        <v>98.32000000000035</v>
+        <v>112.5900000000004</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F83" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>102.77000000000037</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F84" s="2" t="n">
-        <v>99.14000000000036</v>
+        <v>99.85000000000035</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E85"/>
       <c r="F85" s="2" t="n">
-        <v>101.72000000000035</v>
+        <v>103.34000000000037</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F86" s="2" t="n">
-        <v>102.57000000000036</v>
+        <v>103.40000000000038</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F87" s="2" t="n">
-        <v>102.02000000000037</v>
+        <v>102.77000000000037</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F88" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.64000000000037</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F89" s="2" t="n">
-        <v>101.20000000000036</v>
+        <v>109.31000000000039</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F90" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.69000000000037</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F91" s="2" t="n">
-        <v>99.38000000000035</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E92"/>
       <c r="F92" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>103.26000000000037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>