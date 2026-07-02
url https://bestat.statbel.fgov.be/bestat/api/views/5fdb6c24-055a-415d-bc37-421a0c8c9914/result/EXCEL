--- v1 (2026-06-10)
+++ v2 (2026-07-02)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="179.578125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Indice des prix à la consommation par mois, par année de base selon la nomenclature ECOICOP Ver. 2</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Dernières 13 Mois(Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026, Mai 2026)</t>
+          <t>Date : Dernières 13 Mois(Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026, Mai 2026, Juin 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Année de base : 2025 = 100</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Agrégats spécifiques : Indice global excluant l’énergie, les aliments, l’alcool et le tabac, Indice global excluant les produits énergétiques, Indice global excluant les produits pétroliers, Energie, Indice santé, Indice santé lissé
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
@@ -286,438 +286,438 @@
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>99.34000000000036</v>
+        <v>99.66000000000035</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>99.32000000000035</v>
+        <v>99.73000000000036</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>99.60000000000035</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.14000000000036</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>99.61000000000035</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>97.77000000000034</v>
+        <v>97.63000000000034</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>99.21000000000035</v>
+        <v>99.56000000000036</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>99.66000000000035</v>
+        <v>100.15000000000036</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>99.73000000000036</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>99.60000000000035</v>
+        <v>100.04000000000036</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>98.14000000000036</v>
+        <v>98.93000000000036</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>99.61000000000035</v>
+        <v>100.02000000000035</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>97.63000000000034</v>
+        <v>97.58000000000034</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>99.56000000000036</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>100.15000000000036</v>
+        <v>100.37000000000036</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.30000000000035</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>100.07000000000035</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>98.93000000000036</v>
+        <v>97.97000000000034</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>100.02000000000035</v>
+        <v>100.05000000000035</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>97.58000000000034</v>
+        <v>97.74000000000034</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>100.04000000000036</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>100.37000000000036</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>100.30000000000035</v>
+        <v>100.08000000000035</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>100.07000000000035</v>
+        <v>99.80000000000035</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>97.97000000000034</v>
+        <v>97.05000000000034</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>100.05000000000035</v>
+        <v>99.77000000000035</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>97.74000000000034</v>
+        <v>97.87000000000035</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.74000000000035</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.75000000000036</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>100.08000000000035</v>
+        <v>100.56000000000036</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>99.80000000000035</v>
+        <v>100.17000000000036</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>97.05000000000034</v>
+        <v>96.44000000000034</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>99.77000000000035</v>
-[...2 lines deleted...]
-        <v>97.87000000000035</v>
+        <v>100.14000000000036</v>
+      </c>
+      <c r="I10" s="1" t="n">
+        <v>98.0</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>99.74000000000035</v>
+        <v>100.10000000000035</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>100.75000000000036</v>
+        <v>101.31000000000036</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>100.56000000000036</v>
+        <v>101.10000000000035</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>100.17000000000036</v>
+        <v>100.69000000000035</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>96.44000000000034</v>
+        <v>97.15000000000035</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>100.14000000000036</v>
-[...2 lines deleted...]
-        <v>98.0</v>
+        <v>100.68000000000036</v>
+      </c>
+      <c r="I11" s="2" t="n">
+        <v>98.16000000000035</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>100.67000000000036</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>101.31000000000036</v>
+        <v>101.61000000000035</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.28000000000036</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>100.69000000000035</v>
+        <v>100.82000000000035</v>
       </c>
       <c r="G12" s="2" t="n">
-        <v>97.15000000000035</v>
+        <v>96.41000000000034</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>100.68000000000036</v>
+        <v>100.82000000000035</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>98.16000000000035</v>
+        <v>98.35000000000035</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>100.67000000000036</v>
+        <v>100.73000000000036</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13"/>
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>101.61000000000035</v>
+        <v>102.10000000000036</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>101.28000000000036</v>
+        <v>101.86000000000035</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.41000000000035</v>
       </c>
       <c r="G13" s="2" t="n">
-        <v>96.41000000000034</v>
+        <v>95.48000000000035</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.33000000000035</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>98.35000000000035</v>
+        <v>98.73000000000036</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>100.73000000000036</v>
+        <v>101.17000000000036</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>102.10000000000036</v>
+        <v>102.58000000000037</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>101.86000000000035</v>
+        <v>102.17000000000037</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>101.41000000000035</v>
+        <v>101.91000000000035</v>
       </c>
       <c r="G14" s="2" t="n">
-        <v>95.48000000000035</v>
+        <v>98.32000000000035</v>
       </c>
       <c r="H14" s="2" t="n">
-        <v>101.33000000000035</v>
+        <v>101.84000000000036</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>98.73000000000036</v>
+        <v>99.14000000000036</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>101.17000000000036</v>
+        <v>101.72000000000035</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>102.58000000000037</v>
+        <v>102.57000000000036</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>102.17000000000037</v>
+        <v>102.02000000000037</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>101.91000000000035</v>
+        <v>101.63000000000035</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>98.32000000000035</v>
+        <v>101.20000000000036</v>
       </c>
       <c r="H15" s="2" t="n">
+        <v>101.63000000000035</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>99.38000000000035</v>
+      </c>
+      <c r="J15" s="2" t="n">
         <v>101.84000000000036</v>
-      </c>
-[...4 lines deleted...]
-        <v>101.72000000000035</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>102.57000000000036</v>
+        <v>102.97000000000037</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>102.02000000000037</v>
+        <v>102.52000000000037</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.74000000000036</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>101.20000000000036</v>
+        <v>112.5900000000004</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.77000000000037</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>99.38000000000035</v>
+        <v>99.85000000000035</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>103.34000000000037</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>102.97000000000037</v>
+        <v>103.40000000000038</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>102.52000000000037</v>
+        <v>102.77000000000037</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>102.74000000000036</v>
+        <v>102.64000000000037</v>
       </c>
       <c r="G17" s="2" t="n">
-        <v>112.5900000000004</v>
+        <v>109.31000000000039</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>102.77000000000037</v>
+        <v>102.69000000000037</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>99.85000000000035</v>
+        <v>100.19000000000035</v>
       </c>
       <c r="J17" s="2" t="n">
-        <v>103.34000000000037</v>
+        <v>103.26000000000037</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>103.40000000000038</v>
+        <v>103.21000000000036</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>102.77000000000037</v>
+        <v>102.53000000000037</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>102.64000000000037</v>
+        <v>102.53000000000037</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>109.31000000000039</v>
+        <v>108.27000000000038</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>102.69000000000037</v>
+        <v>102.59000000000037</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.37000000000036</v>
       </c>
       <c r="J18" s="2" t="n">
-        <v>103.26000000000037</v>
+        <v>102.95000000000037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.0625" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="12.92578125" customWidth="true"/>
     <col min="4" max="4" width="11.1328125" customWidth="true"/>
     <col min="5" max="5" width="51.953125" customWidth="true"/>
     <col min="6" max="6" width="28.68359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -737,2712 +737,2712 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Niveau 1</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Indice des prix à la consommation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F2" s="2" t="n">
-        <v>99.34000000000036</v>
+        <v>99.66000000000035</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F3" s="2" t="n">
-        <v>99.32000000000035</v>
+        <v>99.73000000000036</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F4" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>99.60000000000035</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F5" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.14000000000036</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F6" s="2" t="n">
-        <v>99.24000000000035</v>
+        <v>99.61000000000035</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F7" s="2" t="n">
-        <v>97.77000000000034</v>
+        <v>97.63000000000034</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>99.21000000000035</v>
+        <v>99.56000000000036</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F9" s="2" t="n">
-        <v>99.66000000000035</v>
+        <v>100.15000000000036</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F10" s="2" t="n">
-        <v>99.73000000000036</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F11" s="2" t="n">
-        <v>99.60000000000035</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F12" s="2" t="n">
-        <v>98.14000000000036</v>
+        <v>98.93000000000036</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F13" s="2" t="n">
-        <v>99.61000000000035</v>
+        <v>100.02000000000035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F14" s="2" t="n">
-        <v>97.63000000000034</v>
+        <v>97.58000000000034</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>99.56000000000036</v>
+        <v>100.04000000000036</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F16" s="2" t="n">
-        <v>100.15000000000036</v>
+        <v>100.37000000000036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F17" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.30000000000035</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F18" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>100.07000000000035</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F19" s="2" t="n">
-        <v>98.93000000000036</v>
+        <v>97.97000000000034</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F20" s="2" t="n">
-        <v>100.02000000000035</v>
+        <v>100.05000000000035</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F21" s="2" t="n">
-        <v>97.58000000000034</v>
+        <v>97.74000000000034</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
         <v>100.04000000000036</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F23" s="2" t="n">
-        <v>100.37000000000036</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F24" s="2" t="n">
-        <v>100.30000000000035</v>
+        <v>100.08000000000035</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F25" s="2" t="n">
-        <v>100.07000000000035</v>
+        <v>99.80000000000035</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F26" s="2" t="n">
-        <v>97.97000000000034</v>
+        <v>97.05000000000034</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F27" s="2" t="n">
-        <v>100.05000000000035</v>
+        <v>99.77000000000035</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F28" s="2" t="n">
-        <v>97.74000000000034</v>
+        <v>97.87000000000035</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>100.04000000000036</v>
+        <v>99.74000000000035</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F30" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.75000000000036</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F31" s="2" t="n">
-        <v>100.08000000000035</v>
+        <v>100.56000000000036</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F32" s="2" t="n">
-        <v>99.80000000000035</v>
+        <v>100.17000000000036</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F33" s="2" t="n">
-        <v>97.05000000000034</v>
+        <v>96.44000000000034</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F34" s="2" t="n">
-        <v>99.77000000000035</v>
+        <v>100.14000000000036</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
-      <c r="F35" s="2" t="n">
-        <v>97.87000000000035</v>
+      <c r="F35" s="1" t="n">
+        <v>98.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E36"/>
       <c r="F36" s="2" t="n">
-        <v>99.74000000000035</v>
+        <v>100.10000000000035</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F37" s="2" t="n">
-        <v>100.75000000000036</v>
+        <v>101.31000000000036</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F38" s="2" t="n">
-        <v>100.56000000000036</v>
+        <v>101.10000000000035</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F39" s="2" t="n">
-        <v>100.17000000000036</v>
+        <v>100.69000000000035</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F40" s="2" t="n">
-        <v>96.44000000000034</v>
+        <v>97.15000000000035</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F41" s="2" t="n">
-        <v>100.14000000000036</v>
+        <v>100.68000000000036</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
-      <c r="F42" s="1" t="n">
-        <v>98.0</v>
+      <c r="F42" s="2" t="n">
+        <v>98.16000000000035</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E43"/>
       <c r="F43" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>100.67000000000036</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F44" s="2" t="n">
-        <v>101.31000000000036</v>
+        <v>101.61000000000035</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F45" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.28000000000036</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F46" s="2" t="n">
-        <v>100.69000000000035</v>
+        <v>100.82000000000035</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F47" s="2" t="n">
-        <v>97.15000000000035</v>
+        <v>96.41000000000034</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F48" s="2" t="n">
-        <v>100.68000000000036</v>
+        <v>100.82000000000035</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F49" s="2" t="n">
-        <v>98.16000000000035</v>
+        <v>98.35000000000035</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E50"/>
       <c r="F50" s="2" t="n">
-        <v>100.67000000000036</v>
+        <v>100.73000000000036</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F51" s="2" t="n">
-        <v>101.61000000000035</v>
+        <v>102.10000000000036</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F52" s="2" t="n">
-        <v>101.28000000000036</v>
+        <v>101.86000000000035</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F53" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.41000000000035</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F54" s="2" t="n">
-        <v>96.41000000000034</v>
+        <v>95.48000000000035</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F55" s="2" t="n">
-        <v>100.82000000000035</v>
+        <v>101.33000000000035</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F56" s="2" t="n">
-        <v>98.35000000000035</v>
+        <v>98.73000000000036</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E57"/>
       <c r="F57" s="2" t="n">
-        <v>100.73000000000036</v>
+        <v>101.17000000000036</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F58" s="2" t="n">
-        <v>102.10000000000036</v>
+        <v>102.58000000000037</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F59" s="2" t="n">
-        <v>101.86000000000035</v>
+        <v>102.17000000000037</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F60" s="2" t="n">
-        <v>101.41000000000035</v>
+        <v>101.91000000000035</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F61" s="2" t="n">
-        <v>95.48000000000035</v>
+        <v>98.32000000000035</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F62" s="2" t="n">
-        <v>101.33000000000035</v>
+        <v>101.84000000000036</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F63" s="2" t="n">
-        <v>98.73000000000036</v>
+        <v>99.14000000000036</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E64"/>
       <c r="F64" s="2" t="n">
-        <v>101.17000000000036</v>
+        <v>101.72000000000035</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F65" s="2" t="n">
-        <v>102.58000000000037</v>
+        <v>102.57000000000036</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F66" s="2" t="n">
-        <v>102.17000000000037</v>
+        <v>102.02000000000037</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F67" s="2" t="n">
-        <v>101.91000000000035</v>
+        <v>101.63000000000035</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F68" s="2" t="n">
-        <v>98.32000000000035</v>
+        <v>101.20000000000036</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F69" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>101.63000000000035</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F70" s="2" t="n">
-        <v>99.14000000000036</v>
+        <v>99.38000000000035</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E71"/>
       <c r="F71" s="2" t="n">
-        <v>101.72000000000035</v>
+        <v>101.84000000000036</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F72" s="2" t="n">
-        <v>102.57000000000036</v>
+        <v>102.97000000000037</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F73" s="2" t="n">
-        <v>102.02000000000037</v>
+        <v>102.52000000000037</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F74" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.74000000000036</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F75" s="2" t="n">
-        <v>101.20000000000036</v>
+        <v>112.5900000000004</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F76" s="2" t="n">
-        <v>101.63000000000035</v>
+        <v>102.77000000000037</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F77" s="2" t="n">
-        <v>99.38000000000035</v>
+        <v>99.85000000000035</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E78"/>
       <c r="F78" s="2" t="n">
-        <v>101.84000000000036</v>
+        <v>103.34000000000037</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F79" s="2" t="n">
-        <v>102.97000000000037</v>
+        <v>103.40000000000038</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F80" s="2" t="n">
-        <v>102.52000000000037</v>
+        <v>102.77000000000037</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F81" s="2" t="n">
-        <v>102.74000000000036</v>
+        <v>102.64000000000037</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F82" s="2" t="n">
-        <v>112.5900000000004</v>
+        <v>109.31000000000039</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F83" s="2" t="n">
-        <v>102.77000000000037</v>
+        <v>102.69000000000037</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F84" s="2" t="n">
-        <v>99.85000000000035</v>
+        <v>100.19000000000035</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E85"/>
       <c r="F85" s="2" t="n">
-        <v>103.34000000000037</v>
+        <v>103.26000000000037</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Indice global excluant l’énergie, les aliments, l’alcool et le tabac</t>
         </is>
       </c>
       <c r="F86" s="2" t="n">
-        <v>103.40000000000038</v>
+        <v>103.21000000000036</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Indice global excluant les produits énergétiques</t>
         </is>
       </c>
       <c r="F87" s="2" t="n">
-        <v>102.77000000000037</v>
+        <v>102.53000000000037</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Indice global excluant les produits pétroliers</t>
         </is>
       </c>
       <c r="F88" s="2" t="n">
-        <v>102.64000000000037</v>
+        <v>102.53000000000037</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="F89" s="2" t="n">
-        <v>109.31000000000039</v>
+        <v>108.27000000000038</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Indice santé</t>
         </is>
       </c>
       <c r="F90" s="2" t="n">
-        <v>102.69000000000037</v>
+        <v>102.59000000000037</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Indice santé lissé</t>
         </is>
       </c>
       <c r="F91" s="2" t="n">
-        <v>100.19000000000035</v>
+        <v>100.37000000000036</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Mai 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>2025 = 100</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Indice global</t>
         </is>
       </c>
       <c r="E92"/>
       <c r="F92" s="2" t="n">
-        <v>103.26000000000037</v>
+        <v>102.95000000000037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>