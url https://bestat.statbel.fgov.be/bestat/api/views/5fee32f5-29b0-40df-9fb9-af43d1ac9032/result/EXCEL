--- v0 (2026-03-14)
+++ v1 (2026-06-18)
@@ -221,777 +221,777 @@
       <c r="A3" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Geslacht</t>
         </is>
       </c>
       <c r="C3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="1" t="n">
-        <v>1112811.0</v>
+        <v>1116898.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>3438304.0</v>
+        <v>3446878.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1152835.0</v>
+        <v>1166602.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>5703950.0</v>
+        <v>5730378.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2016</t>
+          <t>Bevolking op 01 januari 2017</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
-        <v>1116898.0</v>
+        <v>1120828.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>3446878.0</v>
+        <v>3451947.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1166602.0</v>
+        <v>1181308.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>5730378.0</v>
+        <v>5754083.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2017</t>
+          <t>Bevolking op 01 januari 2018</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
-        <v>1120828.0</v>
+        <v>1123794.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>3451947.0</v>
+        <v>3457154.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>1181308.0</v>
+        <v>1197216.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>5754083.0</v>
+        <v>5778164.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2018</t>
+          <t>Bevolking op 01 januari 2019</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
-        <v>1123794.0</v>
+        <v>1125978.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>3457154.0</v>
+        <v>3464413.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1197216.0</v>
+        <v>1212787.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>5778164.0</v>
+        <v>5803178.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2019</t>
+          <t>Bevolking op 01 januari 2020</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
-        <v>1125978.0</v>
+        <v>1129474.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>3464413.0</v>
+        <v>3472205.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1212787.0</v>
+        <v>1230898.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>5803178.0</v>
+        <v>5832577.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2020</t>
+          <t>Bevolking op 01 januari 2021</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
-        <v>1129474.0</v>
+        <v>1129663.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>3472205.0</v>
+        <v>3472776.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1230898.0</v>
+        <v>1241588.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>5832577.0</v>
+        <v>5844027.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2021</t>
+          <t>Bevolking op 01 januari 2022</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="1" t="n">
-        <v>1129663.0</v>
+        <v>1132816.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>3472776.0</v>
+        <v>3480577.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1241588.0</v>
+        <v>1261713.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>5844027.0</v>
+        <v>5875106.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2022</t>
+          <t>Bevolking op 01 januari 2023</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
-        <v>1132816.0</v>
+        <v>1141629.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>3480577.0</v>
+        <v>3513434.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1261713.0</v>
+        <v>1281084.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>5875106.0</v>
+        <v>5936147.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2023</t>
+          <t>Bevolking op 01 januari 2024</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" s="1" t="n">
-        <v>1141629.0</v>
+        <v>1138926.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>3513434.0</v>
+        <v>3524939.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>1281084.0</v>
+        <v>1302560.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>5936147.0</v>
+        <v>5966425.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2024</t>
+          <t>Bevolking op 01 januari 2025</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
-        <v>1138926.0</v>
+        <v>1133499.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>3524939.0</v>
+        <v>3536313.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1302560.0</v>
+        <v>1325717.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>5966425.0</v>
+        <v>5995529.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="1" t="n">
-        <v>1133499.0</v>
+        <v>1125493.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>3536313.0</v>
+        <v>3543381.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1325717.0</v>
+        <v>1347603.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="1" t="n">
-        <v>1164347.0</v>
+        <v>1168683.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>3462994.0</v>
+        <v>3472890.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>877753.0</v>
+        <v>895959.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>5505094.0</v>
+        <v>5537532.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2016</t>
+          <t>Bevolking op 01 januari 2017</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
-        <v>1168683.0</v>
+        <v>1173811.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>3472890.0</v>
+        <v>3480405.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>895959.0</v>
+        <v>913789.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>5537532.0</v>
+        <v>5568005.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2017</t>
+          <t>Bevolking op 01 januari 2018</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="1" t="n">
-        <v>1173811.0</v>
+        <v>1177701.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>3480405.0</v>
+        <v>3486865.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>913789.0</v>
+        <v>933340.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>5568005.0</v>
+        <v>5597906.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2018</t>
+          <t>Bevolking op 01 januari 2019</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" s="1" t="n">
-        <v>1177701.0</v>
+        <v>1179409.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>3486865.0</v>
+        <v>3496306.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>933340.0</v>
+        <v>952513.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>5597906.0</v>
+        <v>5628228.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2019</t>
+          <t>Bevolking op 01 januari 2020</t>
         </is>
       </c>
       <c r="D19"/>
       <c r="E19" s="1" t="n">
-        <v>1179409.0</v>
+        <v>1182566.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>3496306.0</v>
+        <v>3503918.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>952513.0</v>
+        <v>973580.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>5628228.0</v>
+        <v>5660064.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2020</t>
+          <t>Bevolking op 01 januari 2021</t>
         </is>
       </c>
       <c r="D20"/>
       <c r="E20" s="1" t="n">
-        <v>1182566.0</v>
+        <v>1182459.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>3503918.0</v>
+        <v>3507219.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>973580.0</v>
+        <v>987533.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>5660064.0</v>
+        <v>5677211.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2021</t>
+          <t>Bevolking op 01 januari 2022</t>
         </is>
       </c>
       <c r="D21"/>
       <c r="E21" s="1" t="n">
-        <v>1182459.0</v>
+        <v>1185903.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>3507219.0</v>
+        <v>3515396.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>987533.0</v>
+        <v>1007603.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>5677211.0</v>
+        <v>5708902.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2022</t>
+          <t>Bevolking op 01 januari 2023</t>
         </is>
       </c>
       <c r="D22"/>
       <c r="E22" s="1" t="n">
-        <v>1185903.0</v>
+        <v>1194704.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>3515396.0</v>
+        <v>3536981.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>1007603.0</v>
+        <v>1029725.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>5708902.0</v>
+        <v>5761410.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2023</t>
+          <t>Bevolking op 01 januari 2024</t>
         </is>
       </c>
       <c r="D23"/>
       <c r="E23" s="1" t="n">
-        <v>1194704.0</v>
+        <v>1191712.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>3536981.0</v>
+        <v>3551408.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>1029725.0</v>
+        <v>1054105.0</v>
       </c>
       <c r="H23" s="1" t="n">
-        <v>5761410.0</v>
+        <v>5797225.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2024</t>
+          <t>Bevolking op 01 januari 2025</t>
         </is>
       </c>
       <c r="D24"/>
       <c r="E24" s="1" t="n">
-        <v>1191712.0</v>
+        <v>1187271.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>3551408.0</v>
+        <v>3563153.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>1054105.0</v>
+        <v>1079598.0</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>5797225.0</v>
+        <v>5830022.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="D25"/>
       <c r="E25" s="1" t="n">
-        <v>1187271.0</v>
+        <v>1179180.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>3563153.0</v>
+        <v>3566631.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>1079598.0</v>
+        <v>1105346.0</v>
       </c>
       <c r="H25" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="D26"/>
       <c r="E26" s="1" t="n">
-        <v>2277158.0</v>
+        <v>2285581.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>6901298.0</v>
+        <v>6919768.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>2030588.0</v>
+        <v>2062561.0</v>
       </c>
       <c r="H26" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2016</t>
+          <t>Bevolking op 01 januari 2017</t>
         </is>
       </c>
       <c r="D27"/>
       <c r="E27" s="1" t="n">
-        <v>2285581.0</v>
+        <v>2294639.0</v>
       </c>
       <c r="F27" s="1" t="n">
-        <v>6919768.0</v>
+        <v>6932352.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>2062561.0</v>
+        <v>2095097.0</v>
       </c>
       <c r="H27" s="1" t="n">
-        <v>1.126791E7</v>
+        <v>1.1322088E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2017</t>
+          <t>Bevolking op 01 januari 2018</t>
         </is>
       </c>
       <c r="D28"/>
       <c r="E28" s="1" t="n">
-        <v>2294639.0</v>
+        <v>2301495.0</v>
       </c>
       <c r="F28" s="1" t="n">
-        <v>6932352.0</v>
+        <v>6944019.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>2095097.0</v>
+        <v>2130556.0</v>
       </c>
       <c r="H28" s="1" t="n">
-        <v>1.1322088E7</v>
+        <v>1.137607E7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2018</t>
+          <t>Bevolking op 01 januari 2019</t>
         </is>
       </c>
       <c r="D29"/>
       <c r="E29" s="1" t="n">
-        <v>2301495.0</v>
+        <v>2305387.0</v>
       </c>
       <c r="F29" s="1" t="n">
-        <v>6944019.0</v>
+        <v>6960719.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>2130556.0</v>
+        <v>2165300.0</v>
       </c>
       <c r="H29" s="1" t="n">
-        <v>1.137607E7</v>
+        <v>1.1431406E7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2019</t>
+          <t>Bevolking op 01 januari 2020</t>
         </is>
       </c>
       <c r="D30"/>
       <c r="E30" s="1" t="n">
-        <v>2305387.0</v>
+        <v>2312040.0</v>
       </c>
       <c r="F30" s="1" t="n">
-        <v>6960719.0</v>
+        <v>6976123.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>2165300.0</v>
+        <v>2204478.0</v>
       </c>
       <c r="H30" s="1" t="n">
-        <v>1.1431406E7</v>
+        <v>1.1492641E7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2020</t>
+          <t>Bevolking op 01 januari 2021</t>
         </is>
       </c>
       <c r="D31"/>
       <c r="E31" s="1" t="n">
-        <v>2312040.0</v>
+        <v>2312122.0</v>
       </c>
       <c r="F31" s="1" t="n">
-        <v>6976123.0</v>
+        <v>6979995.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>2204478.0</v>
+        <v>2229121.0</v>
       </c>
       <c r="H31" s="1" t="n">
-        <v>1.1492641E7</v>
+        <v>1.1521238E7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2021</t>
+          <t>Bevolking op 01 januari 2022</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32" s="1" t="n">
-        <v>2312122.0</v>
+        <v>2318719.0</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>6979995.0</v>
+        <v>6995973.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>2229121.0</v>
+        <v>2269316.0</v>
       </c>
       <c r="H32" s="1" t="n">
-        <v>1.1521238E7</v>
+        <v>1.1584008E7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2022</t>
+          <t>Bevolking op 01 januari 2023</t>
         </is>
       </c>
       <c r="D33"/>
       <c r="E33" s="1" t="n">
-        <v>2318719.0</v>
+        <v>2336333.0</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>6995973.0</v>
+        <v>7050415.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>2269316.0</v>
+        <v>2310809.0</v>
       </c>
       <c r="H33" s="1" t="n">
-        <v>1.1584008E7</v>
+        <v>1.1697557E7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2023</t>
+          <t>Bevolking op 01 januari 2024</t>
         </is>
       </c>
       <c r="D34"/>
       <c r="E34" s="1" t="n">
-        <v>2336333.0</v>
+        <v>2330638.0</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>7050415.0</v>
+        <v>7076347.0</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>2310809.0</v>
+        <v>2356665.0</v>
       </c>
       <c r="H34" s="1" t="n">
-        <v>1.1697557E7</v>
+        <v>1.176365E7</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2024</t>
+          <t>Bevolking op 01 januari 2025</t>
         </is>
       </c>
       <c r="D35"/>
       <c r="E35" s="1" t="n">
-        <v>2330638.0</v>
+        <v>2320770.0</v>
       </c>
       <c r="F35" s="1" t="n">
-        <v>7076347.0</v>
+        <v>7099466.0</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>2356665.0</v>
+        <v>2405315.0</v>
       </c>
       <c r="H35" s="1" t="n">
-        <v>1.176365E7</v>
+        <v>1.1825551E7</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="D36"/>
       <c r="E36" s="1" t="n">
-        <v>2320770.0</v>
+        <v>2304673.0</v>
       </c>
       <c r="F36" s="1" t="n">
-        <v>7099466.0</v>
+        <v>7110012.0</v>
       </c>
       <c r="G36" s="1" t="n">
-        <v>2405315.0</v>
+        <v>2452949.0</v>
       </c>
       <c r="H36" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="17.203125" customWidth="true"/>
     <col min="2" max="2" width="8.10546875" customWidth="true"/>
     <col min="3" max="3" width="11.9453125" customWidth="true"/>
     <col min="4" max="4" width="15.984375" customWidth="true"/>
     <col min="5" max="5" width="24.28515625" customWidth="true"/>
     <col min="6" max="6" width="24.28515625" customWidth="true"/>
     <col min="7" max="7" width="24.28515625" customWidth="true"/>
     <col min="8" max="8" width="24.28515625" customWidth="true"/>
     <col min="9" max="9" width="24.28515625" customWidth="true"/>
     <col min="10" max="10" width="24.28515625" customWidth="true"/>
@@ -1003,728 +1003,728 @@
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Geslacht</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Leeftijdsgroep</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2015</t>
+          <t>Bevolking op 01 januari 2016</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2016</t>
+          <t>Bevolking op 01 januari 2017</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2017</t>
+          <t>Bevolking op 01 januari 2018</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2018</t>
+          <t>Bevolking op 01 januari 2019</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2019</t>
+          <t>Bevolking op 01 januari 2020</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2020</t>
+          <t>Bevolking op 01 januari 2021</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2021</t>
+          <t>Bevolking op 01 januari 2022</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2022</t>
+          <t>Bevolking op 01 januari 2023</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2023</t>
+          <t>Bevolking op 01 januari 2024</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2024</t>
+          <t>Bevolking op 01 januari 2025</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E2" s="1" t="n">
-        <v>1112811.0</v>
+        <v>1116898.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>1116898.0</v>
+        <v>1120828.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1120828.0</v>
+        <v>1123794.0</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>1123794.0</v>
+        <v>1125978.0</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>1125978.0</v>
+        <v>1129474.0</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>1129474.0</v>
+        <v>1129663.0</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>1129663.0</v>
+        <v>1132816.0</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>1132816.0</v>
+        <v>1141629.0</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>1141629.0</v>
+        <v>1138926.0</v>
       </c>
       <c r="N2" s="1" t="n">
-        <v>1138926.0</v>
+        <v>1133499.0</v>
       </c>
       <c r="O2" s="1" t="n">
-        <v>1133499.0</v>
+        <v>1125493.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E3" s="1" t="n">
-        <v>3438304.0</v>
+        <v>3446878.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>3446878.0</v>
+        <v>3451947.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>3451947.0</v>
+        <v>3457154.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>3457154.0</v>
+        <v>3464413.0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>3464413.0</v>
+        <v>3472205.0</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>3472205.0</v>
+        <v>3472776.0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>3472776.0</v>
+        <v>3480577.0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>3480577.0</v>
+        <v>3513434.0</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>3513434.0</v>
+        <v>3524939.0</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>3524939.0</v>
+        <v>3536313.0</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>3536313.0</v>
+        <v>3543381.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E4" s="1" t="n">
-        <v>1152835.0</v>
+        <v>1166602.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>1166602.0</v>
+        <v>1181308.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1181308.0</v>
+        <v>1197216.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>1197216.0</v>
+        <v>1212787.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>1212787.0</v>
+        <v>1230898.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>1230898.0</v>
+        <v>1241588.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>1241588.0</v>
+        <v>1261713.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>1261713.0</v>
+        <v>1281084.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>1281084.0</v>
+        <v>1302560.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>1302560.0</v>
+        <v>1325717.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>1325717.0</v>
+        <v>1347603.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vrouwen</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
-        <v>5703950.0</v>
+        <v>5730378.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>5730378.0</v>
+        <v>5754083.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>5754083.0</v>
+        <v>5778164.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>5778164.0</v>
+        <v>5803178.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>5803178.0</v>
+        <v>5832577.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>5832577.0</v>
+        <v>5844027.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>5844027.0</v>
+        <v>5875106.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>5875106.0</v>
+        <v>5936147.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>5936147.0</v>
+        <v>5966425.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>5966425.0</v>
+        <v>5995529.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>5995529.0</v>
+        <v>6016477.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E6" s="1" t="n">
-        <v>1164347.0</v>
+        <v>1168683.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>1168683.0</v>
+        <v>1173811.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>1173811.0</v>
+        <v>1177701.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>1177701.0</v>
+        <v>1179409.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>1179409.0</v>
+        <v>1182566.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>1182566.0</v>
+        <v>1182459.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>1182459.0</v>
+        <v>1185903.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>1185903.0</v>
+        <v>1194704.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>1194704.0</v>
+        <v>1191712.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>1191712.0</v>
+        <v>1187271.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>1187271.0</v>
+        <v>1179180.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E7" s="1" t="n">
-        <v>3462994.0</v>
+        <v>3472890.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>3472890.0</v>
+        <v>3480405.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>3480405.0</v>
+        <v>3486865.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>3486865.0</v>
+        <v>3496306.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>3496306.0</v>
+        <v>3503918.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>3503918.0</v>
+        <v>3507219.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>3507219.0</v>
+        <v>3515396.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>3515396.0</v>
+        <v>3536981.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>3536981.0</v>
+        <v>3551408.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>3551408.0</v>
+        <v>3563153.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>3563153.0</v>
+        <v>3566631.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E8" s="1" t="n">
-        <v>877753.0</v>
+        <v>895959.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>895959.0</v>
+        <v>913789.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>913789.0</v>
+        <v>933340.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>933340.0</v>
+        <v>952513.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>952513.0</v>
+        <v>973580.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>973580.0</v>
+        <v>987533.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>987533.0</v>
+        <v>1007603.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>1007603.0</v>
+        <v>1029725.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>1029725.0</v>
+        <v>1054105.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>1054105.0</v>
+        <v>1079598.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>1079598.0</v>
+        <v>1105346.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Mannen</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
-        <v>5505094.0</v>
+        <v>5537532.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>5537532.0</v>
+        <v>5568005.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>5568005.0</v>
+        <v>5597906.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>5597906.0</v>
+        <v>5628228.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>5628228.0</v>
+        <v>5660064.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>5660064.0</v>
+        <v>5677211.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>5677211.0</v>
+        <v>5708902.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>5708902.0</v>
+        <v>5761410.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>5761410.0</v>
+        <v>5797225.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>5797225.0</v>
+        <v>5830022.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>5830022.0</v>
+        <v>5851157.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Minder dan 18 jaar</t>
         </is>
       </c>
       <c r="E10" s="1" t="n">
-        <v>2277158.0</v>
+        <v>2285581.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>2285581.0</v>
+        <v>2294639.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>2294639.0</v>
+        <v>2301495.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>2301495.0</v>
+        <v>2305387.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>2305387.0</v>
+        <v>2312040.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>2312040.0</v>
+        <v>2312122.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>2312122.0</v>
+        <v>2318719.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>2318719.0</v>
+        <v>2336333.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>2336333.0</v>
+        <v>2330638.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>2330638.0</v>
+        <v>2320770.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>2320770.0</v>
+        <v>2304673.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Van 18 tot 64 jaar</t>
         </is>
       </c>
       <c r="E11" s="1" t="n">
-        <v>6901298.0</v>
+        <v>6919768.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>6919768.0</v>
+        <v>6932352.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>6932352.0</v>
+        <v>6944019.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>6944019.0</v>
+        <v>6960719.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>6960719.0</v>
+        <v>6976123.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>6976123.0</v>
+        <v>6979995.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>6979995.0</v>
+        <v>6995973.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>6995973.0</v>
+        <v>7050415.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>7050415.0</v>
+        <v>7076347.0</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>7076347.0</v>
+        <v>7099466.0</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>7099466.0</v>
+        <v>7110012.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>65 jaar en meer</t>
         </is>
       </c>
       <c r="E12" s="1" t="n">
-        <v>2030588.0</v>
+        <v>2062561.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>2062561.0</v>
+        <v>2095097.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>2095097.0</v>
+        <v>2130556.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>2130556.0</v>
+        <v>2165300.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>2165300.0</v>
+        <v>2204478.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>2204478.0</v>
+        <v>2229121.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>2229121.0</v>
+        <v>2269316.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>2269316.0</v>
+        <v>2310809.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>2310809.0</v>
+        <v>2356665.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>2356665.0</v>
+        <v>2405315.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>2405315.0</v>
+        <v>2452949.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Mannen en vrouwen</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Alle leeftijden</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>1.126791E7</v>
+        <v>1.1322088E7</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1.1322088E7</v>
+        <v>1.137607E7</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>1.137607E7</v>
+        <v>1.1431406E7</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>1.1431406E7</v>
+        <v>1.1492641E7</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>1.1492641E7</v>
+        <v>1.1521238E7</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>1.1521238E7</v>
+        <v>1.1584008E7</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>1.1584008E7</v>
+        <v>1.1697557E7</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>1.1697557E7</v>
+        <v>1.176365E7</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>1.176365E7</v>
+        <v>1.1825551E7</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>