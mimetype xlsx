--- v4 (2026-08-10)
+++ v5 (2026-09-25)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Official rate of petroleum products in euros</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Last 1 Day(11AUG26)</t>
+          <t>Date : Last 1 Day(28SEP26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Products : Euro Super 95 E5 (€/L), Euro Super 95 E10 (€/L), Super Plus 98 E5 (€/L), Super Plus 98 E10 (€/L), Road Diesel B7 (€/L), Road Diesel B10 (€/L), Road Diesel B20 (€/L), Road Diesel B30 (€/L), Road Diesel XTL (€/L), Gasoil Diesel Heating (&gt;=2000L) (€/L), Gasoil Diesel Heating (&lt;2000L) (€/L), Gasoil Diesel Agriculture (&gt;=2000L) (€/L), Gasoil Diesel Agriculture (&lt;2000L) (€/L), Gasoil Diesel I&amp;C (&gt;=2000L) (€/L), Gasoil Diesel I&amp;C (&lt;2000L) (€/L), Gasoil Diesel I&amp;C (at the pump) (€/L), Heating gasoil (H0/H7) (&gt;=2000L) (€/L), Heating gasoil (H0/H7) (&lt;2000L) (€/L), Heating gasoil (H0/H7) (at the pump) (€/L), Other kerosene type B (&lt;2000L) (€/L), Other kerosene type B (&gt;=2000L) (€/L), Other kerosene type B (at the pump) (€/L), Other kerosene type C (&lt;2000L) (€/L), Other kerosene type C (&gt;=2000L) (€/L), Other kerosene type C (at the pump) (€/L), Propane in bulk (&gt;=2000L) (€/L), Propane in bulk (&lt;2000L) (€/L), Autogas LPG (at the pump) (€/L), Autogas LPG (&lt;2000L) (€/L), Autogas LPG (&gt;=2000L) (€/L), Fuel Oil Sulphur &lt;= 1 % (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Directorate General Energy - FPS Economy</t>
         </is>
       </c>
@@ -165,1469 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="29.875" customWidth="true"/>
     <col min="2" max="2" width="35.63671875" customWidth="true"/>
     <col min="3" max="3" width="3.84375" customWidth="true"/>
     <col min="4" max="4" width="13.06640625" customWidth="true"/>
     <col min="5" max="5" width="21.78515625" customWidth="true"/>
     <col min="6" max="6" width="12.64453125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Day</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Price excl. VAT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Price difference excl. VAT</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Price incl. VAT</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product group</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Euro Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.5678000000000056</v>
+        <v>1.775200000000006</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8970000000000067</v>
+        <v>2.1480000000000077</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Euro Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.5421000000000056</v>
+        <v>1.7421000000000062</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8660000000000068</v>
+        <v>2.1080000000000076</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.6430000000000058</v>
+        <v>1.919000000000007</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.988000000000007</v>
+        <v>2.3220000000000085</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.6397000000000057</v>
+        <v>1.9174000000000069</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.984000000000007</v>
+        <v>2.3200000000000083</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Road Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.8273000000000064</v>
+        <v>2.061200000000007</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.211000000000008</v>
+        <v>2.494000000000009</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Road Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.8207000000000064</v>
+        <v>2.054500000000007</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.203000000000008</v>
+        <v>2.486000000000009</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Road Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.8198000000000065</v>
+        <v>2.0529000000000073</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>2.202000000000008</v>
+        <v>2.484000000000009</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Road Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.8529000000000067</v>
+        <v>2.0884000000000076</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>2.242000000000008</v>
+        <v>2.527000000000009</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Road Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>2.950400000000011</v>
+        <v>3.2372000000000116</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.5700000000000127</v>
+        <v>3.9170000000000136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>1.0443000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3012000000000046</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.2636000000000045</v>
+        <v>1.5744000000000056</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>1.0778000000000039</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3347000000000047</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.3041000000000047</v>
+        <v>1.6149000000000058</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (agriculture purposes)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasoil Diesel Agriculture (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>1.0177000000000036</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2746000000000044</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.2314000000000045</v>
+        <v>1.5422000000000056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasoil Diesel Agriculture (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>1.0512000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3081000000000047</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.2719000000000045</v>
+        <v>1.5827000000000055</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (I&amp;C purposes)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>1.0407000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2976000000000047</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.2592000000000045</v>
+        <v>1.5701000000000056</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>1.0742000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3311000000000046</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.2997000000000047</v>
+        <v>1.6106000000000058</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.1669000000000043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.424000000000005</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.412000000000005</v>
+        <v>1.7230000000000063</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>1.0113000000000036</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2916000000000047</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.2237000000000045</v>
+        <v>1.5629000000000055</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>1.0448000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3251000000000046</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.2642000000000044</v>
+        <v>1.6034000000000057</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.138000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.418200000000005</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.3770000000000049</v>
+        <v>1.716000000000006</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Other kerosene type B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.103000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4447000000000052</v>
+      </c>
+      <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.3346000000000047</v>
+        <v>1.7481000000000062</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Other kerosene type B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.0695000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4112000000000051</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.2941000000000047</v>
+        <v>1.707600000000006</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>Other kerosene type B (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.1983000000000041</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5405000000000055</v>
+      </c>
+      <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.450000000000005</v>
+        <v>1.8640000000000068</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Other kerosene type C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.145000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5021000000000053</v>
+      </c>
+      <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.3854000000000048</v>
+        <v>1.8176000000000065</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>Other kerosene type C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.111500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.468700000000005</v>
+      </c>
+      <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.3449000000000049</v>
+        <v>1.7771000000000061</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Other kerosene type C (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.2405000000000044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5975000000000057</v>
+      </c>
+      <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.5010000000000052</v>
+        <v>1.933000000000007</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propane</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Propane in bulk (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.574500000000002</v>
+        <v>0.6774000000000024</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.6952000000000025</v>
+        <v>0.8197000000000029</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>Propane in bulk (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.6495000000000023</v>
+        <v>0.7524000000000026</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.7859000000000028</v>
+        <v>0.9104000000000032</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.6752000000000025</v>
+        <v>0.8033000000000029</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.8170000000000028</v>
+        <v>0.9720000000000034</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.6890000000000024</v>
+        <v>0.8039000000000028</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.833700000000003</v>
+        <v>0.9727000000000035</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.6140000000000022</v>
+        <v>0.7289000000000025</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.7429000000000027</v>
+        <v>0.8820000000000031</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fuel oil</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Fuel Oil Sulphur &lt;= 1 % (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="29.875" customWidth="true"/>
     <col min="2" max="2" width="35.63671875" customWidth="true"/>
-    <col min="3" max="3" width="8.52734375" customWidth="true"/>
+    <col min="3" max="3" width="8.25" customWidth="true"/>
     <col min="4" max="4" width="13.06640625" customWidth="true"/>
     <col min="5" max="5" width="21.78515625" customWidth="true"/>
     <col min="6" max="6" width="12.64453125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Product group</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Day</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Price excl. VAT</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Price difference excl. VAT</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Price incl. VAT</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Euro Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.5678000000000056</v>
+        <v>1.775200000000006</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.8970000000000067</v>
+        <v>2.1480000000000077</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Euro Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.5421000000000056</v>
+        <v>1.7421000000000062</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.8660000000000068</v>
+        <v>2.1080000000000076</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.6430000000000058</v>
+        <v>1.919000000000007</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.988000000000007</v>
+        <v>2.3220000000000085</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.6397000000000057</v>
+        <v>1.9174000000000069</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.984000000000007</v>
+        <v>2.3200000000000083</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Road Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.8273000000000064</v>
+        <v>2.061200000000007</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>2.211000000000008</v>
+        <v>2.494000000000009</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Road Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.8207000000000064</v>
+        <v>2.054500000000007</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>2.203000000000008</v>
+        <v>2.486000000000009</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Road Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.8198000000000065</v>
+        <v>2.0529000000000073</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.202000000000008</v>
+        <v>2.484000000000009</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Road Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.8529000000000067</v>
+        <v>2.0884000000000076</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.242000000000008</v>
+        <v>2.527000000000009</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Road Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>2.950400000000011</v>
+        <v>3.2372000000000116</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.5700000000000127</v>
+        <v>3.9170000000000136</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>1.0443000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3012000000000046</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.2636000000000045</v>
+        <v>1.5744000000000056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>1.0778000000000039</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3347000000000047</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>1.3041000000000047</v>
+        <v>1.6149000000000058</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (agriculture purposes)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasoil Diesel Agriculture (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>1.0177000000000036</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2746000000000044</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.2314000000000045</v>
+        <v>1.5422000000000056</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (agriculture purposes)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasoil Diesel Agriculture (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>1.0512000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3081000000000047</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.2719000000000045</v>
+        <v>1.5827000000000055</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (I&amp;C purposes)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>1.0407000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2976000000000047</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.2592000000000045</v>
+        <v>1.5701000000000056</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (I&amp;C purposes)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>1.0742000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3311000000000046</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.2997000000000047</v>
+        <v>1.6106000000000058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (I&amp;C purposes)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasoil Diesel I&amp;C (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.1669000000000043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.424000000000005</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.412000000000005</v>
+        <v>1.7230000000000063</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>1.0113000000000036</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2916000000000047</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.2237000000000045</v>
+        <v>1.5629000000000055</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>1.0448000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3251000000000046</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.2642000000000044</v>
+        <v>1.6034000000000057</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.138000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.418200000000005</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.3770000000000049</v>
+        <v>1.716000000000006</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Other kerosene type B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.103000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4447000000000052</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.3346000000000047</v>
+        <v>1.7481000000000062</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Other kerosene type B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.0695000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4112000000000051</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.2941000000000047</v>
+        <v>1.707600000000006</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Other kerosene type B (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.1983000000000041</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5405000000000055</v>
+      </c>
+      <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.450000000000005</v>
+        <v>1.8640000000000068</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Other kerosene type C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.145000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5021000000000053</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.3854000000000048</v>
+        <v>1.8176000000000065</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Other kerosene type C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.111500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.468700000000005</v>
+      </c>
+      <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.3449000000000049</v>
+        <v>1.7771000000000061</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Other kerosene</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Other kerosene type C (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.2405000000000044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5975000000000057</v>
+      </c>
+      <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.5010000000000052</v>
+        <v>1.933000000000007</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propane</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Propane in bulk (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.574500000000002</v>
+        <v>0.6774000000000024</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.6952000000000025</v>
+        <v>0.8197000000000029</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propane</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Propane in bulk (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.6495000000000023</v>
+        <v>0.7524000000000026</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.7859000000000028</v>
+        <v>0.9104000000000032</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.6752000000000025</v>
+        <v>0.8033000000000029</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.8170000000000028</v>
+        <v>0.9720000000000034</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.6890000000000024</v>
+        <v>0.8039000000000028</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.833700000000003</v>
+        <v>0.9727000000000035</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.6140000000000022</v>
+        <v>0.7289000000000025</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7429000000000027</v>
+        <v>0.8820000000000031</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fuel oil</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Fuel Oil Sulphur &lt;= 1 % (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>11AUG26</t>
+          <t>28SEP26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>