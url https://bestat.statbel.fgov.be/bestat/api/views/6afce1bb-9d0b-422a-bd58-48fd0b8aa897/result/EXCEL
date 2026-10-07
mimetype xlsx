--- v0 (2026-08-22)
+++ v1 (2026-10-07)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Consumptieprijsindex per maand, per basisjaar volgens de ECOICOP Ver. 2 nomenclatuur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1000 Maand(Augustus 1936, September 1936, Oktober 1936, November 1936, December 1936, Januari 1937, Februari 1937, Maart 1937, April 1937, Mei 1937, Juni 1937, Juli 1937, Augustus 1937, September 1937, Oktober 1937, November 1937, December 1937, Januari 1938, Februari 1938, Maart 1938, April 1938, Mei 1938, Juni 1938, Juli 1938, Augustus 1938, September 1938, Oktober 1938, November 1938, December 1938, Januari 1939, Februari 1939, Maart 1939, April 1939, Mei 1939, Juni 1939, Juli 1939, Augustus 1939, September 1939, Oktober 1939, November 1939, December 1939, Januari 1940, Februari 1940, Maart 1940, April 1940, Januari 1947, Februari 1947, Maart 1947, April 1947, Mei 1947, Juni 1947, Juli 1947, Augustus 1947, September 1947, Oktober 1947, November 1947, December 1947, Januari 1948, Februari 1948, Maart 1948, April 1948, Mei 1948, Juni 1948, Juli 1948, Augustus 1948, September 1948, Oktober 1948, November 1948, December 1948, Januari 1949, Februari 1949, Maart 1949, April 1949, Mei 1949, Juni 1949, Juli 1949, Augustus 1949, September 1949, Oktober 1949, November 1949, December 1949, Januari 1950, Februari 1950, Maart 1950, April 1950, Mei 1950, Juni 1950, Juli 1950, Augustus 1950, September 1950, Oktober 1950, November 1950, December 1950, Januari 1951, Februari 1951, Maart 1951, April 1951, Mei 1951, Juni 1951, Juli 1951, Augustus 1951, September 1951, Oktober 1951, November 1951, December 1951, Januari 1952, Februari 1952, Maart 1952, April 1952, Mei 1952, Juni 1952, Juli 1952, Augustus 1952, September 1952, Oktober 1952, November 1952, December 1952, Januari 1953, Februari 1953, Maart 1953, April 1953, Mei 1953, Juni 1953, Juli 1953, Augustus 1953, September 1953, Oktober 1953, November 1953, December 1953, Januari 1954, Februari 1954, Maart 1954, April 1954, Mei 1954, Juni 1954, Juli 1954, Augustus 1954, September 1954, Oktober 1954, November 1954, December 1954, Januari 1955, Februari 1955, Maart 1955, April 1955, Mei 1955, Juni 1955, Juli 1955, Augustus 1955, September 1955, Oktober 1955, November 1955, December 1955, Januari 1956, Februari 1956, Maart 1956, April 1956, Mei 1956, Juni 1956, Juli 1956, Augustus 1956, September 1956, Oktober 1956, November 1956, December 1956, Januari 1957, Februari 1957, Maart 1957, April 1957, Mei 1957, Juni 1957, Juli 1957, Augustus 1957, September 1957, Oktober 1957, November 1957, December 1957, Januari 1958, Februari 1958, Maart 1958, April 1958, Mei 1958, Juni 1958, Juli 1958, Augustus 1958, September 1958, Oktober 1958, November 1958, December 1958, Januari 1959, Februari 1959, Maart 1959, April 1959, Mei 1959, Juni 1959, Juli 1959, Augustus 1959, September 1959, Oktober 1959, November 1959, December 1959, Januari 1960, Februari 1960, Maart 1960, April 1960, Mei 1960, Juni 1960, Juli 1960, Augustus 1960, September 1960, Oktober 1960, November 1960, December 1960, Januari 1961, Februari 1961, Maart 1961, April 1961, Mei 1961, Juni 1961, Juli 1961, Augustus 1961, September 1961, Oktober 1961, November 1961, December 1961, Januari 1962, Februari 1962, Maart 1962, April 1962, Mei 1962, Juni 1962, Juli 1962, Augustus 1962, September 1962, Oktober 1962, November 1962, December 1962, Januari 1963, Februari 1963, Maart 1963, April 1963, Mei 1963, Juni 1963, Juli 1963, Augustus 1963, September 1963, Oktober 1963, November 1963, December 1963, Januari 1964, Februari 1964, Maart 1964, April 1964, Mei 1964, Juni 1964, Juli 1964, Augustus 1964, September 1964, Oktober 1964, November 1964, December 1964, Januari 1965, Februari 1965, Maart 1965, April 1965, Mei 1965, Juni 1965, Juli 1965, Augustus 1965, September 1965, Oktober 1965, November 1965, December 1965, Januari 1966, Februari 1966, Maart 1966, April 1966, Mei 1966, Juni 1966, Juli 1966, Augustus 1966, September 1966, Oktober 1966, November 1966, December 1966, Januari 1967, Februari 1967, Maart 1967, April 1967, Mei 1967, Juni 1967, Juli 1967, Augustus 1967, September 1967, Oktober 1967, November 1967, December 1967, Januari 1968, Februari 1968, Maart 1968, April 1968, Mei 1968, Juni 1968, Juli 1968, Augustus 1968, September 1968, Oktober 1968, November 1968, December 1968, Januari 1969, Februari 1969, Maart 1969, April 1969, Mei 1969, Juni 1969, Juli 1969, Augustus 1969, September 1969, Oktober 1969, November 1969, December 1969, Januari 1970, Februari 1970, Maart 1970, April 1970, Mei 1970, Juni 1970, Juli 1970, Augustus 1970, September 1970, Oktober 1970, November 1970, December 1970, Januari 1971, Februari 1971, Maart 1971, April 1971, Mei 1971, Juni 1971, Juli 1971, Augustus 1971, September 1971, Oktober 1971, November 1971, December 1971, Januari 1972, Februari 1972, Maart 1972, April 1972, Mei 1972, Juni 1972, Juli 1972, Augustus 1972, September 1972, Oktober 1972, November 1972, December 1972, Januari 1973, Februari 1973, Maart 1973, April 1973, Mei 1973, Juni 1973, Juli 1973, Augustus 1973, September 1973, Oktober 1973, November 1973, December 1973, Januari 1974, Februari 1974, Maart 1974, April 1974, Mei 1974, Juni 1974, Juli 1974, Augustus 1974, September 1974, Oktober 1974, November 1974, December 1974, Januari 1975, Februari 1975, Maart 1975, April 1975, Mei 1975, Juni 1975, Juli 1975, Augustus 1975, September 1975, Oktober 1975, November 1975, December 1975, Januari 1976, Februari 1976, Maart 1976, April 1976, Mei 1976, Juni 1976, Juli 1976, Augustus 1976, September 1976, Oktober 1976, November 1976, December 1976, Januari 1977, Februari 1977, Maart 1977, April 1977, Mei 1977, Juni 1977, Juli 1977, Augustus 1977, September 1977, Oktober 1977, November 1977, December 1977, Januari 1978, Februari 1978, Maart 1978, April 1978, Mei 1978, Juni 1978, Juli 1978, Augustus 1978, September 1978, Oktober 1978, November 1978, December 1978, Januari 1979, Februari 1979, Maart 1979, April 1979, Mei 1979, Juni 1979, Juli 1979, Augustus 1979, September 1979, Oktober 1979, November 1979, December 1979, Januari 1980, Februari 1980, Maart 1980, April 1980, Mei 1980, Juni 1980, Juli 1980, Augustus 1980, September 1980, Oktober 1980, November 1980, December 1980, Januari 1981, Februari 1981, Maart 1981, April 1981, Mei 1981, Juni 1981, Juli 1981, Augustus 1981, September 1981, Oktober 1981, November 1981, December 1981, Januari 1982, Februari 1982, Maart 1982, April 1982, Mei 1982, Juni 1982, Juli 1982, Augustus 1982, September 1982, Oktober 1982, November 1982, December 1982, Januari 1983, Februari 1983, Maart 1983, April 1983, Mei 1983, Juni 1983, Juli 1983, Augustus 1983, September 1983, Oktober 1983, November 1983, December 1983, Januari 1984, Februari 1984, Maart 1984, April 1984, Mei 1984, Juni 1984, Juli 1984, Augustus 1984, September 1984, Oktober 1984, November 1984, December 1984, Januari 1985, Februari 1985, Maart 1985, April 1985, Mei 1985, Juni 1985, Juli 1985, Augustus 1985, September 1985, Oktober 1985, November 1985, December 1985, Januari 1986, Februari 1986, Maart 1986, April 1986, Mei 1986, Juni 1986, Juli 1986, Augustus 1986, September 1986, Oktober 1986, November 1986, December 1986, Januari 1987, Februari 1987, Maart 1987, April 1987, Mei 1987, Juni 1987, Juli 1987, Augustus 1987, September 1987, Oktober 1987, November 1987, December 1987, Januari 1988, Februari 1988, Maart 1988, April 1988, Mei 1988, Juni 1988, Juli 1988, Augustus 1988, September 1988, Oktober 1988, November 1988, December 1988, Januari 1989, Februari 1989, Maart 1989, April 1989, Mei 1989, Juni 1989, Juli 1989, Augustus 1989, September 1989, Oktober 1989, November 1989, December 1989, Januari 1990, Februari 1990, Maart 1990, April 1990, Mei 1990, Juni 1990, Juli 1990, Augustus 1990, September 1990, Oktober 1990, November 1990, December 1990, Januari 1991, Februari 1991, Maart 1991, April 1991, Mei 1991, Juni 1991, Juli 1991, Augustus 1991, September 1991, Oktober 1991, November 1991, December 1991, Januari 1992, Februari 1992, Maart 1992, April 1992, Mei 1992, Juni 1992, Juli 1992, Augustus 1992, September 1992, Oktober 1992, November 1992, December 1992, Januari 1993, Februari 1993, Maart 1993, April 1993, Mei 1993, Juni 1993, Juli 1993, Augustus 1993, September 1993, Oktober 1993, November 1993, December 1993, Januari 1994, Februari 1994, Maart 1994, April 1994, Mei 1994, Juni 1994, Juli 1994, Augustus 1994, September 1994, Oktober 1994, November 1994, December 1994, Januari 1995, Februari 1995, Maart 1995, April 1995, Mei 1995, Juni 1995, Juli 1995, Augustus 1995, September 1995, Oktober 1995, November 1995, December 1995, Januari 1996, Februari 1996, Maart 1996, April 1996, Mei 1996, Juni 1996, Juli 1996, Augustus 1996, September 1996, Oktober 1996, November 1996, December 1996, Januari 1997, Februari 1997, Maart 1997, April 1997, Mei 1997, Juni 1997, Juli 1997, Augustus 1997, September 1997, Oktober 1997, November 1997, December 1997, Januari 1998, Februari 1998, Maart 1998, April 1998, Mei 1998, Juni 1998, Juli 1998, Augustus 1998, September 1998, Oktober 1998, November 1998, December 1998, Januari 1999, Februari 1999, Maart 1999, April 1999, Mei 1999, Juni 1999, Juli 1999, Augustus 1999, September 1999, Oktober 1999, November 1999, December 1999, Januari 2000, Februari 2000, Maart 2000, April 2000, Mei 2000, Juni 2000, Juli 2000, Augustus 2000, September 2000, Oktober 2000, November 2000, December 2000, Januari 2001, Februari 2001, Maart 2001, April 2001, Mei 2001, Juni 2001, Juli 2001, Augustus 2001, September 2001, Oktober 2001, November 2001, December 2001, Januari 2002, Februari 2002, Maart 2002, April 2002, Mei 2002, Juni 2002, Juli 2002, Augustus 2002, September 2002, Oktober 2002, November 2002, December 2002, Januari 2003, Februari 2003, Maart 2003, April 2003, Mei 2003, Juni 2003, Juli 2003, Augustus 2003, September 2003, Oktober 2003, November 2003, December 2003, Januari 2004, Februari 2004, Maart 2004, April 2004, Mei 2004, Juni 2004, Juli 2004, Augustus 2004, September 2004, Oktober 2004, November 2004, December 2004, Januari 2005, Februari 2005, Maart 2005, April 2005, Mei 2005, Juni 2005, Juli 2005, Augustus 2005, September 2005, Oktober 2005, November 2005, December 2005, Januari 2006, Februari 2006, Maart 2006, April 2006, Mei 2006, Juni 2006, Juli 2006, Augustus 2006, September 2006, Oktober 2006, November 2006, December 2006, Januari 2007, Februari 2007, Maart 2007, April 2007, Mei 2007, Juni 2007, Juli 2007, Augustus 2007, September 2007, Oktober 2007, November 2007, December 2007, Januari 2008, Februari 2008, Maart 2008, April 2008, Mei 2008, Juni 2008, Juli 2008, Augustus 2008, September 2008, Oktober 2008, November 2008, December 2008, Januari 2009, Februari 2009, Maart 2009, April 2009, Mei 2009, Juni 2009, Juli 2009, Augustus 2009, September 2009, Oktober 2009, November 2009, December 2009, Januari 2010, Februari 2010, Maart 2010, April 2010, Mei 2010, Juni 2010, Juli 2010, Augustus 2010, September 2010, Oktober 2010, November 2010, December 2010, Januari 2011, Februari 2011, Maart 2011, April 2011, Mei 2011, Juni 2011, Juli 2011, Augustus 2011, September 2011, Oktober 2011, November 2011, December 2011, Januari 2012, Februari 2012, Maart 2012, April 2012, Mei 2012, Juni 2012, Juli 2012, Augustus 2012, September 2012, Oktober 2012, November 2012, December 2012, Januari 2013, Februari 2013, Maart 2013, April 2013, Mei 2013, Juni 2013, Juli 2013, Augustus 2013, September 2013, Oktober 2013, November 2013, December 2013, Januari 2014, Februari 2014, Maart 2014, April 2014, Mei 2014, Juni 2014, Juli 2014, Augustus 2014, September 2014, Oktober 2014, November 2014, December 2014, Januari 2015, Februari 2015, Maart 2015, April 2015, Mei 2015, Juni 2015, Juli 2015, Augustus 2015, September 2015, Oktober 2015, November 2015, December 2015, Januari 2016, Februari 2016, Maart 2016, April 2016, Mei 2016, Juni 2016, Juli 2016, Augustus 2016, September 2016, Oktober 2016, November 2016, December 2016, Januari 2017, Februari 2017, Maart 2017, April 2017, Mei 2017, Juni 2017, Juli 2017, Augustus 2017, September 2017, Oktober 2017, November 2017, December 2017, Januari 2018, Februari 2018, Maart 2018, April 2018, Mei 2018, Juni 2018, Juli 2018, Augustus 2018, September 2018, Oktober 2018, November 2018, December 2018, Januari 2019, Februari 2019, Maart 2019, April 2019, Mei 2019, Juni 2019, Juli 2019, Augustus 2019, September 2019, Oktober 2019, November 2019, December 2019, Januari 2020, Februari 2020, Maart 2020, April 2020, Mei 2020, Juni 2020, Juli 2020, Augustus 2020, September 2020, Oktober 2020, November 2020, December 2020, Januari 2021, Februari 2021, Maart 2021, April 2021, Mei 2021, Juni 2021, Juli 2021, Augustus 2021, September 2021, Oktober 2021, November 2021, December 2021, Januari 2022, Februari 2022, Maart 2022, April 2022, Mei 2022, Juni 2022, Juli 2022, Augustus 2022, September 2022, Oktober 2022, November 2022, December 2022, Januari 2023, Februari 2023, Maart 2023, April 2023, Mei 2023, Juni 2023, Juli 2023, Augustus 2023, September 2023, Oktober 2023, November 2023, December 2023, Januari 2024, Februari 2024, Maart 2024, April 2024, Mei 2024, Juni 2024, Juli 2024, Augustus 2024, September 2024, Oktober 2024, November 2024, December 2024, Januari 2025, Februari 2025, Maart 2025, April 2025, Mei 2025, Juni 2025, Juli 2025, Augustus 2025, September 2025, Oktober 2025, November 2025, December 2025, Januari 2026, Februari 2026, Maart 2026, April 2026, Mei 2026, Juni 2026, Juli 2026)</t>
+          <t>Datum : Laatste 1000 Maand(Oktober 1936, November 1936, December 1936, Januari 1937, Februari 1937, Maart 1937, April 1937, Mei 1937, Juni 1937, Juli 1937, Augustus 1937, September 1937, Oktober 1937, November 1937, December 1937, Januari 1938, Februari 1938, Maart 1938, April 1938, Mei 1938, Juni 1938, Juli 1938, Augustus 1938, September 1938, Oktober 1938, November 1938, December 1938, Januari 1939, Februari 1939, Maart 1939, April 1939, Mei 1939, Juni 1939, Juli 1939, Augustus 1939, September 1939, Oktober 1939, November 1939, December 1939, Januari 1940, Februari 1940, Maart 1940, April 1940, Januari 1947, Februari 1947, Maart 1947, April 1947, Mei 1947, Juni 1947, Juli 1947, Augustus 1947, September 1947, Oktober 1947, November 1947, December 1947, Januari 1948, Februari 1948, Maart 1948, April 1948, Mei 1948, Juni 1948, Juli 1948, Augustus 1948, September 1948, Oktober 1948, November 1948, December 1948, Januari 1949, Februari 1949, Maart 1949, April 1949, Mei 1949, Juni 1949, Juli 1949, Augustus 1949, September 1949, Oktober 1949, November 1949, December 1949, Januari 1950, Februari 1950, Maart 1950, April 1950, Mei 1950, Juni 1950, Juli 1950, Augustus 1950, September 1950, Oktober 1950, November 1950, December 1950, Januari 1951, Februari 1951, Maart 1951, April 1951, Mei 1951, Juni 1951, Juli 1951, Augustus 1951, September 1951, Oktober 1951, November 1951, December 1951, Januari 1952, Februari 1952, Maart 1952, April 1952, Mei 1952, Juni 1952, Juli 1952, Augustus 1952, September 1952, Oktober 1952, November 1952, December 1952, Januari 1953, Februari 1953, Maart 1953, April 1953, Mei 1953, Juni 1953, Juli 1953, Augustus 1953, September 1953, Oktober 1953, November 1953, December 1953, Januari 1954, Februari 1954, Maart 1954, April 1954, Mei 1954, Juni 1954, Juli 1954, Augustus 1954, September 1954, Oktober 1954, November 1954, December 1954, Januari 1955, Februari 1955, Maart 1955, April 1955, Mei 1955, Juni 1955, Juli 1955, Augustus 1955, September 1955, Oktober 1955, November 1955, December 1955, Januari 1956, Februari 1956, Maart 1956, April 1956, Mei 1956, Juni 1956, Juli 1956, Augustus 1956, September 1956, Oktober 1956, November 1956, December 1956, Januari 1957, Februari 1957, Maart 1957, April 1957, Mei 1957, Juni 1957, Juli 1957, Augustus 1957, September 1957, Oktober 1957, November 1957, December 1957, Januari 1958, Februari 1958, Maart 1958, April 1958, Mei 1958, Juni 1958, Juli 1958, Augustus 1958, September 1958, Oktober 1958, November 1958, December 1958, Januari 1959, Februari 1959, Maart 1959, April 1959, Mei 1959, Juni 1959, Juli 1959, Augustus 1959, September 1959, Oktober 1959, November 1959, December 1959, Januari 1960, Februari 1960, Maart 1960, April 1960, Mei 1960, Juni 1960, Juli 1960, Augustus 1960, September 1960, Oktober 1960, November 1960, December 1960, Januari 1961, Februari 1961, Maart 1961, April 1961, Mei 1961, Juni 1961, Juli 1961, Augustus 1961, September 1961, Oktober 1961, November 1961, December 1961, Januari 1962, Februari 1962, Maart 1962, April 1962, Mei 1962, Juni 1962, Juli 1962, Augustus 1962, September 1962, Oktober 1962, November 1962, December 1962, Januari 1963, Februari 1963, Maart 1963, April 1963, Mei 1963, Juni 1963, Juli 1963, Augustus 1963, September 1963, Oktober 1963, November 1963, December 1963, Januari 1964, Februari 1964, Maart 1964, April 1964, Mei 1964, Juni 1964, Juli 1964, Augustus 1964, September 1964, Oktober 1964, November 1964, December 1964, Januari 1965, Februari 1965, Maart 1965, April 1965, Mei 1965, Juni 1965, Juli 1965, Augustus 1965, September 1965, Oktober 1965, November 1965, December 1965, Januari 1966, Februari 1966, Maart 1966, April 1966, Mei 1966, Juni 1966, Juli 1966, Augustus 1966, September 1966, Oktober 1966, November 1966, December 1966, Januari 1967, Februari 1967, Maart 1967, April 1967, Mei 1967, Juni 1967, Juli 1967, Augustus 1967, September 1967, Oktober 1967, November 1967, December 1967, Januari 1968, Februari 1968, Maart 1968, April 1968, Mei 1968, Juni 1968, Juli 1968, Augustus 1968, September 1968, Oktober 1968, November 1968, December 1968, Januari 1969, Februari 1969, Maart 1969, April 1969, Mei 1969, Juni 1969, Juli 1969, Augustus 1969, September 1969, Oktober 1969, November 1969, December 1969, Januari 1970, Februari 1970, Maart 1970, April 1970, Mei 1970, Juni 1970, Juli 1970, Augustus 1970, September 1970, Oktober 1970, November 1970, December 1970, Januari 1971, Februari 1971, Maart 1971, April 1971, Mei 1971, Juni 1971, Juli 1971, Augustus 1971, September 1971, Oktober 1971, November 1971, December 1971, Januari 1972, Februari 1972, Maart 1972, April 1972, Mei 1972, Juni 1972, Juli 1972, Augustus 1972, September 1972, Oktober 1972, November 1972, December 1972, Januari 1973, Februari 1973, Maart 1973, April 1973, Mei 1973, Juni 1973, Juli 1973, Augustus 1973, September 1973, Oktober 1973, November 1973, December 1973, Januari 1974, Februari 1974, Maart 1974, April 1974, Mei 1974, Juni 1974, Juli 1974, Augustus 1974, September 1974, Oktober 1974, November 1974, December 1974, Januari 1975, Februari 1975, Maart 1975, April 1975, Mei 1975, Juni 1975, Juli 1975, Augustus 1975, September 1975, Oktober 1975, November 1975, December 1975, Januari 1976, Februari 1976, Maart 1976, April 1976, Mei 1976, Juni 1976, Juli 1976, Augustus 1976, September 1976, Oktober 1976, November 1976, December 1976, Januari 1977, Februari 1977, Maart 1977, April 1977, Mei 1977, Juni 1977, Juli 1977, Augustus 1977, September 1977, Oktober 1977, November 1977, December 1977, Januari 1978, Februari 1978, Maart 1978, April 1978, Mei 1978, Juni 1978, Juli 1978, Augustus 1978, September 1978, Oktober 1978, November 1978, December 1978, Januari 1979, Februari 1979, Maart 1979, April 1979, Mei 1979, Juni 1979, Juli 1979, Augustus 1979, September 1979, Oktober 1979, November 1979, December 1979, Januari 1980, Februari 1980, Maart 1980, April 1980, Mei 1980, Juni 1980, Juli 1980, Augustus 1980, September 1980, Oktober 1980, November 1980, December 1980, Januari 1981, Februari 1981, Maart 1981, April 1981, Mei 1981, Juni 1981, Juli 1981, Augustus 1981, September 1981, Oktober 1981, November 1981, December 1981, Januari 1982, Februari 1982, Maart 1982, April 1982, Mei 1982, Juni 1982, Juli 1982, Augustus 1982, September 1982, Oktober 1982, November 1982, December 1982, Januari 1983, Februari 1983, Maart 1983, April 1983, Mei 1983, Juni 1983, Juli 1983, Augustus 1983, September 1983, Oktober 1983, November 1983, December 1983, Januari 1984, Februari 1984, Maart 1984, April 1984, Mei 1984, Juni 1984, Juli 1984, Augustus 1984, September 1984, Oktober 1984, November 1984, December 1984, Januari 1985, Februari 1985, Maart 1985, April 1985, Mei 1985, Juni 1985, Juli 1985, Augustus 1985, September 1985, Oktober 1985, November 1985, December 1985, Januari 1986, Februari 1986, Maart 1986, April 1986, Mei 1986, Juni 1986, Juli 1986, Augustus 1986, September 1986, Oktober 1986, November 1986, December 1986, Januari 1987, Februari 1987, Maart 1987, April 1987, Mei 1987, Juni 1987, Juli 1987, Augustus 1987, September 1987, Oktober 1987, November 1987, December 1987, Januari 1988, Februari 1988, Maart 1988, April 1988, Mei 1988, Juni 1988, Juli 1988, Augustus 1988, September 1988, Oktober 1988, November 1988, December 1988, Januari 1989, Februari 1989, Maart 1989, April 1989, Mei 1989, Juni 1989, Juli 1989, Augustus 1989, September 1989, Oktober 1989, November 1989, December 1989, Januari 1990, Februari 1990, Maart 1990, April 1990, Mei 1990, Juni 1990, Juli 1990, Augustus 1990, September 1990, Oktober 1990, November 1990, December 1990, Januari 1991, Februari 1991, Maart 1991, April 1991, Mei 1991, Juni 1991, Juli 1991, Augustus 1991, September 1991, Oktober 1991, November 1991, December 1991, Januari 1992, Februari 1992, Maart 1992, April 1992, Mei 1992, Juni 1992, Juli 1992, Augustus 1992, September 1992, Oktober 1992, November 1992, December 1992, Januari 1993, Februari 1993, Maart 1993, April 1993, Mei 1993, Juni 1993, Juli 1993, Augustus 1993, September 1993, Oktober 1993, November 1993, December 1993, Januari 1994, Februari 1994, Maart 1994, April 1994, Mei 1994, Juni 1994, Juli 1994, Augustus 1994, September 1994, Oktober 1994, November 1994, December 1994, Januari 1995, Februari 1995, Maart 1995, April 1995, Mei 1995, Juni 1995, Juli 1995, Augustus 1995, September 1995, Oktober 1995, November 1995, December 1995, Januari 1996, Februari 1996, Maart 1996, April 1996, Mei 1996, Juni 1996, Juli 1996, Augustus 1996, September 1996, Oktober 1996, November 1996, December 1996, Januari 1997, Februari 1997, Maart 1997, April 1997, Mei 1997, Juni 1997, Juli 1997, Augustus 1997, September 1997, Oktober 1997, November 1997, December 1997, Januari 1998, Februari 1998, Maart 1998, April 1998, Mei 1998, Juni 1998, Juli 1998, Augustus 1998, September 1998, Oktober 1998, November 1998, December 1998, Januari 1999, Februari 1999, Maart 1999, April 1999, Mei 1999, Juni 1999, Juli 1999, Augustus 1999, September 1999, Oktober 1999, November 1999, December 1999, Januari 2000, Februari 2000, Maart 2000, April 2000, Mei 2000, Juni 2000, Juli 2000, Augustus 2000, September 2000, Oktober 2000, November 2000, December 2000, Januari 2001, Februari 2001, Maart 2001, April 2001, Mei 2001, Juni 2001, Juli 2001, Augustus 2001, September 2001, Oktober 2001, November 2001, December 2001, Januari 2002, Februari 2002, Maart 2002, April 2002, Mei 2002, Juni 2002, Juli 2002, Augustus 2002, September 2002, Oktober 2002, November 2002, December 2002, Januari 2003, Februari 2003, Maart 2003, April 2003, Mei 2003, Juni 2003, Juli 2003, Augustus 2003, September 2003, Oktober 2003, November 2003, December 2003, Januari 2004, Februari 2004, Maart 2004, April 2004, Mei 2004, Juni 2004, Juli 2004, Augustus 2004, September 2004, Oktober 2004, November 2004, December 2004, Januari 2005, Februari 2005, Maart 2005, April 2005, Mei 2005, Juni 2005, Juli 2005, Augustus 2005, September 2005, Oktober 2005, November 2005, December 2005, Januari 2006, Februari 2006, Maart 2006, April 2006, Mei 2006, Juni 2006, Juli 2006, Augustus 2006, September 2006, Oktober 2006, November 2006, December 2006, Januari 2007, Februari 2007, Maart 2007, April 2007, Mei 2007, Juni 2007, Juli 2007, Augustus 2007, September 2007, Oktober 2007, November 2007, December 2007, Januari 2008, Februari 2008, Maart 2008, April 2008, Mei 2008, Juni 2008, Juli 2008, Augustus 2008, September 2008, Oktober 2008, November 2008, December 2008, Januari 2009, Februari 2009, Maart 2009, April 2009, Mei 2009, Juni 2009, Juli 2009, Augustus 2009, September 2009, Oktober 2009, November 2009, December 2009, Januari 2010, Februari 2010, Maart 2010, April 2010, Mei 2010, Juni 2010, Juli 2010, Augustus 2010, September 2010, Oktober 2010, November 2010, December 2010, Januari 2011, Februari 2011, Maart 2011, April 2011, Mei 2011, Juni 2011, Juli 2011, Augustus 2011, September 2011, Oktober 2011, November 2011, December 2011, Januari 2012, Februari 2012, Maart 2012, April 2012, Mei 2012, Juni 2012, Juli 2012, Augustus 2012, September 2012, Oktober 2012, November 2012, December 2012, Januari 2013, Februari 2013, Maart 2013, April 2013, Mei 2013, Juni 2013, Juli 2013, Augustus 2013, September 2013, Oktober 2013, November 2013, December 2013, Januari 2014, Februari 2014, Maart 2014, April 2014, Mei 2014, Juni 2014, Juli 2014, Augustus 2014, September 2014, Oktober 2014, November 2014, December 2014, Januari 2015, Februari 2015, Maart 2015, April 2015, Mei 2015, Juni 2015, Juli 2015, Augustus 2015, September 2015, Oktober 2015, November 2015, December 2015, Januari 2016, Februari 2016, Maart 2016, April 2016, Mei 2016, Juni 2016, Juli 2016, Augustus 2016, September 2016, Oktober 2016, November 2016, December 2016, Januari 2017, Februari 2017, Maart 2017, April 2017, Mei 2017, Juni 2017, Juli 2017, Augustus 2017, September 2017, Oktober 2017, November 2017, December 2017, Januari 2018, Februari 2018, Maart 2018, April 2018, Mei 2018, Juni 2018, Juli 2018, Augustus 2018, September 2018, Oktober 2018, November 2018, December 2018, Januari 2019, Februari 2019, Maart 2019, April 2019, Mei 2019, Juni 2019, Juli 2019, Augustus 2019, September 2019, Oktober 2019, November 2019, December 2019, Januari 2020, Februari 2020, Maart 2020, April 2020, Mei 2020, Juni 2020, Juli 2020, Augustus 2020, September 2020, Oktober 2020, November 2020, December 2020, Januari 2021, Februari 2021, Maart 2021, April 2021, Mei 2021, Juni 2021, Juli 2021, Augustus 2021, September 2021, Oktober 2021, November 2021, December 2021, Januari 2022, Februari 2022, Maart 2022, April 2022, Mei 2022, Juni 2022, Juli 2022, Augustus 2022, September 2022, Oktober 2022, November 2022, December 2022, Januari 2023, Februari 2023, Maart 2023, April 2023, Mei 2023, Juni 2023, Juli 2023, Augustus 2023, September 2023, Oktober 2023, November 2023, December 2023, Januari 2024, Februari 2024, Maart 2024, April 2024, Mei 2024, Juni 2024, Juli 2024, Augustus 2024, September 2024, Oktober 2024, November 2024, December 2024, Januari 2025, Februari 2025, Maart 2025, April 2025, Mei 2025, Juni 2025, Juli 2025, Augustus 2025, September 2025, Oktober 2025, November 2025, December 2025, Januari 2026, Februari 2026, Maart 2026, April 2026, Mei 2026, Juni 2026, Juli 2026, Augustus 2026, September 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Basisjaar : 1971 = 100
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
@@ -196,12380 +196,12380 @@
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Maand</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>1936</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Augustus 1936</t>
+          <t>Oktober 1936</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>14.640000000000052</v>
+        <v>14.970000000000054</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
-          <t>September 1936</t>
+          <t>November 1936</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>14.790000000000052</v>
+        <v>15.070000000000054</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Oktober 1936</t>
+          <t>December 1936</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>14.970000000000054</v>
+        <v>15.090000000000053</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7"/>
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>1937</t>
+        </is>
+      </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>November 1936</t>
+          <t>Januari 1937</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
         <v>15.070000000000054</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>December 1936</t>
+          <t>Februari 1937</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>15.090000000000053</v>
+        <v>15.350000000000055</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Januari 1937</t>
+          <t>Maart 1937</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>15.070000000000054</v>
+        <v>15.420000000000055</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Februari 1937</t>
+          <t>April 1937</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>15.350000000000055</v>
+        <v>15.420000000000055</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Maart 1937</t>
+          <t>Mei 1937</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>15.420000000000055</v>
+        <v>15.500000000000055</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>April 1937</t>
+          <t>Juni 1937</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>15.420000000000055</v>
+        <v>15.610000000000054</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Mei 1937</t>
+          <t>Juli 1937</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>15.500000000000055</v>
+        <v>15.870000000000056</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Juni 1937</t>
+          <t>Augustus 1937</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>15.610000000000054</v>
+        <v>15.990000000000057</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Juli 1937</t>
+          <t>September 1937</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>15.870000000000056</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Augustus 1937</t>
+          <t>Oktober 1937</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>15.990000000000057</v>
+        <v>16.210000000000058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>September 1937</t>
+          <t>November 1937</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.250000000000057</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Oktober 1937</t>
+          <t>December 1937</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>16.210000000000058</v>
+        <v>16.250000000000057</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19"/>
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>1938</t>
+        </is>
+      </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>November 1937</t>
+          <t>Januari 1938</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>16.250000000000057</v>
+        <v>16.42000000000006</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>December 1937</t>
+          <t>Februari 1938</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>16.250000000000057</v>
+        <v>16.360000000000056</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Januari 1938</t>
+          <t>Maart 1938</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>16.42000000000006</v>
+        <v>16.230000000000057</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Februari 1938</t>
+          <t>April 1938</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>16.360000000000056</v>
+        <v>16.10000000000006</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Maart 1938</t>
+          <t>Mei 1938</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>16.230000000000057</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>April 1938</t>
+          <t>Juni 1938</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>16.10000000000006</v>
+        <v>16.320000000000057</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Mei 1938</t>
+          <t>Juli 1938</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.190000000000058</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Juni 1938</t>
+          <t>Augustus 1938</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>16.320000000000057</v>
+        <v>16.190000000000058</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Juli 1938</t>
+          <t>September 1938</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>16.190000000000058</v>
+        <v>16.380000000000056</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Augustus 1938</t>
+          <t>Oktober 1938</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>16.190000000000058</v>
+        <v>16.490000000000055</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>September 1938</t>
+          <t>November 1938</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>16.380000000000056</v>
+        <v>16.55000000000006</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Oktober 1938</t>
+          <t>December 1938</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>16.490000000000055</v>
+        <v>16.470000000000056</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31"/>
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>1939</t>
+        </is>
+      </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>November 1938</t>
+          <t>Januari 1939</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>16.55000000000006</v>
+        <v>16.500000000000057</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>December 1938</t>
+          <t>Februari 1939</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>16.470000000000056</v>
+        <v>16.280000000000058</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Januari 1939</t>
+          <t>Maart 1939</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>16.500000000000057</v>
+        <v>16.160000000000057</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Februari 1939</t>
+          <t>April 1939</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34" s="2" t="n">
-        <v>16.280000000000058</v>
+        <v>16.080000000000055</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Maart 1939</t>
+          <t>Mei 1939</t>
         </is>
       </c>
       <c r="C35"/>
       <c r="D35" s="2" t="n">
-        <v>16.160000000000057</v>
+        <v>16.050000000000058</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>April 1939</t>
+          <t>Juni 1939</t>
         </is>
       </c>
       <c r="C36"/>
       <c r="D36" s="2" t="n">
         <v>16.080000000000055</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Mei 1939</t>
+          <t>Juli 1939</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37" s="2" t="n">
-        <v>16.050000000000058</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Juni 1939</t>
+          <t>Augustus 1939</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38" s="2" t="n">
-        <v>16.080000000000055</v>
+        <v>16.110000000000056</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Juli 1939</t>
+          <t>September 1939</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.200000000000056</v>
       </c>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Augustus 1939</t>
+          <t>Oktober 1939</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40" s="2" t="n">
-        <v>16.110000000000056</v>
+        <v>17.170000000000062</v>
       </c>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>September 1939</t>
+          <t>November 1939</t>
         </is>
       </c>
       <c r="C41"/>
       <c r="D41" s="2" t="n">
-        <v>16.200000000000056</v>
+        <v>17.530000000000065</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Oktober 1939</t>
+          <t>December 1939</t>
         </is>
       </c>
       <c r="C42"/>
       <c r="D42" s="2" t="n">
-        <v>17.170000000000062</v>
+        <v>17.760000000000066</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43"/>
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>1940</t>
+        </is>
+      </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>November 1939</t>
+          <t>Januari 1940</t>
         </is>
       </c>
       <c r="C43"/>
-      <c r="D43" s="2" t="n">
-        <v>17.530000000000065</v>
+      <c r="D43" s="1" t="n">
+        <v>18.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>December 1939</t>
+          <t>Februari 1940</t>
         </is>
       </c>
       <c r="C44"/>
       <c r="D44" s="2" t="n">
-        <v>17.760000000000066</v>
+        <v>18.370000000000065</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A45"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Januari 1940</t>
+          <t>Maart 1940</t>
         </is>
       </c>
       <c r="C45"/>
-      <c r="D45" s="1" t="n">
-        <v>18.0</v>
+      <c r="D45" s="2" t="n">
+        <v>18.390000000000065</v>
       </c>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Februari 1940</t>
+          <t>April 1940</t>
         </is>
       </c>
       <c r="C46"/>
       <c r="D46" s="2" t="n">
-        <v>18.370000000000065</v>
+        <v>18.590000000000067</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47"/>
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>1947</t>
+        </is>
+      </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Maart 1940</t>
+          <t>Januari 1947</t>
         </is>
       </c>
       <c r="C47"/>
       <c r="D47" s="2" t="n">
-        <v>18.390000000000065</v>
+        <v>51.860000000000184</v>
       </c>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>April 1940</t>
+          <t>Februari 1947</t>
         </is>
       </c>
       <c r="C48"/>
       <c r="D48" s="2" t="n">
-        <v>18.590000000000067</v>
+        <v>51.73000000000018</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A49"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Januari 1947</t>
+          <t>Maart 1947</t>
         </is>
       </c>
       <c r="C49"/>
       <c r="D49" s="2" t="n">
-        <v>51.860000000000184</v>
+        <v>51.390000000000185</v>
       </c>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Februari 1947</t>
+          <t>April 1947</t>
         </is>
       </c>
       <c r="C50"/>
       <c r="D50" s="2" t="n">
-        <v>51.73000000000018</v>
+        <v>51.48000000000018</v>
       </c>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Maart 1947</t>
+          <t>Mei 1947</t>
         </is>
       </c>
       <c r="C51"/>
       <c r="D51" s="2" t="n">
-        <v>51.390000000000185</v>
+        <v>51.83000000000018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>April 1947</t>
+          <t>Juni 1947</t>
         </is>
       </c>
       <c r="C52"/>
       <c r="D52" s="2" t="n">
-        <v>51.48000000000018</v>
+        <v>52.09000000000019</v>
       </c>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Mei 1947</t>
+          <t>Juli 1947</t>
         </is>
       </c>
       <c r="C53"/>
       <c r="D53" s="2" t="n">
-        <v>51.83000000000018</v>
+        <v>52.73000000000018</v>
       </c>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Juni 1947</t>
+          <t>Augustus 1947</t>
         </is>
       </c>
       <c r="C54"/>
       <c r="D54" s="2" t="n">
-        <v>52.09000000000019</v>
+        <v>54.87000000000019</v>
       </c>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Juli 1947</t>
+          <t>September 1947</t>
         </is>
       </c>
       <c r="C55"/>
       <c r="D55" s="2" t="n">
-        <v>52.73000000000018</v>
+        <v>55.050000000000196</v>
       </c>
     </row>
     <row r="56">
       <c r="A56"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Augustus 1947</t>
+          <t>Oktober 1947</t>
         </is>
       </c>
       <c r="C56"/>
       <c r="D56" s="2" t="n">
-        <v>54.87000000000019</v>
+        <v>55.910000000000196</v>
       </c>
     </row>
     <row r="57">
       <c r="A57"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>September 1947</t>
+          <t>November 1947</t>
         </is>
       </c>
       <c r="C57"/>
       <c r="D57" s="2" t="n">
-        <v>55.050000000000196</v>
+        <v>55.9400000000002</v>
       </c>
     </row>
     <row r="58">
       <c r="A58"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Oktober 1947</t>
+          <t>December 1947</t>
         </is>
       </c>
       <c r="C58"/>
       <c r="D58" s="2" t="n">
-        <v>55.910000000000196</v>
+        <v>56.8300000000002</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59"/>
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>1948</t>
+        </is>
+      </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>November 1947</t>
+          <t>Januari 1948</t>
         </is>
       </c>
       <c r="C59"/>
       <c r="D59" s="2" t="n">
-        <v>55.9400000000002</v>
+        <v>57.110000000000205</v>
       </c>
     </row>
     <row r="60">
       <c r="A60"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>December 1947</t>
+          <t>Februari 1948</t>
         </is>
       </c>
       <c r="C60"/>
       <c r="D60" s="2" t="n">
-        <v>56.8300000000002</v>
+        <v>60.390000000000214</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A61"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Januari 1948</t>
+          <t>Maart 1948</t>
         </is>
       </c>
       <c r="C61"/>
       <c r="D61" s="2" t="n">
-        <v>57.110000000000205</v>
+        <v>61.340000000000224</v>
       </c>
     </row>
     <row r="62">
       <c r="A62"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Februari 1948</t>
+          <t>April 1948</t>
         </is>
       </c>
       <c r="C62"/>
       <c r="D62" s="2" t="n">
-        <v>60.390000000000214</v>
+        <v>61.81000000000022</v>
       </c>
     </row>
     <row r="63">
       <c r="A63"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Maart 1948</t>
+          <t>Mei 1948</t>
         </is>
       </c>
       <c r="C63"/>
       <c r="D63" s="2" t="n">
-        <v>61.340000000000224</v>
+        <v>62.10000000000022</v>
       </c>
     </row>
     <row r="64">
       <c r="A64"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>April 1948</t>
+          <t>Juni 1948</t>
         </is>
       </c>
       <c r="C64"/>
       <c r="D64" s="2" t="n">
-        <v>61.81000000000022</v>
+        <v>61.87000000000022</v>
       </c>
     </row>
     <row r="65">
       <c r="A65"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Mei 1948</t>
+          <t>Juli 1948</t>
         </is>
       </c>
       <c r="C65"/>
       <c r="D65" s="2" t="n">
-        <v>62.10000000000022</v>
+        <v>61.68000000000022</v>
       </c>
     </row>
     <row r="66">
       <c r="A66"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Juni 1948</t>
+          <t>Augustus 1948</t>
         </is>
       </c>
       <c r="C66"/>
       <c r="D66" s="2" t="n">
-        <v>61.87000000000022</v>
+        <v>62.35000000000022</v>
       </c>
     </row>
     <row r="67">
       <c r="A67"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Juli 1948</t>
+          <t>September 1948</t>
         </is>
       </c>
       <c r="C67"/>
       <c r="D67" s="2" t="n">
-        <v>61.68000000000022</v>
+        <v>62.82000000000022</v>
       </c>
     </row>
     <row r="68">
       <c r="A68"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Augustus 1948</t>
+          <t>Oktober 1948</t>
         </is>
       </c>
       <c r="C68"/>
       <c r="D68" s="2" t="n">
-        <v>62.35000000000022</v>
+        <v>61.68000000000022</v>
       </c>
     </row>
     <row r="69">
       <c r="A69"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>September 1948</t>
+          <t>November 1948</t>
         </is>
       </c>
       <c r="C69"/>
       <c r="D69" s="2" t="n">
-        <v>62.82000000000022</v>
+        <v>61.50000000000022</v>
       </c>
     </row>
     <row r="70">
       <c r="A70"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Oktober 1948</t>
+          <t>December 1948</t>
         </is>
       </c>
       <c r="C70"/>
       <c r="D70" s="2" t="n">
-        <v>61.68000000000022</v>
+        <v>61.64000000000022</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71"/>
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>1949</t>
+        </is>
+      </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>November 1948</t>
+          <t>Januari 1949</t>
         </is>
       </c>
       <c r="C71"/>
       <c r="D71" s="2" t="n">
-        <v>61.50000000000022</v>
+        <v>61.35000000000022</v>
       </c>
     </row>
     <row r="72">
       <c r="A72"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>December 1948</t>
+          <t>Februari 1949</t>
         </is>
       </c>
       <c r="C72"/>
       <c r="D72" s="2" t="n">
-        <v>61.64000000000022</v>
+        <v>60.530000000000214</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A73"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Januari 1949</t>
+          <t>Maart 1949</t>
         </is>
       </c>
       <c r="C73"/>
       <c r="D73" s="2" t="n">
-        <v>61.35000000000022</v>
+        <v>59.50000000000021</v>
       </c>
     </row>
     <row r="74">
       <c r="A74"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Februari 1949</t>
+          <t>April 1949</t>
         </is>
       </c>
       <c r="C74"/>
       <c r="D74" s="2" t="n">
-        <v>60.530000000000214</v>
+        <v>59.23000000000021</v>
       </c>
     </row>
     <row r="75">
       <c r="A75"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Maart 1949</t>
+          <t>Mei 1949</t>
         </is>
       </c>
       <c r="C75"/>
       <c r="D75" s="2" t="n">
-        <v>59.50000000000021</v>
+        <v>59.060000000000215</v>
       </c>
     </row>
     <row r="76">
       <c r="A76"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>April 1949</t>
+          <t>Juni 1949</t>
         </is>
       </c>
       <c r="C76"/>
       <c r="D76" s="2" t="n">
-        <v>59.23000000000021</v>
+        <v>59.420000000000215</v>
       </c>
     </row>
     <row r="77">
       <c r="A77"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Mei 1949</t>
+          <t>Juli 1949</t>
         </is>
       </c>
       <c r="C77"/>
       <c r="D77" s="2" t="n">
-        <v>59.060000000000215</v>
+        <v>59.08000000000021</v>
       </c>
     </row>
     <row r="78">
       <c r="A78"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Juni 1949</t>
+          <t>Augustus 1949</t>
         </is>
       </c>
       <c r="C78"/>
-      <c r="D78" s="2" t="n">
-        <v>59.420000000000215</v>
+      <c r="D78" s="1" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Juli 1949</t>
+          <t>September 1949</t>
         </is>
       </c>
       <c r="C79"/>
       <c r="D79" s="2" t="n">
-        <v>59.08000000000021</v>
+        <v>59.09000000000022</v>
       </c>
     </row>
     <row r="80">
       <c r="A80"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Augustus 1949</t>
+          <t>Oktober 1949</t>
         </is>
       </c>
       <c r="C80"/>
-      <c r="D80" s="1" t="n">
-        <v>59.0</v>
+      <c r="D80" s="2" t="n">
+        <v>58.67000000000021</v>
       </c>
     </row>
     <row r="81">
       <c r="A81"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>September 1949</t>
+          <t>November 1949</t>
         </is>
       </c>
       <c r="C81"/>
       <c r="D81" s="2" t="n">
-        <v>59.09000000000022</v>
+        <v>58.7300000000002</v>
       </c>
     </row>
     <row r="82">
       <c r="A82"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Oktober 1949</t>
+          <t>December 1949</t>
         </is>
       </c>
       <c r="C82"/>
       <c r="D82" s="2" t="n">
-        <v>58.67000000000021</v>
+        <v>58.5500000000002</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83"/>
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>1950</t>
+        </is>
+      </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>November 1949</t>
+          <t>Januari 1950</t>
         </is>
       </c>
       <c r="C83"/>
       <c r="D83" s="2" t="n">
-        <v>58.7300000000002</v>
+        <v>58.20000000000021</v>
       </c>
     </row>
     <row r="84">
       <c r="A84"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>December 1949</t>
+          <t>Februari 1950</t>
         </is>
       </c>
       <c r="C84"/>
       <c r="D84" s="2" t="n">
-        <v>58.5500000000002</v>
+        <v>58.17000000000021</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A85"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Januari 1950</t>
+          <t>Maart 1950</t>
         </is>
       </c>
       <c r="C85"/>
       <c r="D85" s="2" t="n">
-        <v>58.20000000000021</v>
+        <v>57.8000000000002</v>
       </c>
     </row>
     <row r="86">
       <c r="A86"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Februari 1950</t>
+          <t>April 1950</t>
         </is>
       </c>
       <c r="C86"/>
       <c r="D86" s="2" t="n">
-        <v>58.17000000000021</v>
+        <v>57.6600000000002</v>
       </c>
     </row>
     <row r="87">
       <c r="A87"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Maart 1950</t>
+          <t>Mei 1950</t>
         </is>
       </c>
       <c r="C87"/>
       <c r="D87" s="2" t="n">
-        <v>57.8000000000002</v>
+        <v>57.71000000000021</v>
       </c>
     </row>
     <row r="88">
       <c r="A88"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>April 1950</t>
+          <t>Juni 1950</t>
         </is>
       </c>
       <c r="C88"/>
       <c r="D88" s="2" t="n">
-        <v>57.6600000000002</v>
+        <v>57.39000000000021</v>
       </c>
     </row>
     <row r="89">
       <c r="A89"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Mei 1950</t>
+          <t>Juli 1950</t>
         </is>
       </c>
       <c r="C89"/>
       <c r="D89" s="2" t="n">
-        <v>57.71000000000021</v>
+        <v>57.52000000000021</v>
       </c>
     </row>
     <row r="90">
       <c r="A90"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Juni 1950</t>
+          <t>Augustus 1950</t>
         </is>
       </c>
       <c r="C90"/>
       <c r="D90" s="2" t="n">
-        <v>57.39000000000021</v>
+        <v>58.6600000000002</v>
       </c>
     </row>
     <row r="91">
       <c r="A91"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Juli 1950</t>
+          <t>September 1950</t>
         </is>
       </c>
       <c r="C91"/>
       <c r="D91" s="2" t="n">
-        <v>57.52000000000021</v>
+        <v>61.07000000000022</v>
       </c>
     </row>
     <row r="92">
       <c r="A92"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Augustus 1950</t>
+          <t>Oktober 1950</t>
         </is>
       </c>
       <c r="C92"/>
       <c r="D92" s="2" t="n">
-        <v>58.6600000000002</v>
+        <v>61.56000000000022</v>
       </c>
     </row>
     <row r="93">
       <c r="A93"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>September 1950</t>
+          <t>November 1950</t>
         </is>
       </c>
       <c r="C93"/>
       <c r="D93" s="2" t="n">
-        <v>61.07000000000022</v>
+        <v>60.57000000000021</v>
       </c>
     </row>
     <row r="94">
       <c r="A94"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Oktober 1950</t>
+          <t>December 1950</t>
         </is>
       </c>
       <c r="C94"/>
       <c r="D94" s="2" t="n">
-        <v>61.56000000000022</v>
+        <v>59.86000000000021</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95"/>
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>1951</t>
+        </is>
+      </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>November 1950</t>
+          <t>Januari 1951</t>
         </is>
       </c>
       <c r="C95"/>
       <c r="D95" s="2" t="n">
-        <v>60.57000000000021</v>
+        <v>60.61000000000021</v>
       </c>
     </row>
     <row r="96">
       <c r="A96"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>December 1950</t>
+          <t>Februari 1951</t>
         </is>
       </c>
       <c r="C96"/>
       <c r="D96" s="2" t="n">
-        <v>59.86000000000021</v>
+        <v>62.18000000000022</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A97"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Januari 1951</t>
+          <t>Maart 1951</t>
         </is>
       </c>
       <c r="C97"/>
       <c r="D97" s="2" t="n">
-        <v>60.61000000000021</v>
+        <v>64.01000000000023</v>
       </c>
     </row>
     <row r="98">
       <c r="A98"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Februari 1951</t>
+          <t>April 1951</t>
         </is>
       </c>
       <c r="C98"/>
       <c r="D98" s="2" t="n">
-        <v>62.18000000000022</v>
+        <v>64.49000000000022</v>
       </c>
     </row>
     <row r="99">
       <c r="A99"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Maart 1951</t>
+          <t>Mei 1951</t>
         </is>
       </c>
       <c r="C99"/>
       <c r="D99" s="2" t="n">
-        <v>64.01000000000023</v>
+        <v>64.65000000000023</v>
       </c>
     </row>
     <row r="100">
       <c r="A100"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>April 1951</t>
+          <t>Juni 1951</t>
         </is>
       </c>
       <c r="C100"/>
       <c r="D100" s="2" t="n">
-        <v>64.49000000000022</v>
+        <v>64.80000000000022</v>
       </c>
     </row>
     <row r="101">
       <c r="A101"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Mei 1951</t>
+          <t>Juli 1951</t>
         </is>
       </c>
       <c r="C101"/>
       <c r="D101" s="2" t="n">
-        <v>64.65000000000023</v>
+        <v>64.82000000000022</v>
       </c>
     </row>
     <row r="102">
       <c r="A102"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Juni 1951</t>
+          <t>Augustus 1951</t>
         </is>
       </c>
       <c r="C102"/>
       <c r="D102" s="2" t="n">
-        <v>64.80000000000022</v>
+        <v>64.77000000000022</v>
       </c>
     </row>
     <row r="103">
       <c r="A103"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Juli 1951</t>
+          <t>September 1951</t>
         </is>
       </c>
       <c r="C103"/>
       <c r="D103" s="2" t="n">
-        <v>64.82000000000022</v>
+        <v>65.05000000000022</v>
       </c>
     </row>
     <row r="104">
       <c r="A104"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Augustus 1951</t>
+          <t>Oktober 1951</t>
         </is>
       </c>
       <c r="C104"/>
       <c r="D104" s="2" t="n">
-        <v>64.77000000000022</v>
+        <v>65.36000000000023</v>
       </c>
     </row>
     <row r="105">
       <c r="A105"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>September 1951</t>
+          <t>November 1951</t>
         </is>
       </c>
       <c r="C105"/>
       <c r="D105" s="2" t="n">
-        <v>65.05000000000022</v>
+        <v>65.63000000000022</v>
       </c>
     </row>
     <row r="106">
       <c r="A106"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Oktober 1951</t>
+          <t>December 1951</t>
         </is>
       </c>
       <c r="C106"/>
       <c r="D106" s="2" t="n">
-        <v>65.36000000000023</v>
+        <v>65.88000000000022</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107"/>
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>1952</t>
+        </is>
+      </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>November 1951</t>
+          <t>Januari 1952</t>
         </is>
       </c>
       <c r="C107"/>
       <c r="D107" s="2" t="n">
-        <v>65.63000000000022</v>
+        <v>66.13000000000024</v>
       </c>
     </row>
     <row r="108">
       <c r="A108"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>December 1951</t>
+          <t>Februari 1952</t>
         </is>
       </c>
       <c r="C108"/>
       <c r="D108" s="2" t="n">
-        <v>65.88000000000022</v>
+        <v>66.19000000000024</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A109"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Januari 1952</t>
+          <t>Maart 1952</t>
         </is>
       </c>
       <c r="C109"/>
       <c r="D109" s="2" t="n">
-        <v>66.13000000000024</v>
+        <v>65.58000000000023</v>
       </c>
     </row>
     <row r="110">
       <c r="A110"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Februari 1952</t>
+          <t>April 1952</t>
         </is>
       </c>
       <c r="C110"/>
       <c r="D110" s="2" t="n">
-        <v>66.19000000000024</v>
+        <v>64.94000000000023</v>
       </c>
     </row>
     <row r="111">
       <c r="A111"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Maart 1952</t>
+          <t>Mei 1952</t>
         </is>
       </c>
       <c r="C111"/>
       <c r="D111" s="2" t="n">
-        <v>65.58000000000023</v>
+        <v>64.27000000000022</v>
       </c>
     </row>
     <row r="112">
       <c r="A112"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>April 1952</t>
+          <t>Juni 1952</t>
         </is>
       </c>
       <c r="C112"/>
       <c r="D112" s="2" t="n">
-        <v>64.94000000000023</v>
+        <v>64.44000000000023</v>
       </c>
     </row>
     <row r="113">
       <c r="A113"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Mei 1952</t>
+          <t>Juli 1952</t>
         </is>
       </c>
       <c r="C113"/>
       <c r="D113" s="2" t="n">
-        <v>64.27000000000022</v>
+        <v>64.18000000000023</v>
       </c>
     </row>
     <row r="114">
       <c r="A114"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Juni 1952</t>
+          <t>Augustus 1952</t>
         </is>
       </c>
       <c r="C114"/>
       <c r="D114" s="2" t="n">
-        <v>64.44000000000023</v>
+        <v>64.43000000000023</v>
       </c>
     </row>
     <row r="115">
       <c r="A115"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Juli 1952</t>
+          <t>September 1952</t>
         </is>
       </c>
       <c r="C115"/>
       <c r="D115" s="2" t="n">
-        <v>64.18000000000023</v>
+        <v>64.57000000000022</v>
       </c>
     </row>
     <row r="116">
       <c r="A116"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Augustus 1952</t>
+          <t>Oktober 1952</t>
         </is>
       </c>
       <c r="C116"/>
       <c r="D116" s="2" t="n">
-        <v>64.43000000000023</v>
+        <v>64.68000000000023</v>
       </c>
     </row>
     <row r="117">
       <c r="A117"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>September 1952</t>
+          <t>November 1952</t>
         </is>
       </c>
       <c r="C117"/>
       <c r="D117" s="2" t="n">
-        <v>64.57000000000022</v>
+        <v>64.82000000000022</v>
       </c>
     </row>
     <row r="118">
       <c r="A118"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Oktober 1952</t>
+          <t>December 1952</t>
         </is>
       </c>
       <c r="C118"/>
       <c r="D118" s="2" t="n">
-        <v>64.68000000000023</v>
+        <v>64.96000000000022</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119"/>
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>1953</t>
+        </is>
+      </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>November 1952</t>
+          <t>Januari 1953</t>
         </is>
       </c>
       <c r="C119"/>
       <c r="D119" s="2" t="n">
-        <v>64.82000000000022</v>
+        <v>64.83000000000023</v>
       </c>
     </row>
     <row r="120">
       <c r="A120"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>December 1952</t>
+          <t>Februari 1953</t>
         </is>
       </c>
       <c r="C120"/>
       <c r="D120" s="2" t="n">
-        <v>64.96000000000022</v>
+        <v>64.36000000000023</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A121"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Januari 1953</t>
+          <t>Maart 1953</t>
         </is>
       </c>
       <c r="C121"/>
       <c r="D121" s="2" t="n">
-        <v>64.83000000000023</v>
+        <v>64.21000000000022</v>
       </c>
     </row>
     <row r="122">
       <c r="A122"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Februari 1953</t>
+          <t>April 1953</t>
         </is>
       </c>
       <c r="C122"/>
       <c r="D122" s="2" t="n">
-        <v>64.36000000000023</v>
+        <v>64.18000000000023</v>
       </c>
     </row>
     <row r="123">
       <c r="A123"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Maart 1953</t>
+          <t>Mei 1953</t>
         </is>
       </c>
       <c r="C123"/>
       <c r="D123" s="2" t="n">
-        <v>64.21000000000022</v>
+        <v>64.24000000000022</v>
       </c>
     </row>
     <row r="124">
       <c r="A124"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>April 1953</t>
+          <t>Juni 1953</t>
         </is>
       </c>
       <c r="C124"/>
       <c r="D124" s="2" t="n">
-        <v>64.18000000000023</v>
+        <v>64.51000000000023</v>
       </c>
     </row>
     <row r="125">
       <c r="A125"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Mei 1953</t>
+          <t>Juli 1953</t>
         </is>
       </c>
       <c r="C125"/>
       <c r="D125" s="2" t="n">
-        <v>64.24000000000022</v>
+        <v>64.55000000000022</v>
       </c>
     </row>
     <row r="126">
       <c r="A126"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Juni 1953</t>
+          <t>Augustus 1953</t>
         </is>
       </c>
       <c r="C126"/>
       <c r="D126" s="2" t="n">
-        <v>64.51000000000023</v>
+        <v>64.86000000000023</v>
       </c>
     </row>
     <row r="127">
       <c r="A127"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Juli 1953</t>
+          <t>September 1953</t>
         </is>
       </c>
       <c r="C127"/>
       <c r="D127" s="2" t="n">
-        <v>64.55000000000022</v>
+        <v>65.28000000000023</v>
       </c>
     </row>
     <row r="128">
       <c r="A128"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Augustus 1953</t>
+          <t>Oktober 1953</t>
         </is>
       </c>
       <c r="C128"/>
       <c r="D128" s="2" t="n">
-        <v>64.86000000000023</v>
+        <v>65.24000000000022</v>
       </c>
     </row>
     <row r="129">
       <c r="A129"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>September 1953</t>
+          <t>November 1953</t>
         </is>
       </c>
       <c r="C129"/>
       <c r="D129" s="2" t="n">
-        <v>65.28000000000023</v>
+        <v>65.39000000000023</v>
       </c>
     </row>
     <row r="130">
       <c r="A130"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Oktober 1953</t>
+          <t>December 1953</t>
         </is>
       </c>
       <c r="C130"/>
       <c r="D130" s="2" t="n">
-        <v>65.24000000000022</v>
+        <v>65.25000000000023</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131"/>
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>1954</t>
+        </is>
+      </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>November 1953</t>
+          <t>Januari 1954</t>
         </is>
       </c>
       <c r="C131"/>
       <c r="D131" s="2" t="n">
-        <v>65.39000000000023</v>
+        <v>65.50000000000023</v>
       </c>
     </row>
     <row r="132">
       <c r="A132"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>December 1953</t>
+          <t>Februari 1954</t>
         </is>
       </c>
       <c r="C132"/>
       <c r="D132" s="2" t="n">
-        <v>65.25000000000023</v>
+        <v>66.06000000000024</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A133"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Januari 1954</t>
+          <t>Maart 1954</t>
         </is>
       </c>
       <c r="C133"/>
       <c r="D133" s="2" t="n">
-        <v>65.50000000000023</v>
+        <v>65.86000000000023</v>
       </c>
     </row>
     <row r="134">
       <c r="A134"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Februari 1954</t>
+          <t>April 1954</t>
         </is>
       </c>
       <c r="C134"/>
       <c r="D134" s="2" t="n">
-        <v>66.06000000000024</v>
+        <v>65.78000000000023</v>
       </c>
     </row>
     <row r="135">
       <c r="A135"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Maart 1954</t>
+          <t>Mei 1954</t>
         </is>
       </c>
       <c r="C135"/>
-      <c r="D135" s="2" t="n">
-        <v>65.86000000000023</v>
+      <c r="D135" s="1" t="n">
+        <v>66.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>April 1954</t>
+          <t>Juni 1954</t>
         </is>
       </c>
       <c r="C136"/>
       <c r="D136" s="2" t="n">
-        <v>65.78000000000023</v>
+        <v>66.21000000000024</v>
       </c>
     </row>
     <row r="137">
       <c r="A137"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Mei 1954</t>
+          <t>Juli 1954</t>
         </is>
       </c>
       <c r="C137"/>
-      <c r="D137" s="1" t="n">
-        <v>66.0</v>
+      <c r="D137" s="2" t="n">
+        <v>65.88000000000022</v>
       </c>
     </row>
     <row r="138">
       <c r="A138"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Juni 1954</t>
+          <t>Augustus 1954</t>
         </is>
       </c>
       <c r="C138"/>
       <c r="D138" s="2" t="n">
-        <v>66.21000000000024</v>
+        <v>66.05000000000024</v>
       </c>
     </row>
     <row r="139">
       <c r="A139"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Juli 1954</t>
+          <t>September 1954</t>
         </is>
       </c>
       <c r="C139"/>
       <c r="D139" s="2" t="n">
-        <v>65.88000000000022</v>
+        <v>65.92000000000023</v>
       </c>
     </row>
     <row r="140">
       <c r="A140"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Augustus 1954</t>
+          <t>Oktober 1954</t>
         </is>
       </c>
       <c r="C140"/>
       <c r="D140" s="2" t="n">
-        <v>66.05000000000024</v>
+        <v>65.57000000000022</v>
       </c>
     </row>
     <row r="141">
       <c r="A141"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>September 1954</t>
+          <t>November 1954</t>
         </is>
       </c>
       <c r="C141"/>
       <c r="D141" s="2" t="n">
-        <v>65.92000000000023</v>
+        <v>65.80000000000022</v>
       </c>
     </row>
     <row r="142">
       <c r="A142"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Oktober 1954</t>
+          <t>December 1954</t>
         </is>
       </c>
       <c r="C142"/>
       <c r="D142" s="2" t="n">
-        <v>65.57000000000022</v>
+        <v>65.96000000000022</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143"/>
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>1955</t>
+        </is>
+      </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>November 1954</t>
+          <t>Januari 1955</t>
         </is>
       </c>
       <c r="C143"/>
       <c r="D143" s="2" t="n">
-        <v>65.80000000000022</v>
+        <v>66.05000000000024</v>
       </c>
     </row>
     <row r="144">
       <c r="A144"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>December 1954</t>
+          <t>Februari 1955</t>
         </is>
       </c>
       <c r="C144"/>
       <c r="D144" s="2" t="n">
-        <v>65.96000000000022</v>
+        <v>65.69000000000023</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A145"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Januari 1955</t>
+          <t>Maart 1955</t>
         </is>
       </c>
       <c r="C145"/>
       <c r="D145" s="2" t="n">
-        <v>66.05000000000024</v>
+        <v>65.47000000000023</v>
       </c>
     </row>
     <row r="146">
       <c r="A146"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Februari 1955</t>
+          <t>April 1955</t>
         </is>
       </c>
       <c r="C146"/>
       <c r="D146" s="2" t="n">
-        <v>65.69000000000023</v>
+        <v>64.94000000000023</v>
       </c>
     </row>
     <row r="147">
       <c r="A147"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Maart 1955</t>
+          <t>Mei 1955</t>
         </is>
       </c>
       <c r="C147"/>
       <c r="D147" s="2" t="n">
-        <v>65.47000000000023</v>
+        <v>64.58000000000023</v>
       </c>
     </row>
     <row r="148">
       <c r="A148"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>April 1955</t>
+          <t>Juni 1955</t>
         </is>
       </c>
       <c r="C148"/>
       <c r="D148" s="2" t="n">
-        <v>64.94000000000023</v>
+        <v>64.85000000000022</v>
       </c>
     </row>
     <row r="149">
       <c r="A149"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Mei 1955</t>
+          <t>Juli 1955</t>
         </is>
       </c>
       <c r="C149"/>
       <c r="D149" s="2" t="n">
-        <v>64.58000000000023</v>
+        <v>65.32000000000022</v>
       </c>
     </row>
     <row r="150">
       <c r="A150"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Juni 1955</t>
+          <t>Augustus 1955</t>
         </is>
       </c>
       <c r="C150"/>
       <c r="D150" s="2" t="n">
-        <v>64.85000000000022</v>
+        <v>65.65000000000023</v>
       </c>
     </row>
     <row r="151">
       <c r="A151"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Juli 1955</t>
+          <t>September 1955</t>
         </is>
       </c>
       <c r="C151"/>
       <c r="D151" s="2" t="n">
-        <v>65.32000000000022</v>
+        <v>65.90000000000023</v>
       </c>
     </row>
     <row r="152">
       <c r="A152"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Augustus 1955</t>
+          <t>Oktober 1955</t>
         </is>
       </c>
       <c r="C152"/>
       <c r="D152" s="2" t="n">
-        <v>65.65000000000023</v>
+        <v>65.90000000000023</v>
       </c>
     </row>
     <row r="153">
       <c r="A153"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>September 1955</t>
+          <t>November 1955</t>
         </is>
       </c>
       <c r="C153"/>
       <c r="D153" s="2" t="n">
-        <v>65.90000000000023</v>
+        <v>66.10000000000024</v>
       </c>
     </row>
     <row r="154">
       <c r="A154"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Oktober 1955</t>
+          <t>December 1955</t>
         </is>
       </c>
       <c r="C154"/>
       <c r="D154" s="2" t="n">
-        <v>65.90000000000023</v>
+        <v>66.16000000000024</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155"/>
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>1956</t>
+        </is>
+      </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>November 1955</t>
+          <t>Januari 1956</t>
         </is>
       </c>
       <c r="C155"/>
       <c r="D155" s="2" t="n">
-        <v>66.10000000000024</v>
+        <v>66.16000000000024</v>
       </c>
     </row>
     <row r="156">
       <c r="A156"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>December 1955</t>
+          <t>Februari 1956</t>
         </is>
       </c>
       <c r="C156"/>
       <c r="D156" s="2" t="n">
-        <v>66.16000000000024</v>
+        <v>66.29000000000025</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A157"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Januari 1956</t>
+          <t>Maart 1956</t>
         </is>
       </c>
       <c r="C157"/>
       <c r="D157" s="2" t="n">
-        <v>66.16000000000024</v>
+        <v>66.62000000000025</v>
       </c>
     </row>
     <row r="158">
       <c r="A158"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Februari 1956</t>
+          <t>April 1956</t>
         </is>
       </c>
       <c r="C158"/>
       <c r="D158" s="2" t="n">
-        <v>66.29000000000025</v>
+        <v>66.62000000000025</v>
       </c>
     </row>
     <row r="159">
       <c r="A159"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Maart 1956</t>
+          <t>Mei 1956</t>
         </is>
       </c>
       <c r="C159"/>
       <c r="D159" s="2" t="n">
-        <v>66.62000000000025</v>
+        <v>66.88000000000024</v>
       </c>
     </row>
     <row r="160">
       <c r="A160"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>April 1956</t>
+          <t>Juni 1956</t>
         </is>
       </c>
       <c r="C160"/>
       <c r="D160" s="2" t="n">
-        <v>66.62000000000025</v>
+        <v>67.06000000000024</v>
       </c>
     </row>
     <row r="161">
       <c r="A161"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Mei 1956</t>
+          <t>Juli 1956</t>
         </is>
       </c>
       <c r="C161"/>
       <c r="D161" s="2" t="n">
-        <v>66.88000000000024</v>
+        <v>67.15000000000025</v>
       </c>
     </row>
     <row r="162">
       <c r="A162"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Juni 1956</t>
+          <t>Augustus 1956</t>
         </is>
       </c>
       <c r="C162"/>
       <c r="D162" s="2" t="n">
-        <v>67.06000000000024</v>
+        <v>67.22000000000024</v>
       </c>
     </row>
     <row r="163">
       <c r="A163"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Juli 1956</t>
+          <t>September 1956</t>
         </is>
       </c>
       <c r="C163"/>
       <c r="D163" s="2" t="n">
-        <v>67.15000000000025</v>
+        <v>67.41000000000024</v>
       </c>
     </row>
     <row r="164">
       <c r="A164"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Augustus 1956</t>
+          <t>Oktober 1956</t>
         </is>
       </c>
       <c r="C164"/>
       <c r="D164" s="2" t="n">
-        <v>67.22000000000024</v>
+        <v>67.72000000000024</v>
       </c>
     </row>
     <row r="165">
       <c r="A165"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>September 1956</t>
+          <t>November 1956</t>
         </is>
       </c>
       <c r="C165"/>
       <c r="D165" s="2" t="n">
-        <v>67.41000000000024</v>
+        <v>67.83000000000024</v>
       </c>
     </row>
     <row r="166">
       <c r="A166"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Oktober 1956</t>
+          <t>December 1956</t>
         </is>
       </c>
       <c r="C166"/>
       <c r="D166" s="2" t="n">
-        <v>67.72000000000024</v>
+        <v>68.27000000000024</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167"/>
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>1957</t>
+        </is>
+      </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>November 1956</t>
+          <t>Januari 1957</t>
         </is>
       </c>
       <c r="C167"/>
       <c r="D167" s="2" t="n">
-        <v>67.83000000000024</v>
+        <v>68.55000000000024</v>
       </c>
     </row>
     <row r="168">
       <c r="A168"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>December 1956</t>
+          <t>Februari 1957</t>
         </is>
       </c>
       <c r="C168"/>
       <c r="D168" s="2" t="n">
-        <v>68.27000000000024</v>
+        <v>68.70000000000024</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A169"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Januari 1957</t>
+          <t>Maart 1957</t>
         </is>
       </c>
       <c r="C169"/>
       <c r="D169" s="2" t="n">
-        <v>68.55000000000024</v>
+        <v>68.57000000000023</v>
       </c>
     </row>
     <row r="170">
       <c r="A170"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Februari 1957</t>
+          <t>April 1957</t>
         </is>
       </c>
       <c r="C170"/>
       <c r="D170" s="2" t="n">
-        <v>68.70000000000024</v>
+        <v>68.71000000000024</v>
       </c>
     </row>
     <row r="171">
       <c r="A171"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Maart 1957</t>
+          <t>Mei 1957</t>
         </is>
       </c>
       <c r="C171"/>
       <c r="D171" s="2" t="n">
-        <v>68.57000000000023</v>
+        <v>68.80000000000024</v>
       </c>
     </row>
     <row r="172">
       <c r="A172"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>April 1957</t>
+          <t>Juni 1957</t>
         </is>
       </c>
       <c r="C172"/>
       <c r="D172" s="2" t="n">
-        <v>68.71000000000024</v>
+        <v>68.92000000000024</v>
       </c>
     </row>
     <row r="173">
       <c r="A173"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Mei 1957</t>
+          <t>Juli 1957</t>
         </is>
       </c>
       <c r="C173"/>
       <c r="D173" s="2" t="n">
-        <v>68.80000000000024</v>
+        <v>69.48000000000025</v>
       </c>
     </row>
     <row r="174">
       <c r="A174"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Juni 1957</t>
+          <t>Augustus 1957</t>
         </is>
       </c>
       <c r="C174"/>
       <c r="D174" s="2" t="n">
-        <v>68.92000000000024</v>
+        <v>69.30000000000024</v>
       </c>
     </row>
     <row r="175">
       <c r="A175"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Juli 1957</t>
+          <t>September 1957</t>
         </is>
       </c>
       <c r="C175"/>
       <c r="D175" s="2" t="n">
-        <v>69.48000000000025</v>
+        <v>69.62000000000025</v>
       </c>
     </row>
     <row r="176">
       <c r="A176"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Augustus 1957</t>
+          <t>Oktober 1957</t>
         </is>
       </c>
       <c r="C176"/>
       <c r="D176" s="2" t="n">
-        <v>69.30000000000024</v>
+        <v>69.69000000000024</v>
       </c>
     </row>
     <row r="177">
       <c r="A177"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>September 1957</t>
+          <t>November 1957</t>
         </is>
       </c>
       <c r="C177"/>
       <c r="D177" s="2" t="n">
-        <v>69.62000000000025</v>
+        <v>70.12000000000026</v>
       </c>
     </row>
     <row r="178">
       <c r="A178"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Oktober 1957</t>
+          <t>December 1957</t>
         </is>
       </c>
       <c r="C178"/>
       <c r="D178" s="2" t="n">
-        <v>69.69000000000024</v>
+        <v>70.27000000000025</v>
       </c>
     </row>
     <row r="179">
-      <c r="A179"/>
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>1958</t>
+        </is>
+      </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>November 1957</t>
+          <t>Januari 1958</t>
         </is>
       </c>
       <c r="C179"/>
       <c r="D179" s="2" t="n">
-        <v>70.12000000000026</v>
+        <v>70.36000000000026</v>
       </c>
     </row>
     <row r="180">
       <c r="A180"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>December 1957</t>
+          <t>Februari 1958</t>
         </is>
       </c>
       <c r="C180"/>
       <c r="D180" s="2" t="n">
-        <v>70.27000000000025</v>
+        <v>70.12000000000026</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A181"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Januari 1958</t>
+          <t>Maart 1958</t>
         </is>
       </c>
       <c r="C181"/>
       <c r="D181" s="2" t="n">
-        <v>70.36000000000026</v>
+        <v>69.92000000000024</v>
       </c>
     </row>
     <row r="182">
       <c r="A182"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Februari 1958</t>
+          <t>April 1958</t>
         </is>
       </c>
       <c r="C182"/>
       <c r="D182" s="2" t="n">
         <v>70.12000000000026</v>
       </c>
     </row>
     <row r="183">
       <c r="A183"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Maart 1958</t>
+          <t>Mei 1958</t>
         </is>
       </c>
       <c r="C183"/>
       <c r="D183" s="2" t="n">
-        <v>69.92000000000024</v>
+        <v>70.14000000000026</v>
       </c>
     </row>
     <row r="184">
       <c r="A184"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>April 1958</t>
+          <t>Juni 1958</t>
         </is>
       </c>
       <c r="C184"/>
       <c r="D184" s="2" t="n">
-        <v>70.12000000000026</v>
+        <v>70.25000000000026</v>
       </c>
     </row>
     <row r="185">
       <c r="A185"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Mei 1958</t>
+          <t>Juli 1958</t>
         </is>
       </c>
       <c r="C185"/>
       <c r="D185" s="2" t="n">
-        <v>70.14000000000026</v>
+        <v>69.97000000000024</v>
       </c>
     </row>
     <row r="186">
       <c r="A186"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Juni 1958</t>
+          <t>Augustus 1958</t>
         </is>
       </c>
       <c r="C186"/>
       <c r="D186" s="2" t="n">
-        <v>70.25000000000026</v>
+        <v>69.96000000000024</v>
       </c>
     </row>
     <row r="187">
       <c r="A187"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Juli 1958</t>
+          <t>September 1958</t>
         </is>
       </c>
       <c r="C187"/>
       <c r="D187" s="2" t="n">
         <v>69.97000000000024</v>
       </c>
     </row>
     <row r="188">
       <c r="A188"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Augustus 1958</t>
+          <t>Oktober 1958</t>
         </is>
       </c>
       <c r="C188"/>
       <c r="D188" s="2" t="n">
-        <v>69.96000000000024</v>
+        <v>70.07000000000025</v>
       </c>
     </row>
     <row r="189">
       <c r="A189"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>September 1958</t>
+          <t>November 1958</t>
         </is>
       </c>
       <c r="C189"/>
       <c r="D189" s="2" t="n">
-        <v>69.97000000000024</v>
+        <v>70.14000000000026</v>
       </c>
     </row>
     <row r="190">
       <c r="A190"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Oktober 1958</t>
+          <t>December 1958</t>
         </is>
       </c>
       <c r="C190"/>
       <c r="D190" s="2" t="n">
-        <v>70.07000000000025</v>
+        <v>70.41000000000025</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191"/>
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>1959</t>
+        </is>
+      </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>November 1958</t>
+          <t>Januari 1959</t>
         </is>
       </c>
       <c r="C191"/>
       <c r="D191" s="2" t="n">
-        <v>70.14000000000026</v>
+        <v>70.39000000000026</v>
       </c>
     </row>
     <row r="192">
       <c r="A192"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>December 1958</t>
+          <t>Februari 1959</t>
         </is>
       </c>
       <c r="C192"/>
       <c r="D192" s="2" t="n">
-        <v>70.41000000000025</v>
+        <v>70.53000000000026</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A193"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Januari 1959</t>
+          <t>Maart 1959</t>
         </is>
       </c>
       <c r="C193"/>
       <c r="D193" s="2" t="n">
-        <v>70.39000000000026</v>
+        <v>70.44000000000025</v>
       </c>
     </row>
     <row r="194">
       <c r="A194"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Februari 1959</t>
+          <t>April 1959</t>
         </is>
       </c>
       <c r="C194"/>
       <c r="D194" s="2" t="n">
-        <v>70.53000000000026</v>
+        <v>70.52000000000025</v>
       </c>
     </row>
     <row r="195">
       <c r="A195"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Maart 1959</t>
+          <t>Mei 1959</t>
         </is>
       </c>
       <c r="C195"/>
       <c r="D195" s="2" t="n">
-        <v>70.44000000000025</v>
+        <v>70.71000000000025</v>
       </c>
     </row>
     <row r="196">
       <c r="A196"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>April 1959</t>
+          <t>Juni 1959</t>
         </is>
       </c>
       <c r="C196"/>
       <c r="D196" s="2" t="n">
-        <v>70.52000000000025</v>
+        <v>70.95000000000026</v>
       </c>
     </row>
     <row r="197">
       <c r="A197"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Mei 1959</t>
+          <t>Juli 1959</t>
         </is>
       </c>
       <c r="C197"/>
       <c r="D197" s="2" t="n">
-        <v>70.71000000000025</v>
+        <v>70.95000000000026</v>
       </c>
     </row>
     <row r="198">
       <c r="A198"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Juni 1959</t>
+          <t>Augustus 1959</t>
         </is>
       </c>
       <c r="C198"/>
       <c r="D198" s="2" t="n">
-        <v>70.95000000000026</v>
+        <v>71.30000000000025</v>
       </c>
     </row>
     <row r="199">
       <c r="A199"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Juli 1959</t>
+          <t>September 1959</t>
         </is>
       </c>
       <c r="C199"/>
       <c r="D199" s="2" t="n">
-        <v>70.95000000000026</v>
+        <v>71.36000000000026</v>
       </c>
     </row>
     <row r="200">
       <c r="A200"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Augustus 1959</t>
+          <t>Oktober 1959</t>
         </is>
       </c>
       <c r="C200"/>
       <c r="D200" s="2" t="n">
-        <v>71.30000000000025</v>
+        <v>71.46000000000025</v>
       </c>
     </row>
     <row r="201">
       <c r="A201"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>September 1959</t>
+          <t>November 1959</t>
         </is>
       </c>
       <c r="C201"/>
       <c r="D201" s="2" t="n">
-        <v>71.36000000000026</v>
+        <v>71.61000000000026</v>
       </c>
     </row>
     <row r="202">
       <c r="A202"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Oktober 1959</t>
+          <t>December 1959</t>
         </is>
       </c>
       <c r="C202"/>
       <c r="D202" s="2" t="n">
-        <v>71.46000000000025</v>
+        <v>71.56000000000026</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203"/>
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>1960</t>
+        </is>
+      </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>November 1959</t>
+          <t>Januari 1960</t>
         </is>
       </c>
       <c r="C203"/>
       <c r="D203" s="2" t="n">
-        <v>71.61000000000026</v>
+        <v>71.39000000000026</v>
       </c>
     </row>
     <row r="204">
       <c r="A204"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>December 1959</t>
+          <t>Februari 1960</t>
         </is>
       </c>
       <c r="C204"/>
       <c r="D204" s="2" t="n">
-        <v>71.56000000000026</v>
+        <v>71.32000000000025</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A205"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Januari 1960</t>
+          <t>Maart 1960</t>
         </is>
       </c>
       <c r="C205"/>
       <c r="D205" s="2" t="n">
-        <v>71.39000000000026</v>
+        <v>71.14000000000026</v>
       </c>
     </row>
     <row r="206">
       <c r="A206"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Februari 1960</t>
+          <t>April 1960</t>
         </is>
       </c>
       <c r="C206"/>
       <c r="D206" s="2" t="n">
-        <v>71.32000000000025</v>
+        <v>71.08000000000025</v>
       </c>
     </row>
     <row r="207">
       <c r="A207"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Maart 1960</t>
+          <t>Mei 1960</t>
         </is>
       </c>
       <c r="C207"/>
       <c r="D207" s="2" t="n">
-        <v>71.14000000000026</v>
+        <v>71.06000000000026</v>
       </c>
     </row>
     <row r="208">
       <c r="A208"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>April 1960</t>
+          <t>Juni 1960</t>
         </is>
       </c>
       <c r="C208"/>
       <c r="D208" s="2" t="n">
-        <v>71.08000000000025</v>
+        <v>71.20000000000026</v>
       </c>
     </row>
     <row r="209">
       <c r="A209"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Mei 1960</t>
+          <t>Juli 1960</t>
         </is>
       </c>
       <c r="C209"/>
-      <c r="D209" s="2" t="n">
-        <v>71.06000000000026</v>
+      <c r="D209" s="1" t="n">
+        <v>71.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Juni 1960</t>
+          <t>Augustus 1960</t>
         </is>
       </c>
       <c r="C210"/>
       <c r="D210" s="2" t="n">
-        <v>71.20000000000026</v>
+        <v>70.93000000000026</v>
       </c>
     </row>
     <row r="211">
       <c r="A211"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Juli 1960</t>
+          <t>September 1960</t>
         </is>
       </c>
       <c r="C211"/>
-      <c r="D211" s="1" t="n">
-        <v>71.0</v>
+      <c r="D211" s="2" t="n">
+        <v>71.06000000000026</v>
       </c>
     </row>
     <row r="212">
       <c r="A212"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Augustus 1960</t>
+          <t>Oktober 1960</t>
         </is>
       </c>
       <c r="C212"/>
       <c r="D212" s="2" t="n">
-        <v>70.93000000000026</v>
+        <v>71.30000000000025</v>
       </c>
     </row>
     <row r="213">
       <c r="A213"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>September 1960</t>
+          <t>November 1960</t>
         </is>
       </c>
       <c r="C213"/>
       <c r="D213" s="2" t="n">
-        <v>71.06000000000026</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="214">
       <c r="A214"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Oktober 1960</t>
+          <t>December 1960</t>
         </is>
       </c>
       <c r="C214"/>
       <c r="D214" s="2" t="n">
-        <v>71.30000000000025</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215"/>
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>1961</t>
+        </is>
+      </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>November 1960</t>
+          <t>Januari 1961</t>
         </is>
       </c>
       <c r="C215"/>
       <c r="D215" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>71.49000000000025</v>
       </c>
     </row>
     <row r="216">
       <c r="A216"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>December 1960</t>
+          <t>Februari 1961</t>
         </is>
       </c>
       <c r="C216"/>
       <c r="D216" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>71.53000000000026</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A217"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Januari 1961</t>
+          <t>Maart 1961</t>
         </is>
       </c>
       <c r="C217"/>
       <c r="D217" s="2" t="n">
-        <v>71.49000000000025</v>
+        <v>71.56000000000026</v>
       </c>
     </row>
     <row r="218">
       <c r="A218"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Februari 1961</t>
+          <t>April 1961</t>
         </is>
       </c>
       <c r="C218"/>
       <c r="D218" s="2" t="n">
-        <v>71.53000000000026</v>
+        <v>71.57000000000025</v>
       </c>
     </row>
     <row r="219">
       <c r="A219"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Maart 1961</t>
+          <t>Mei 1961</t>
         </is>
       </c>
       <c r="C219"/>
       <c r="D219" s="2" t="n">
-        <v>71.56000000000026</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="220">
       <c r="A220"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>April 1961</t>
+          <t>Juni 1961</t>
         </is>
       </c>
       <c r="C220"/>
       <c r="D220" s="2" t="n">
-        <v>71.57000000000025</v>
+        <v>71.90000000000026</v>
       </c>
     </row>
     <row r="221">
       <c r="A221"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Mei 1961</t>
+          <t>Juli 1961</t>
         </is>
       </c>
       <c r="C221"/>
       <c r="D221" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>72.15000000000026</v>
       </c>
     </row>
     <row r="222">
       <c r="A222"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Juni 1961</t>
+          <t>Augustus 1961</t>
         </is>
       </c>
       <c r="C222"/>
       <c r="D222" s="2" t="n">
-        <v>71.90000000000026</v>
+        <v>72.30000000000025</v>
       </c>
     </row>
     <row r="223">
       <c r="A223"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Juli 1961</t>
+          <t>September 1961</t>
         </is>
       </c>
       <c r="C223"/>
       <c r="D223" s="2" t="n">
-        <v>72.15000000000026</v>
+        <v>72.17000000000026</v>
       </c>
     </row>
     <row r="224">
       <c r="A224"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Augustus 1961</t>
+          <t>Oktober 1961</t>
         </is>
       </c>
       <c r="C224"/>
       <c r="D224" s="2" t="n">
-        <v>72.30000000000025</v>
+        <v>72.07000000000025</v>
       </c>
     </row>
     <row r="225">
       <c r="A225"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>September 1961</t>
+          <t>November 1961</t>
         </is>
       </c>
       <c r="C225"/>
       <c r="D225" s="2" t="n">
-        <v>72.17000000000026</v>
+        <v>72.18000000000026</v>
       </c>
     </row>
     <row r="226">
       <c r="A226"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Oktober 1961</t>
+          <t>December 1961</t>
         </is>
       </c>
       <c r="C226"/>
       <c r="D226" s="2" t="n">
-        <v>72.07000000000025</v>
+        <v>72.15000000000026</v>
       </c>
     </row>
     <row r="227">
-      <c r="A227"/>
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>1962</t>
+        </is>
+      </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>November 1961</t>
+          <t>Januari 1962</t>
         </is>
       </c>
       <c r="C227"/>
       <c r="D227" s="2" t="n">
-        <v>72.18000000000026</v>
+        <v>72.19000000000025</v>
       </c>
     </row>
     <row r="228">
       <c r="A228"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>December 1961</t>
+          <t>Februari 1962</t>
         </is>
       </c>
       <c r="C228"/>
       <c r="D228" s="2" t="n">
-        <v>72.15000000000026</v>
+        <v>72.18000000000026</v>
       </c>
     </row>
     <row r="229">
-      <c r="A229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A229"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Januari 1962</t>
+          <t>Maart 1962</t>
         </is>
       </c>
       <c r="C229"/>
       <c r="D229" s="2" t="n">
-        <v>72.19000000000025</v>
+        <v>72.29000000000026</v>
       </c>
     </row>
     <row r="230">
       <c r="A230"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Februari 1962</t>
+          <t>April 1962</t>
         </is>
       </c>
       <c r="C230"/>
       <c r="D230" s="2" t="n">
-        <v>72.18000000000026</v>
+        <v>72.65000000000026</v>
       </c>
     </row>
     <row r="231">
       <c r="A231"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Maart 1962</t>
+          <t>Mei 1962</t>
         </is>
       </c>
       <c r="C231"/>
       <c r="D231" s="2" t="n">
-        <v>72.29000000000026</v>
+        <v>73.55000000000025</v>
       </c>
     </row>
     <row r="232">
       <c r="A232"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>April 1962</t>
+          <t>Juni 1962</t>
         </is>
       </c>
       <c r="C232"/>
       <c r="D232" s="2" t="n">
-        <v>72.65000000000026</v>
+        <v>73.97000000000025</v>
       </c>
     </row>
     <row r="233">
       <c r="A233"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Mei 1962</t>
+          <t>Juli 1962</t>
         </is>
       </c>
       <c r="C233"/>
       <c r="D233" s="2" t="n">
-        <v>73.55000000000025</v>
+        <v>73.58000000000025</v>
       </c>
     </row>
     <row r="234">
       <c r="A234"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Juni 1962</t>
+          <t>Augustus 1962</t>
         </is>
       </c>
       <c r="C234"/>
       <c r="D234" s="2" t="n">
-        <v>73.97000000000025</v>
+        <v>72.67000000000026</v>
       </c>
     </row>
     <row r="235">
       <c r="A235"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Juli 1962</t>
+          <t>September 1962</t>
         </is>
       </c>
       <c r="C235"/>
       <c r="D235" s="2" t="n">
-        <v>73.58000000000025</v>
+        <v>72.77000000000025</v>
       </c>
     </row>
     <row r="236">
       <c r="A236"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Augustus 1962</t>
+          <t>Oktober 1962</t>
         </is>
       </c>
       <c r="C236"/>
       <c r="D236" s="2" t="n">
-        <v>72.67000000000026</v>
+        <v>72.99000000000025</v>
       </c>
     </row>
     <row r="237">
       <c r="A237"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>September 1962</t>
+          <t>November 1962</t>
         </is>
       </c>
       <c r="C237"/>
       <c r="D237" s="2" t="n">
-        <v>72.77000000000025</v>
+        <v>73.10000000000025</v>
       </c>
     </row>
     <row r="238">
       <c r="A238"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Oktober 1962</t>
+          <t>December 1962</t>
         </is>
       </c>
       <c r="C238"/>
       <c r="D238" s="2" t="n">
         <v>72.99000000000025</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239"/>
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>1963</t>
+        </is>
+      </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>November 1962</t>
+          <t>Januari 1963</t>
         </is>
       </c>
       <c r="C239"/>
       <c r="D239" s="2" t="n">
-        <v>73.10000000000025</v>
+        <v>73.28000000000026</v>
       </c>
     </row>
     <row r="240">
       <c r="A240"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>December 1962</t>
+          <t>Februari 1963</t>
         </is>
       </c>
       <c r="C240"/>
       <c r="D240" s="2" t="n">
-        <v>72.99000000000025</v>
+        <v>74.18000000000028</v>
       </c>
     </row>
     <row r="241">
-      <c r="A241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A241"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Januari 1963</t>
+          <t>Maart 1963</t>
         </is>
       </c>
       <c r="C241"/>
       <c r="D241" s="2" t="n">
-        <v>73.28000000000026</v>
+        <v>74.21000000000026</v>
       </c>
     </row>
     <row r="242">
       <c r="A242"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Februari 1963</t>
+          <t>April 1963</t>
         </is>
       </c>
       <c r="C242"/>
       <c r="D242" s="2" t="n">
-        <v>74.18000000000028</v>
+        <v>74.07000000000026</v>
       </c>
     </row>
     <row r="243">
       <c r="A243"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Maart 1963</t>
+          <t>Mei 1963</t>
         </is>
       </c>
       <c r="C243"/>
       <c r="D243" s="2" t="n">
-        <v>74.21000000000026</v>
+        <v>73.87000000000026</v>
       </c>
     </row>
     <row r="244">
       <c r="A244"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>April 1963</t>
+          <t>Juni 1963</t>
         </is>
       </c>
       <c r="C244"/>
       <c r="D244" s="2" t="n">
-        <v>74.07000000000026</v>
+        <v>73.98000000000026</v>
       </c>
     </row>
     <row r="245">
       <c r="A245"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Mei 1963</t>
+          <t>Juli 1963</t>
         </is>
       </c>
       <c r="C245"/>
       <c r="D245" s="2" t="n">
-        <v>73.87000000000026</v>
+        <v>74.39000000000027</v>
       </c>
     </row>
     <row r="246">
       <c r="A246"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Juni 1963</t>
+          <t>Augustus 1963</t>
         </is>
       </c>
       <c r="C246"/>
       <c r="D246" s="2" t="n">
-        <v>73.98000000000026</v>
+        <v>74.30000000000027</v>
       </c>
     </row>
     <row r="247">
       <c r="A247"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Juli 1963</t>
+          <t>September 1963</t>
         </is>
       </c>
       <c r="C247"/>
       <c r="D247" s="2" t="n">
-        <v>74.39000000000027</v>
+        <v>74.80000000000027</v>
       </c>
     </row>
     <row r="248">
       <c r="A248"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Augustus 1963</t>
+          <t>Oktober 1963</t>
         </is>
       </c>
       <c r="C248"/>
       <c r="D248" s="2" t="n">
-        <v>74.30000000000027</v>
+        <v>75.11000000000027</v>
       </c>
     </row>
     <row r="249">
       <c r="A249"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>September 1963</t>
+          <t>November 1963</t>
         </is>
       </c>
       <c r="C249"/>
       <c r="D249" s="2" t="n">
-        <v>74.80000000000027</v>
+        <v>75.47000000000027</v>
       </c>
     </row>
     <row r="250">
       <c r="A250"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Oktober 1963</t>
+          <t>December 1963</t>
         </is>
       </c>
       <c r="C250"/>
       <c r="D250" s="2" t="n">
-        <v>75.11000000000027</v>
+        <v>76.07000000000026</v>
       </c>
     </row>
     <row r="251">
-      <c r="A251"/>
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>1964</t>
+        </is>
+      </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>November 1963</t>
+          <t>Januari 1964</t>
         </is>
       </c>
       <c r="C251"/>
       <c r="D251" s="2" t="n">
-        <v>75.47000000000027</v>
+        <v>76.46000000000026</v>
       </c>
     </row>
     <row r="252">
       <c r="A252"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>December 1963</t>
+          <t>Februari 1964</t>
         </is>
       </c>
       <c r="C252"/>
       <c r="D252" s="2" t="n">
-        <v>76.07000000000026</v>
+        <v>76.38000000000027</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A253"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Januari 1964</t>
+          <t>Maart 1964</t>
         </is>
       </c>
       <c r="C253"/>
       <c r="D253" s="2" t="n">
-        <v>76.46000000000026</v>
+        <v>76.14000000000027</v>
       </c>
     </row>
     <row r="254">
       <c r="A254"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Februari 1964</t>
+          <t>April 1964</t>
         </is>
       </c>
       <c r="C254"/>
       <c r="D254" s="2" t="n">
-        <v>76.38000000000027</v>
+        <v>76.53000000000027</v>
       </c>
     </row>
     <row r="255">
       <c r="A255"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Maart 1964</t>
+          <t>Mei 1964</t>
         </is>
       </c>
       <c r="C255"/>
       <c r="D255" s="2" t="n">
-        <v>76.14000000000027</v>
+        <v>76.72000000000027</v>
       </c>
     </row>
     <row r="256">
       <c r="A256"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>April 1964</t>
+          <t>Juni 1964</t>
         </is>
       </c>
       <c r="C256"/>
       <c r="D256" s="2" t="n">
-        <v>76.53000000000027</v>
+        <v>77.61000000000027</v>
       </c>
     </row>
     <row r="257">
       <c r="A257"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Mei 1964</t>
+          <t>Juli 1964</t>
         </is>
       </c>
       <c r="C257"/>
       <c r="D257" s="2" t="n">
-        <v>76.72000000000027</v>
+        <v>78.23000000000029</v>
       </c>
     </row>
     <row r="258">
       <c r="A258"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Juni 1964</t>
+          <t>Augustus 1964</t>
         </is>
       </c>
       <c r="C258"/>
       <c r="D258" s="2" t="n">
-        <v>77.61000000000027</v>
+        <v>78.23000000000029</v>
       </c>
     </row>
     <row r="259">
       <c r="A259"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Juli 1964</t>
+          <t>September 1964</t>
         </is>
       </c>
       <c r="C259"/>
       <c r="D259" s="2" t="n">
-        <v>78.23000000000029</v>
+        <v>78.29000000000029</v>
       </c>
     </row>
     <row r="260">
       <c r="A260"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Augustus 1964</t>
+          <t>Oktober 1964</t>
         </is>
       </c>
       <c r="C260"/>
       <c r="D260" s="2" t="n">
-        <v>78.23000000000029</v>
+        <v>78.49000000000028</v>
       </c>
     </row>
     <row r="261">
       <c r="A261"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>September 1964</t>
+          <t>November 1964</t>
         </is>
       </c>
       <c r="C261"/>
       <c r="D261" s="2" t="n">
-        <v>78.29000000000029</v>
+        <v>78.83000000000028</v>
       </c>
     </row>
     <row r="262">
       <c r="A262"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Oktober 1964</t>
+          <t>December 1964</t>
         </is>
       </c>
       <c r="C262"/>
       <c r="D262" s="2" t="n">
-        <v>78.49000000000028</v>
+        <v>79.09000000000029</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263"/>
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>1965</t>
+        </is>
+      </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>November 1964</t>
+          <t>Januari 1965</t>
         </is>
       </c>
       <c r="C263"/>
       <c r="D263" s="2" t="n">
-        <v>78.83000000000028</v>
+        <v>79.31000000000029</v>
       </c>
     </row>
     <row r="264">
       <c r="A264"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>December 1964</t>
+          <t>Februari 1965</t>
         </is>
       </c>
       <c r="C264"/>
       <c r="D264" s="2" t="n">
-        <v>79.09000000000029</v>
+        <v>79.50000000000028</v>
       </c>
     </row>
     <row r="265">
-      <c r="A265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A265"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Januari 1965</t>
+          <t>Maart 1965</t>
         </is>
       </c>
       <c r="C265"/>
       <c r="D265" s="2" t="n">
-        <v>79.31000000000029</v>
+        <v>79.57000000000028</v>
       </c>
     </row>
     <row r="266">
       <c r="A266"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Februari 1965</t>
+          <t>April 1965</t>
         </is>
       </c>
       <c r="C266"/>
       <c r="D266" s="2" t="n">
-        <v>79.50000000000028</v>
+        <v>79.70000000000029</v>
       </c>
     </row>
     <row r="267">
       <c r="A267"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Maart 1965</t>
+          <t>Mei 1965</t>
         </is>
       </c>
       <c r="C267"/>
       <c r="D267" s="2" t="n">
-        <v>79.57000000000028</v>
+        <v>80.65000000000029</v>
       </c>
     </row>
     <row r="268">
       <c r="A268"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>April 1965</t>
+          <t>Juni 1965</t>
         </is>
       </c>
       <c r="C268"/>
       <c r="D268" s="2" t="n">
-        <v>79.70000000000029</v>
+        <v>80.83000000000028</v>
       </c>
     </row>
     <row r="269">
       <c r="A269"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Mei 1965</t>
+          <t>Juli 1965</t>
         </is>
       </c>
       <c r="C269"/>
       <c r="D269" s="2" t="n">
-        <v>80.65000000000029</v>
+        <v>81.11000000000028</v>
       </c>
     </row>
     <row r="270">
       <c r="A270"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Juni 1965</t>
+          <t>Augustus 1965</t>
         </is>
       </c>
       <c r="C270"/>
       <c r="D270" s="2" t="n">
-        <v>80.83000000000028</v>
+        <v>81.12000000000029</v>
       </c>
     </row>
     <row r="271">
       <c r="A271"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Juli 1965</t>
+          <t>September 1965</t>
         </is>
       </c>
       <c r="C271"/>
       <c r="D271" s="2" t="n">
-        <v>81.11000000000028</v>
+        <v>81.38000000000028</v>
       </c>
     </row>
     <row r="272">
       <c r="A272"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Augustus 1965</t>
+          <t>Oktober 1965</t>
         </is>
       </c>
       <c r="C272"/>
       <c r="D272" s="2" t="n">
-        <v>81.12000000000029</v>
+        <v>81.47000000000028</v>
       </c>
     </row>
     <row r="273">
       <c r="A273"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>September 1965</t>
+          <t>November 1965</t>
         </is>
       </c>
       <c r="C273"/>
       <c r="D273" s="2" t="n">
-        <v>81.38000000000028</v>
+        <v>81.86000000000028</v>
       </c>
     </row>
     <row r="274">
       <c r="A274"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Oktober 1965</t>
+          <t>December 1965</t>
         </is>
       </c>
       <c r="C274"/>
       <c r="D274" s="2" t="n">
-        <v>81.47000000000028</v>
+        <v>82.3400000000003</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275"/>
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>1966</t>
+        </is>
+      </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>November 1965</t>
+          <t>Januari 1966</t>
         </is>
       </c>
       <c r="C275"/>
       <c r="D275" s="2" t="n">
-        <v>81.86000000000028</v>
+        <v>82.6600000000003</v>
       </c>
     </row>
     <row r="276">
       <c r="A276"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>December 1965</t>
+          <t>Februari 1966</t>
         </is>
       </c>
       <c r="C276"/>
       <c r="D276" s="2" t="n">
-        <v>82.3400000000003</v>
+        <v>82.9100000000003</v>
       </c>
     </row>
     <row r="277">
-      <c r="A277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A277"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Januari 1966</t>
+          <t>Maart 1966</t>
         </is>
       </c>
       <c r="C277"/>
       <c r="D277" s="2" t="n">
-        <v>82.6600000000003</v>
+        <v>83.2700000000003</v>
       </c>
     </row>
     <row r="278">
       <c r="A278"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Februari 1966</t>
+          <t>April 1966</t>
         </is>
       </c>
       <c r="C278"/>
       <c r="D278" s="2" t="n">
-        <v>82.9100000000003</v>
+        <v>84.1200000000003</v>
       </c>
     </row>
     <row r="279">
       <c r="A279"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Maart 1966</t>
+          <t>Mei 1966</t>
         </is>
       </c>
       <c r="C279"/>
       <c r="D279" s="2" t="n">
-        <v>83.2700000000003</v>
+        <v>84.5200000000003</v>
       </c>
     </row>
     <row r="280">
       <c r="A280"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>April 1966</t>
+          <t>Juni 1966</t>
         </is>
       </c>
       <c r="C280"/>
       <c r="D280" s="2" t="n">
-        <v>84.1200000000003</v>
+        <v>84.8600000000003</v>
       </c>
     </row>
     <row r="281">
       <c r="A281"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Mei 1966</t>
+          <t>Juli 1966</t>
         </is>
       </c>
       <c r="C281"/>
       <c r="D281" s="2" t="n">
-        <v>84.5200000000003</v>
+        <v>84.1200000000003</v>
       </c>
     </row>
     <row r="282">
       <c r="A282"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Juni 1966</t>
+          <t>Augustus 1966</t>
         </is>
       </c>
       <c r="C282"/>
       <c r="D282" s="2" t="n">
-        <v>84.8600000000003</v>
+        <v>84.0600000000003</v>
       </c>
     </row>
     <row r="283">
       <c r="A283"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Juli 1966</t>
+          <t>September 1966</t>
         </is>
       </c>
       <c r="C283"/>
       <c r="D283" s="2" t="n">
-        <v>84.1200000000003</v>
+        <v>84.4100000000003</v>
       </c>
     </row>
     <row r="284">
       <c r="A284"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Augustus 1966</t>
+          <t>Oktober 1966</t>
         </is>
       </c>
       <c r="C284"/>
       <c r="D284" s="2" t="n">
-        <v>84.0600000000003</v>
+        <v>84.6800000000003</v>
       </c>
     </row>
     <row r="285">
       <c r="A285"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>September 1966</t>
+          <t>November 1966</t>
         </is>
       </c>
       <c r="C285"/>
       <c r="D285" s="2" t="n">
-        <v>84.4100000000003</v>
+        <v>84.7300000000003</v>
       </c>
     </row>
     <row r="286">
       <c r="A286"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Oktober 1966</t>
+          <t>December 1966</t>
         </is>
       </c>
       <c r="C286"/>
       <c r="D286" s="2" t="n">
-        <v>84.6800000000003</v>
+        <v>84.9300000000003</v>
       </c>
     </row>
     <row r="287">
-      <c r="A287"/>
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>1967</t>
+        </is>
+      </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>November 1966</t>
+          <t>Januari 1967</t>
         </is>
       </c>
       <c r="C287"/>
       <c r="D287" s="2" t="n">
-        <v>84.7300000000003</v>
+        <v>85.0900000000003</v>
       </c>
     </row>
     <row r="288">
       <c r="A288"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>December 1966</t>
+          <t>Februari 1967</t>
         </is>
       </c>
       <c r="C288"/>
       <c r="D288" s="2" t="n">
-        <v>84.9300000000003</v>
+        <v>85.2500000000003</v>
       </c>
     </row>
     <row r="289">
-      <c r="A289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A289"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Januari 1967</t>
+          <t>Maart 1967</t>
         </is>
       </c>
       <c r="C289"/>
       <c r="D289" s="2" t="n">
-        <v>85.0900000000003</v>
+        <v>85.6700000000003</v>
       </c>
     </row>
     <row r="290">
       <c r="A290"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Februari 1967</t>
+          <t>April 1967</t>
         </is>
       </c>
       <c r="C290"/>
       <c r="D290" s="2" t="n">
-        <v>85.2500000000003</v>
+        <v>86.26000000000032</v>
       </c>
     </row>
     <row r="291">
       <c r="A291"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Maart 1967</t>
+          <t>Mei 1967</t>
         </is>
       </c>
       <c r="C291"/>
       <c r="D291" s="2" t="n">
-        <v>85.6700000000003</v>
+        <v>86.5700000000003</v>
       </c>
     </row>
     <row r="292">
       <c r="A292"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>April 1967</t>
+          <t>Juni 1967</t>
         </is>
       </c>
       <c r="C292"/>
       <c r="D292" s="2" t="n">
-        <v>86.26000000000032</v>
+        <v>86.62000000000032</v>
       </c>
     </row>
     <row r="293">
       <c r="A293"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Mei 1967</t>
+          <t>Juli 1967</t>
         </is>
       </c>
       <c r="C293"/>
       <c r="D293" s="2" t="n">
-        <v>86.5700000000003</v>
+        <v>86.47000000000031</v>
       </c>
     </row>
     <row r="294">
       <c r="A294"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Juni 1967</t>
+          <t>Augustus 1967</t>
         </is>
       </c>
       <c r="C294"/>
       <c r="D294" s="2" t="n">
-        <v>86.62000000000032</v>
+        <v>86.7100000000003</v>
       </c>
     </row>
     <row r="295">
       <c r="A295"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Juli 1967</t>
+          <t>September 1967</t>
         </is>
       </c>
       <c r="C295"/>
       <c r="D295" s="2" t="n">
-        <v>86.47000000000031</v>
+        <v>87.0700000000003</v>
       </c>
     </row>
     <row r="296">
       <c r="A296"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Augustus 1967</t>
+          <t>Oktober 1967</t>
         </is>
       </c>
       <c r="C296"/>
       <c r="D296" s="2" t="n">
-        <v>86.7100000000003</v>
+        <v>87.25000000000031</v>
       </c>
     </row>
     <row r="297">
       <c r="A297"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>September 1967</t>
+          <t>November 1967</t>
         </is>
       </c>
       <c r="C297"/>
       <c r="D297" s="2" t="n">
-        <v>87.0700000000003</v>
+        <v>87.50000000000031</v>
       </c>
     </row>
     <row r="298">
       <c r="A298"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Oktober 1967</t>
+          <t>December 1967</t>
         </is>
       </c>
       <c r="C298"/>
       <c r="D298" s="2" t="n">
-        <v>87.25000000000031</v>
+        <v>87.63000000000031</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299"/>
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>1968</t>
+        </is>
+      </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>November 1967</t>
+          <t>Januari 1968</t>
         </is>
       </c>
       <c r="C299"/>
       <c r="D299" s="2" t="n">
-        <v>87.50000000000031</v>
+        <v>88.04000000000032</v>
       </c>
     </row>
     <row r="300">
       <c r="A300"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>December 1967</t>
+          <t>Februari 1968</t>
         </is>
       </c>
       <c r="C300"/>
       <c r="D300" s="2" t="n">
-        <v>87.63000000000031</v>
+        <v>88.09000000000032</v>
       </c>
     </row>
     <row r="301">
-      <c r="A301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A301"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Januari 1968</t>
+          <t>Maart 1968</t>
         </is>
       </c>
       <c r="C301"/>
       <c r="D301" s="2" t="n">
-        <v>88.04000000000032</v>
+        <v>88.17000000000031</v>
       </c>
     </row>
     <row r="302">
       <c r="A302"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Februari 1968</t>
+          <t>April 1968</t>
         </is>
       </c>
       <c r="C302"/>
       <c r="D302" s="2" t="n">
-        <v>88.09000000000032</v>
+        <v>88.36000000000031</v>
       </c>
     </row>
     <row r="303">
       <c r="A303"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Maart 1968</t>
+          <t>Mei 1968</t>
         </is>
       </c>
       <c r="C303"/>
       <c r="D303" s="2" t="n">
-        <v>88.17000000000031</v>
+        <v>88.45000000000032</v>
       </c>
     </row>
     <row r="304">
       <c r="A304"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>April 1968</t>
+          <t>Juni 1968</t>
         </is>
       </c>
       <c r="C304"/>
       <c r="D304" s="2" t="n">
-        <v>88.36000000000031</v>
+        <v>88.77000000000031</v>
       </c>
     </row>
     <row r="305">
       <c r="A305"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Mei 1968</t>
+          <t>Juli 1968</t>
         </is>
       </c>
       <c r="C305"/>
       <c r="D305" s="2" t="n">
-        <v>88.45000000000032</v>
+        <v>88.94000000000031</v>
       </c>
     </row>
     <row r="306">
       <c r="A306"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Juni 1968</t>
+          <t>Augustus 1968</t>
         </is>
       </c>
       <c r="C306"/>
       <c r="D306" s="2" t="n">
-        <v>88.77000000000031</v>
+        <v>89.02000000000031</v>
       </c>
     </row>
     <row r="307">
       <c r="A307"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Juli 1968</t>
+          <t>September 1968</t>
         </is>
       </c>
       <c r="C307"/>
       <c r="D307" s="2" t="n">
-        <v>88.94000000000031</v>
+        <v>89.4600000000003</v>
       </c>
     </row>
     <row r="308">
       <c r="A308"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Augustus 1968</t>
+          <t>Oktober 1968</t>
         </is>
       </c>
       <c r="C308"/>
       <c r="D308" s="2" t="n">
-        <v>89.02000000000031</v>
+        <v>89.72000000000031</v>
       </c>
     </row>
     <row r="309">
       <c r="A309"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>September 1968</t>
+          <t>November 1968</t>
         </is>
       </c>
       <c r="C309"/>
       <c r="D309" s="2" t="n">
-        <v>89.4600000000003</v>
+        <v>89.74000000000031</v>
       </c>
     </row>
     <row r="310">
       <c r="A310"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Oktober 1968</t>
+          <t>December 1968</t>
         </is>
       </c>
       <c r="C310"/>
       <c r="D310" s="2" t="n">
-        <v>89.72000000000031</v>
+        <v>90.06000000000033</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311"/>
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>1969</t>
+        </is>
+      </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>November 1968</t>
+          <t>Januari 1969</t>
         </is>
       </c>
       <c r="C311"/>
       <c r="D311" s="2" t="n">
-        <v>89.74000000000031</v>
+        <v>90.45000000000033</v>
       </c>
     </row>
     <row r="312">
       <c r="A312"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>December 1968</t>
+          <t>Februari 1969</t>
         </is>
       </c>
       <c r="C312"/>
       <c r="D312" s="2" t="n">
-        <v>90.06000000000033</v>
+        <v>90.84000000000033</v>
       </c>
     </row>
     <row r="313">
-      <c r="A313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A313"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Januari 1969</t>
+          <t>Maart 1969</t>
         </is>
       </c>
       <c r="C313"/>
       <c r="D313" s="2" t="n">
-        <v>90.45000000000033</v>
+        <v>91.33000000000033</v>
       </c>
     </row>
     <row r="314">
       <c r="A314"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Februari 1969</t>
+          <t>April 1969</t>
         </is>
       </c>
       <c r="C314"/>
       <c r="D314" s="2" t="n">
-        <v>90.84000000000033</v>
+        <v>91.57000000000032</v>
       </c>
     </row>
     <row r="315">
       <c r="A315"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Maart 1969</t>
+          <t>Mei 1969</t>
         </is>
       </c>
       <c r="C315"/>
       <c r="D315" s="2" t="n">
-        <v>91.33000000000033</v>
+        <v>91.85000000000032</v>
       </c>
     </row>
     <row r="316">
       <c r="A316"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>April 1969</t>
+          <t>Juni 1969</t>
         </is>
       </c>
       <c r="C316"/>
       <c r="D316" s="2" t="n">
-        <v>91.57000000000032</v>
+        <v>92.09000000000033</v>
       </c>
     </row>
     <row r="317">
       <c r="A317"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Mei 1969</t>
+          <t>Juli 1969</t>
         </is>
       </c>
       <c r="C317"/>
       <c r="D317" s="2" t="n">
-        <v>91.85000000000032</v>
+        <v>92.43000000000033</v>
       </c>
     </row>
     <row r="318">
       <c r="A318"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Juni 1969</t>
+          <t>Augustus 1969</t>
         </is>
       </c>
       <c r="C318"/>
       <c r="D318" s="2" t="n">
-        <v>92.09000000000033</v>
+        <v>92.56000000000033</v>
       </c>
     </row>
     <row r="319">
       <c r="A319"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Juli 1969</t>
+          <t>September 1969</t>
         </is>
       </c>
       <c r="C319"/>
       <c r="D319" s="2" t="n">
-        <v>92.43000000000033</v>
+        <v>92.83000000000033</v>
       </c>
     </row>
     <row r="320">
       <c r="A320"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Augustus 1969</t>
+          <t>Oktober 1969</t>
         </is>
       </c>
       <c r="C320"/>
       <c r="D320" s="2" t="n">
-        <v>92.56000000000033</v>
+        <v>93.20000000000033</v>
       </c>
     </row>
     <row r="321">
       <c r="A321"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>September 1969</t>
+          <t>November 1969</t>
         </is>
       </c>
       <c r="C321"/>
       <c r="D321" s="2" t="n">
-        <v>92.83000000000033</v>
+        <v>93.62000000000033</v>
       </c>
     </row>
     <row r="322">
       <c r="A322"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Oktober 1969</t>
+          <t>December 1969</t>
         </is>
       </c>
       <c r="C322"/>
       <c r="D322" s="2" t="n">
-        <v>93.20000000000033</v>
+        <v>93.99000000000032</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323"/>
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>1970</t>
+        </is>
+      </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>November 1969</t>
+          <t>Januari 1970</t>
         </is>
       </c>
       <c r="C323"/>
       <c r="D323" s="2" t="n">
-        <v>93.62000000000033</v>
+        <v>94.39000000000034</v>
       </c>
     </row>
     <row r="324">
       <c r="A324"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>December 1969</t>
+          <t>Februari 1970</t>
         </is>
       </c>
       <c r="C324"/>
       <c r="D324" s="2" t="n">
-        <v>93.99000000000032</v>
+        <v>94.68000000000035</v>
       </c>
     </row>
     <row r="325">
-      <c r="A325" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A325"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Januari 1970</t>
+          <t>Maart 1970</t>
         </is>
       </c>
       <c r="C325"/>
       <c r="D325" s="2" t="n">
-        <v>94.39000000000034</v>
+        <v>95.22000000000034</v>
       </c>
     </row>
     <row r="326">
       <c r="A326"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Februari 1970</t>
+          <t>April 1970</t>
         </is>
       </c>
       <c r="C326"/>
       <c r="D326" s="2" t="n">
-        <v>94.68000000000035</v>
+        <v>95.58000000000034</v>
       </c>
     </row>
     <row r="327">
       <c r="A327"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Maart 1970</t>
+          <t>Mei 1970</t>
         </is>
       </c>
       <c r="C327"/>
       <c r="D327" s="2" t="n">
-        <v>95.22000000000034</v>
+        <v>95.60000000000034</v>
       </c>
     </row>
     <row r="328">
       <c r="A328"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>April 1970</t>
+          <t>Juni 1970</t>
         </is>
       </c>
       <c r="C328"/>
       <c r="D328" s="2" t="n">
-        <v>95.58000000000034</v>
+        <v>95.63000000000034</v>
       </c>
     </row>
     <row r="329">
       <c r="A329"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Mei 1970</t>
+          <t>Juli 1970</t>
         </is>
       </c>
       <c r="C329"/>
       <c r="D329" s="2" t="n">
-        <v>95.60000000000034</v>
+        <v>96.13000000000034</v>
       </c>
     </row>
     <row r="330">
       <c r="A330"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Juni 1970</t>
+          <t>Augustus 1970</t>
         </is>
       </c>
       <c r="C330"/>
       <c r="D330" s="2" t="n">
-        <v>95.63000000000034</v>
+        <v>96.33000000000034</v>
       </c>
     </row>
     <row r="331">
       <c r="A331"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Juli 1970</t>
+          <t>September 1970</t>
         </is>
       </c>
       <c r="C331"/>
       <c r="D331" s="2" t="n">
-        <v>96.13000000000034</v>
+        <v>96.31000000000034</v>
       </c>
     </row>
     <row r="332">
       <c r="A332"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Augustus 1970</t>
+          <t>Oktober 1970</t>
         </is>
       </c>
       <c r="C332"/>
       <c r="D332" s="2" t="n">
-        <v>96.33000000000034</v>
+        <v>96.47000000000034</v>
       </c>
     </row>
     <row r="333">
       <c r="A333"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>September 1970</t>
+          <t>November 1970</t>
         </is>
       </c>
       <c r="C333"/>
       <c r="D333" s="2" t="n">
-        <v>96.31000000000034</v>
+        <v>96.76000000000035</v>
       </c>
     </row>
     <row r="334">
       <c r="A334"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Oktober 1970</t>
+          <t>December 1970</t>
         </is>
       </c>
       <c r="C334"/>
       <c r="D334" s="2" t="n">
-        <v>96.47000000000034</v>
+        <v>96.92000000000034</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335"/>
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>1971</t>
+        </is>
+      </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>November 1970</t>
+          <t>Januari 1971</t>
         </is>
       </c>
       <c r="C335"/>
       <c r="D335" s="2" t="n">
-        <v>96.76000000000035</v>
+        <v>97.42000000000034</v>
       </c>
     </row>
     <row r="336">
       <c r="A336"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>December 1970</t>
+          <t>Februari 1971</t>
         </is>
       </c>
       <c r="C336"/>
       <c r="D336" s="2" t="n">
-        <v>96.92000000000034</v>
+        <v>98.19000000000035</v>
       </c>
     </row>
     <row r="337">
-      <c r="A337" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A337"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Januari 1971</t>
+          <t>Maart 1971</t>
         </is>
       </c>
       <c r="C337"/>
       <c r="D337" s="2" t="n">
-        <v>97.42000000000034</v>
+        <v>98.60000000000035</v>
       </c>
     </row>
     <row r="338">
       <c r="A338"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Februari 1971</t>
+          <t>April 1971</t>
         </is>
       </c>
       <c r="C338"/>
       <c r="D338" s="2" t="n">
-        <v>98.19000000000035</v>
+        <v>99.12000000000036</v>
       </c>
     </row>
     <row r="339">
       <c r="A339"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Maart 1971</t>
+          <t>Mei 1971</t>
         </is>
       </c>
       <c r="C339"/>
       <c r="D339" s="2" t="n">
-        <v>98.60000000000035</v>
+        <v>99.36000000000035</v>
       </c>
     </row>
     <row r="340">
       <c r="A340"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>April 1971</t>
+          <t>Juni 1971</t>
         </is>
       </c>
       <c r="C340"/>
       <c r="D340" s="2" t="n">
-        <v>99.12000000000036</v>
+        <v>99.57000000000035</v>
       </c>
     </row>
     <row r="341">
       <c r="A341"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Mei 1971</t>
+          <t>Juli 1971</t>
         </is>
       </c>
       <c r="C341"/>
       <c r="D341" s="2" t="n">
-        <v>99.36000000000035</v>
+        <v>100.18000000000036</v>
       </c>
     </row>
     <row r="342">
       <c r="A342"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Juni 1971</t>
+          <t>Augustus 1971</t>
         </is>
       </c>
       <c r="C342"/>
       <c r="D342" s="2" t="n">
-        <v>99.57000000000035</v>
+        <v>100.55000000000035</v>
       </c>
     </row>
     <row r="343">
       <c r="A343"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Juli 1971</t>
+          <t>September 1971</t>
         </is>
       </c>
       <c r="C343"/>
       <c r="D343" s="2" t="n">
-        <v>100.18000000000036</v>
+        <v>101.26000000000036</v>
       </c>
     </row>
     <row r="344">
       <c r="A344"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Augustus 1971</t>
+          <t>Oktober 1971</t>
         </is>
       </c>
       <c r="C344"/>
       <c r="D344" s="2" t="n">
-        <v>100.55000000000035</v>
+        <v>101.53000000000036</v>
       </c>
     </row>
     <row r="345">
       <c r="A345"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>September 1971</t>
+          <t>November 1971</t>
         </is>
       </c>
       <c r="C345"/>
       <c r="D345" s="2" t="n">
-        <v>101.26000000000036</v>
+        <v>101.88000000000035</v>
       </c>
     </row>
     <row r="346">
       <c r="A346"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Oktober 1971</t>
+          <t>December 1971</t>
         </is>
       </c>
       <c r="C346"/>
       <c r="D346" s="2" t="n">
-        <v>101.53000000000036</v>
+        <v>102.32000000000036</v>
       </c>
     </row>
     <row r="347">
-      <c r="A347"/>
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>1972</t>
+        </is>
+      </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>November 1971</t>
+          <t>Januari 1972</t>
         </is>
       </c>
       <c r="C347"/>
       <c r="D347" s="2" t="n">
-        <v>101.88000000000035</v>
+        <v>102.80000000000037</v>
       </c>
     </row>
     <row r="348">
       <c r="A348"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>December 1971</t>
+          <t>Februari 1972</t>
         </is>
       </c>
       <c r="C348"/>
       <c r="D348" s="2" t="n">
-        <v>102.32000000000036</v>
+        <v>103.35000000000036</v>
       </c>
     </row>
     <row r="349">
-      <c r="A349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A349"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Januari 1972</t>
+          <t>Maart 1972</t>
         </is>
       </c>
       <c r="C349"/>
       <c r="D349" s="2" t="n">
-        <v>102.80000000000037</v>
+        <v>103.48000000000037</v>
       </c>
     </row>
     <row r="350">
       <c r="A350"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Februari 1972</t>
+          <t>April 1972</t>
         </is>
       </c>
       <c r="C350"/>
       <c r="D350" s="2" t="n">
-        <v>103.35000000000036</v>
+        <v>103.84000000000037</v>
       </c>
     </row>
     <row r="351">
       <c r="A351"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Maart 1972</t>
+          <t>Mei 1972</t>
         </is>
       </c>
       <c r="C351"/>
       <c r="D351" s="2" t="n">
-        <v>103.48000000000037</v>
+        <v>104.03000000000037</v>
       </c>
     </row>
     <row r="352">
       <c r="A352"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>April 1972</t>
+          <t>Juni 1972</t>
         </is>
       </c>
       <c r="C352"/>
       <c r="D352" s="2" t="n">
-        <v>103.84000000000037</v>
+        <v>105.04000000000038</v>
       </c>
     </row>
     <row r="353">
       <c r="A353"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Mei 1972</t>
+          <t>Juli 1972</t>
         </is>
       </c>
       <c r="C353"/>
       <c r="D353" s="2" t="n">
-        <v>104.03000000000037</v>
+        <v>105.82000000000036</v>
       </c>
     </row>
     <row r="354">
       <c r="A354"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Juni 1972</t>
+          <t>Augustus 1972</t>
         </is>
       </c>
       <c r="C354"/>
-      <c r="D354" s="2" t="n">
-        <v>105.04000000000038</v>
+      <c r="D354" s="1" t="n">
+        <v>106.0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Juli 1972</t>
+          <t>September 1972</t>
         </is>
       </c>
       <c r="C355"/>
       <c r="D355" s="2" t="n">
-        <v>105.82000000000036</v>
+        <v>106.71000000000038</v>
       </c>
     </row>
     <row r="356">
       <c r="A356"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Augustus 1972</t>
+          <t>Oktober 1972</t>
         </is>
       </c>
       <c r="C356"/>
-      <c r="D356" s="1" t="n">
-        <v>106.0</v>
+      <c r="D356" s="2" t="n">
+        <v>107.32000000000038</v>
       </c>
     </row>
     <row r="357">
       <c r="A357"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>September 1972</t>
+          <t>November 1972</t>
         </is>
       </c>
       <c r="C357"/>
       <c r="D357" s="2" t="n">
-        <v>106.71000000000038</v>
+        <v>108.11000000000038</v>
       </c>
     </row>
     <row r="358">
       <c r="A358"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Oktober 1972</t>
+          <t>December 1972</t>
         </is>
       </c>
       <c r="C358"/>
       <c r="D358" s="2" t="n">
-        <v>107.32000000000038</v>
+        <v>108.87000000000039</v>
       </c>
     </row>
     <row r="359">
-      <c r="A359"/>
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>1973</t>
+        </is>
+      </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>November 1972</t>
+          <t>Januari 1973</t>
         </is>
       </c>
       <c r="C359"/>
       <c r="D359" s="2" t="n">
-        <v>108.11000000000038</v>
+        <v>109.85000000000038</v>
       </c>
     </row>
     <row r="360">
       <c r="A360"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>December 1972</t>
+          <t>Februari 1973</t>
         </is>
       </c>
       <c r="C360"/>
       <c r="D360" s="2" t="n">
-        <v>108.87000000000039</v>
+        <v>110.46000000000039</v>
       </c>
     </row>
     <row r="361">
-      <c r="A361" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A361"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Januari 1973</t>
+          <t>Maart 1973</t>
         </is>
       </c>
       <c r="C361"/>
       <c r="D361" s="2" t="n">
-        <v>109.85000000000038</v>
+        <v>110.7000000000004</v>
       </c>
     </row>
     <row r="362">
       <c r="A362"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Februari 1973</t>
+          <t>April 1973</t>
         </is>
       </c>
       <c r="C362"/>
       <c r="D362" s="2" t="n">
-        <v>110.46000000000039</v>
+        <v>111.3300000000004</v>
       </c>
     </row>
     <row r="363">
       <c r="A363"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Maart 1973</t>
+          <t>Mei 1973</t>
         </is>
       </c>
       <c r="C363"/>
       <c r="D363" s="2" t="n">
-        <v>110.7000000000004</v>
+        <v>111.7900000000004</v>
       </c>
     </row>
     <row r="364">
       <c r="A364"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>April 1973</t>
+          <t>Juni 1973</t>
         </is>
       </c>
       <c r="C364"/>
       <c r="D364" s="2" t="n">
-        <v>111.3300000000004</v>
+        <v>112.3400000000004</v>
       </c>
     </row>
     <row r="365">
       <c r="A365"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Mei 1973</t>
+          <t>Juli 1973</t>
         </is>
       </c>
       <c r="C365"/>
       <c r="D365" s="2" t="n">
-        <v>111.7900000000004</v>
+        <v>112.8300000000004</v>
       </c>
     </row>
     <row r="366">
       <c r="A366"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Juni 1973</t>
+          <t>Augustus 1973</t>
         </is>
       </c>
       <c r="C366"/>
       <c r="D366" s="2" t="n">
-        <v>112.3400000000004</v>
+        <v>113.35000000000039</v>
       </c>
     </row>
     <row r="367">
       <c r="A367"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Juli 1973</t>
+          <t>September 1973</t>
         </is>
       </c>
       <c r="C367"/>
       <c r="D367" s="2" t="n">
-        <v>112.8300000000004</v>
+        <v>113.8900000000004</v>
       </c>
     </row>
     <row r="368">
       <c r="A368"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Augustus 1973</t>
+          <t>Oktober 1973</t>
         </is>
       </c>
       <c r="C368"/>
       <c r="D368" s="2" t="n">
-        <v>113.35000000000039</v>
+        <v>114.66000000000041</v>
       </c>
     </row>
     <row r="369">
       <c r="A369"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>September 1973</t>
+          <t>November 1973</t>
         </is>
       </c>
       <c r="C369"/>
       <c r="D369" s="2" t="n">
-        <v>113.8900000000004</v>
+        <v>115.37000000000042</v>
       </c>
     </row>
     <row r="370">
       <c r="A370"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Oktober 1973</t>
+          <t>December 1973</t>
         </is>
       </c>
       <c r="C370"/>
       <c r="D370" s="2" t="n">
-        <v>114.66000000000041</v>
+        <v>116.81000000000041</v>
       </c>
     </row>
     <row r="371">
-      <c r="A371"/>
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>1974</t>
+        </is>
+      </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>November 1973</t>
+          <t>Januari 1974</t>
         </is>
       </c>
       <c r="C371"/>
       <c r="D371" s="2" t="n">
-        <v>115.37000000000042</v>
+        <v>118.13000000000042</v>
       </c>
     </row>
     <row r="372">
       <c r="A372"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>December 1973</t>
+          <t>Februari 1974</t>
         </is>
       </c>
       <c r="C372"/>
       <c r="D372" s="2" t="n">
-        <v>116.81000000000041</v>
+        <v>119.66000000000042</v>
       </c>
     </row>
     <row r="373">
-      <c r="A373" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A373"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Januari 1974</t>
+          <t>Maart 1974</t>
         </is>
       </c>
       <c r="C373"/>
       <c r="D373" s="2" t="n">
-        <v>118.13000000000042</v>
+        <v>121.16000000000042</v>
       </c>
     </row>
     <row r="374">
       <c r="A374"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Februari 1974</t>
+          <t>April 1974</t>
         </is>
       </c>
       <c r="C374"/>
       <c r="D374" s="2" t="n">
-        <v>119.66000000000042</v>
+        <v>122.89000000000044</v>
       </c>
     </row>
     <row r="375">
       <c r="A375"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Maart 1974</t>
+          <t>Mei 1974</t>
         </is>
       </c>
       <c r="C375"/>
       <c r="D375" s="2" t="n">
-        <v>121.16000000000042</v>
+        <v>124.69000000000044</v>
       </c>
     </row>
     <row r="376">
       <c r="A376"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>April 1974</t>
+          <t>Juni 1974</t>
         </is>
       </c>
       <c r="C376"/>
       <c r="D376" s="2" t="n">
-        <v>122.89000000000044</v>
+        <v>126.47000000000045</v>
       </c>
     </row>
     <row r="377">
       <c r="A377"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Mei 1974</t>
+          <t>Juli 1974</t>
         </is>
       </c>
       <c r="C377"/>
       <c r="D377" s="2" t="n">
-        <v>124.69000000000044</v>
+        <v>128.27000000000046</v>
       </c>
     </row>
     <row r="378">
       <c r="A378"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Juni 1974</t>
+          <t>Augustus 1974</t>
         </is>
       </c>
       <c r="C378"/>
       <c r="D378" s="2" t="n">
-        <v>126.47000000000045</v>
+        <v>129.91000000000045</v>
       </c>
     </row>
     <row r="379">
       <c r="A379"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Juli 1974</t>
+          <t>September 1974</t>
         </is>
       </c>
       <c r="C379"/>
       <c r="D379" s="2" t="n">
-        <v>128.27000000000046</v>
+        <v>131.67000000000044</v>
       </c>
     </row>
     <row r="380">
       <c r="A380"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Augustus 1974</t>
+          <t>Oktober 1974</t>
         </is>
       </c>
       <c r="C380"/>
       <c r="D380" s="2" t="n">
-        <v>129.91000000000045</v>
+        <v>132.79000000000048</v>
       </c>
     </row>
     <row r="381">
       <c r="A381"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>September 1974</t>
+          <t>November 1974</t>
         </is>
       </c>
       <c r="C381"/>
       <c r="D381" s="2" t="n">
-        <v>131.67000000000044</v>
+        <v>134.19000000000048</v>
       </c>
     </row>
     <row r="382">
       <c r="A382"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Oktober 1974</t>
+          <t>December 1974</t>
         </is>
       </c>
       <c r="C382"/>
       <c r="D382" s="2" t="n">
-        <v>132.79000000000048</v>
+        <v>135.13000000000048</v>
       </c>
     </row>
     <row r="383">
-      <c r="A383"/>
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>1975</t>
+        </is>
+      </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>November 1974</t>
+          <t>Januari 1975</t>
         </is>
       </c>
       <c r="C383"/>
       <c r="D383" s="2" t="n">
-        <v>134.19000000000048</v>
+        <v>136.5900000000005</v>
       </c>
     </row>
     <row r="384">
       <c r="A384"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>December 1974</t>
+          <t>Februari 1975</t>
         </is>
       </c>
       <c r="C384"/>
       <c r="D384" s="2" t="n">
-        <v>135.13000000000048</v>
+        <v>138.13000000000048</v>
       </c>
     </row>
     <row r="385">
-      <c r="A385" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A385"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Januari 1975</t>
+          <t>Maart 1975</t>
         </is>
       </c>
       <c r="C385"/>
       <c r="D385" s="2" t="n">
-        <v>136.5900000000005</v>
+        <v>139.04000000000048</v>
       </c>
     </row>
     <row r="386">
       <c r="A386"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Februari 1975</t>
+          <t>April 1975</t>
         </is>
       </c>
       <c r="C386"/>
       <c r="D386" s="2" t="n">
-        <v>138.13000000000048</v>
+        <v>140.59000000000052</v>
       </c>
     </row>
     <row r="387">
       <c r="A387"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Maart 1975</t>
+          <t>Mei 1975</t>
         </is>
       </c>
       <c r="C387"/>
       <c r="D387" s="2" t="n">
-        <v>139.04000000000048</v>
+        <v>141.77000000000052</v>
       </c>
     </row>
     <row r="388">
       <c r="A388"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>April 1975</t>
+          <t>Juni 1975</t>
         </is>
       </c>
       <c r="C388"/>
       <c r="D388" s="2" t="n">
-        <v>140.59000000000052</v>
+        <v>142.2800000000005</v>
       </c>
     </row>
     <row r="389">
       <c r="A389"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Mei 1975</t>
+          <t>Juli 1975</t>
         </is>
       </c>
       <c r="C389"/>
       <c r="D389" s="2" t="n">
-        <v>141.77000000000052</v>
+        <v>143.65000000000052</v>
       </c>
     </row>
     <row r="390">
       <c r="A390"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Juni 1975</t>
+          <t>Augustus 1975</t>
         </is>
       </c>
       <c r="C390"/>
       <c r="D390" s="2" t="n">
-        <v>142.2800000000005</v>
+        <v>144.74000000000052</v>
       </c>
     </row>
     <row r="391">
       <c r="A391"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Juli 1975</t>
+          <t>September 1975</t>
         </is>
       </c>
       <c r="C391"/>
       <c r="D391" s="2" t="n">
-        <v>143.65000000000052</v>
+        <v>145.9800000000005</v>
       </c>
     </row>
     <row r="392">
       <c r="A392"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Augustus 1975</t>
+          <t>Oktober 1975</t>
         </is>
       </c>
       <c r="C392"/>
       <c r="D392" s="2" t="n">
-        <v>144.74000000000052</v>
+        <v>147.6400000000005</v>
       </c>
     </row>
     <row r="393">
       <c r="A393"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>September 1975</t>
+          <t>November 1975</t>
         </is>
       </c>
       <c r="C393"/>
       <c r="D393" s="2" t="n">
-        <v>145.9800000000005</v>
+        <v>149.23000000000053</v>
       </c>
     </row>
     <row r="394">
       <c r="A394"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Oktober 1975</t>
+          <t>December 1975</t>
         </is>
       </c>
       <c r="C394"/>
       <c r="D394" s="2" t="n">
-        <v>147.6400000000005</v>
+        <v>150.03000000000054</v>
       </c>
     </row>
     <row r="395">
-      <c r="A395"/>
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>1976</t>
+        </is>
+      </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>November 1975</t>
+          <t>Januari 1976</t>
         </is>
       </c>
       <c r="C395"/>
       <c r="D395" s="2" t="n">
-        <v>149.23000000000053</v>
+        <v>151.38000000000054</v>
       </c>
     </row>
     <row r="396">
       <c r="A396"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>December 1975</t>
+          <t>Februari 1976</t>
         </is>
       </c>
       <c r="C396"/>
       <c r="D396" s="2" t="n">
-        <v>150.03000000000054</v>
+        <v>151.90000000000055</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A397"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Januari 1976</t>
+          <t>Maart 1976</t>
         </is>
       </c>
       <c r="C397"/>
       <c r="D397" s="2" t="n">
-        <v>151.38000000000054</v>
+        <v>152.87000000000054</v>
       </c>
     </row>
     <row r="398">
       <c r="A398"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Februari 1976</t>
+          <t>April 1976</t>
         </is>
       </c>
       <c r="C398"/>
       <c r="D398" s="2" t="n">
-        <v>151.90000000000055</v>
+        <v>154.27000000000055</v>
       </c>
     </row>
     <row r="399">
       <c r="A399"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Maart 1976</t>
+          <t>Mei 1976</t>
         </is>
       </c>
       <c r="C399"/>
       <c r="D399" s="2" t="n">
-        <v>152.87000000000054</v>
+        <v>155.40000000000055</v>
       </c>
     </row>
     <row r="400">
       <c r="A400"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>April 1976</t>
+          <t>Juni 1976</t>
         </is>
       </c>
       <c r="C400"/>
       <c r="D400" s="2" t="n">
-        <v>154.27000000000055</v>
+        <v>155.65000000000055</v>
       </c>
     </row>
     <row r="401">
       <c r="A401"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Mei 1976</t>
+          <t>Juli 1976</t>
         </is>
       </c>
       <c r="C401"/>
       <c r="D401" s="2" t="n">
-        <v>155.40000000000055</v>
+        <v>156.91000000000057</v>
       </c>
     </row>
     <row r="402">
       <c r="A402"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Juni 1976</t>
+          <t>Augustus 1976</t>
         </is>
       </c>
       <c r="C402"/>
       <c r="D402" s="2" t="n">
-        <v>155.65000000000055</v>
+        <v>157.51000000000056</v>
       </c>
     </row>
     <row r="403">
       <c r="A403"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Juli 1976</t>
+          <t>September 1976</t>
         </is>
       </c>
       <c r="C403"/>
       <c r="D403" s="2" t="n">
-        <v>156.91000000000057</v>
+        <v>159.55000000000058</v>
       </c>
     </row>
     <row r="404">
       <c r="A404"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Augustus 1976</t>
+          <t>Oktober 1976</t>
         </is>
       </c>
       <c r="C404"/>
       <c r="D404" s="2" t="n">
-        <v>157.51000000000056</v>
+        <v>159.91000000000057</v>
       </c>
     </row>
     <row r="405">
       <c r="A405"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>September 1976</t>
+          <t>November 1976</t>
         </is>
       </c>
       <c r="C405"/>
       <c r="D405" s="2" t="n">
-        <v>159.55000000000058</v>
+        <v>160.51000000000056</v>
       </c>
     </row>
     <row r="406">
       <c r="A406"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Oktober 1976</t>
+          <t>December 1976</t>
         </is>
       </c>
       <c r="C406"/>
       <c r="D406" s="2" t="n">
-        <v>159.91000000000057</v>
+        <v>161.39000000000055</v>
       </c>
     </row>
     <row r="407">
-      <c r="A407"/>
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>1977</t>
+        </is>
+      </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>November 1976</t>
+          <t>Januari 1977</t>
         </is>
       </c>
       <c r="C407"/>
       <c r="D407" s="2" t="n">
-        <v>160.51000000000056</v>
+        <v>163.04000000000056</v>
       </c>
     </row>
     <row r="408">
       <c r="A408"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>December 1976</t>
+          <t>Februari 1977</t>
         </is>
       </c>
       <c r="C408"/>
       <c r="D408" s="2" t="n">
-        <v>161.39000000000055</v>
+        <v>164.2800000000006</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A409"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Januari 1977</t>
+          <t>Maart 1977</t>
         </is>
       </c>
       <c r="C409"/>
       <c r="D409" s="2" t="n">
-        <v>163.04000000000056</v>
+        <v>164.1300000000006</v>
       </c>
     </row>
     <row r="410">
       <c r="A410"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Februari 1977</t>
+          <t>April 1977</t>
         </is>
       </c>
       <c r="C410"/>
       <c r="D410" s="2" t="n">
-        <v>164.2800000000006</v>
+        <v>165.0200000000006</v>
       </c>
     </row>
     <row r="411">
       <c r="A411"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Maart 1977</t>
+          <t>Mei 1977</t>
         </is>
       </c>
       <c r="C411"/>
       <c r="D411" s="2" t="n">
-        <v>164.1300000000006</v>
+        <v>166.67000000000058</v>
       </c>
     </row>
     <row r="412">
       <c r="A412"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>April 1977</t>
+          <t>Juni 1977</t>
         </is>
       </c>
       <c r="C412"/>
       <c r="D412" s="2" t="n">
-        <v>165.0200000000006</v>
+        <v>167.7200000000006</v>
       </c>
     </row>
     <row r="413">
       <c r="A413"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Mei 1977</t>
+          <t>Juli 1977</t>
         </is>
       </c>
       <c r="C413"/>
       <c r="D413" s="2" t="n">
-        <v>166.67000000000058</v>
+        <v>168.2200000000006</v>
       </c>
     </row>
     <row r="414">
       <c r="A414"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Juni 1977</t>
+          <t>Augustus 1977</t>
         </is>
       </c>
       <c r="C414"/>
       <c r="D414" s="2" t="n">
-        <v>167.7200000000006</v>
+        <v>168.7600000000006</v>
       </c>
     </row>
     <row r="415">
       <c r="A415"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Juli 1977</t>
+          <t>September 1977</t>
         </is>
       </c>
       <c r="C415"/>
       <c r="D415" s="2" t="n">
-        <v>168.2200000000006</v>
+        <v>169.95000000000059</v>
       </c>
     </row>
     <row r="416">
       <c r="A416"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Augustus 1977</t>
+          <t>Oktober 1977</t>
         </is>
       </c>
       <c r="C416"/>
       <c r="D416" s="2" t="n">
-        <v>168.7600000000006</v>
+        <v>170.3000000000006</v>
       </c>
     </row>
     <row r="417">
       <c r="A417"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>September 1977</t>
+          <t>November 1977</t>
         </is>
       </c>
       <c r="C417"/>
       <c r="D417" s="2" t="n">
-        <v>169.95000000000059</v>
+        <v>170.92000000000058</v>
       </c>
     </row>
     <row r="418">
       <c r="A418"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Oktober 1977</t>
+          <t>December 1977</t>
         </is>
       </c>
       <c r="C418"/>
       <c r="D418" s="2" t="n">
-        <v>170.3000000000006</v>
+        <v>171.5900000000006</v>
       </c>
     </row>
     <row r="419">
-      <c r="A419"/>
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>1978</t>
+        </is>
+      </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>November 1977</t>
+          <t>Januari 1978</t>
         </is>
       </c>
       <c r="C419"/>
       <c r="D419" s="2" t="n">
-        <v>170.92000000000058</v>
+        <v>172.46000000000063</v>
       </c>
     </row>
     <row r="420">
       <c r="A420"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>December 1977</t>
+          <t>Februari 1978</t>
         </is>
       </c>
       <c r="C420"/>
       <c r="D420" s="2" t="n">
-        <v>171.5900000000006</v>
+        <v>173.1400000000006</v>
       </c>
     </row>
     <row r="421">
-      <c r="A421" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A421"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Januari 1978</t>
+          <t>Maart 1978</t>
         </is>
       </c>
       <c r="C421"/>
       <c r="D421" s="2" t="n">
-        <v>172.46000000000063</v>
+        <v>173.58000000000064</v>
       </c>
     </row>
     <row r="422">
       <c r="A422"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Februari 1978</t>
+          <t>April 1978</t>
         </is>
       </c>
       <c r="C422"/>
       <c r="D422" s="2" t="n">
-        <v>173.1400000000006</v>
+        <v>173.72000000000062</v>
       </c>
     </row>
     <row r="423">
       <c r="A423"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Maart 1978</t>
+          <t>Mei 1978</t>
         </is>
       </c>
       <c r="C423"/>
       <c r="D423" s="2" t="n">
-        <v>173.58000000000064</v>
+        <v>173.9500000000006</v>
       </c>
     </row>
     <row r="424">
       <c r="A424"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>April 1978</t>
+          <t>Juni 1978</t>
         </is>
       </c>
       <c r="C424"/>
       <c r="D424" s="2" t="n">
-        <v>173.72000000000062</v>
+        <v>173.96000000000063</v>
       </c>
     </row>
     <row r="425">
       <c r="A425"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Mei 1978</t>
+          <t>Juli 1978</t>
         </is>
       </c>
       <c r="C425"/>
       <c r="D425" s="2" t="n">
-        <v>173.9500000000006</v>
+        <v>174.9200000000006</v>
       </c>
     </row>
     <row r="426">
       <c r="A426"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Juni 1978</t>
+          <t>Augustus 1978</t>
         </is>
       </c>
       <c r="C426"/>
       <c r="D426" s="2" t="n">
-        <v>173.96000000000063</v>
+        <v>175.72000000000062</v>
       </c>
     </row>
     <row r="427">
       <c r="A427"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Juli 1978</t>
+          <t>September 1978</t>
         </is>
       </c>
       <c r="C427"/>
       <c r="D427" s="2" t="n">
-        <v>174.9200000000006</v>
+        <v>176.48000000000062</v>
       </c>
     </row>
     <row r="428">
       <c r="A428"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Augustus 1978</t>
+          <t>Oktober 1978</t>
         </is>
       </c>
       <c r="C428"/>
       <c r="D428" s="2" t="n">
-        <v>175.72000000000062</v>
+        <v>176.8900000000006</v>
       </c>
     </row>
     <row r="429">
       <c r="A429"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>September 1978</t>
+          <t>November 1978</t>
         </is>
       </c>
       <c r="C429"/>
       <c r="D429" s="2" t="n">
-        <v>176.48000000000062</v>
+        <v>177.44000000000062</v>
       </c>
     </row>
     <row r="430">
       <c r="A430"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Oktober 1978</t>
+          <t>December 1978</t>
         </is>
       </c>
       <c r="C430"/>
       <c r="D430" s="2" t="n">
-        <v>176.8900000000006</v>
+        <v>178.22000000000062</v>
       </c>
     </row>
     <row r="431">
-      <c r="A431"/>
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>November 1978</t>
+          <t>Januari 1979</t>
         </is>
       </c>
       <c r="C431"/>
       <c r="D431" s="2" t="n">
-        <v>177.44000000000062</v>
+        <v>179.28000000000063</v>
       </c>
     </row>
     <row r="432">
       <c r="A432"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>December 1978</t>
+          <t>Februari 1979</t>
         </is>
       </c>
       <c r="C432"/>
       <c r="D432" s="2" t="n">
-        <v>178.22000000000062</v>
+        <v>179.87000000000063</v>
       </c>
     </row>
     <row r="433">
-      <c r="A433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A433"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Januari 1979</t>
+          <t>Maart 1979</t>
         </is>
       </c>
       <c r="C433"/>
       <c r="D433" s="2" t="n">
-        <v>179.28000000000063</v>
+        <v>179.98000000000062</v>
       </c>
     </row>
     <row r="434">
       <c r="A434"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Februari 1979</t>
+          <t>April 1979</t>
         </is>
       </c>
       <c r="C434"/>
       <c r="D434" s="2" t="n">
-        <v>179.87000000000063</v>
+        <v>180.40000000000066</v>
       </c>
     </row>
     <row r="435">
       <c r="A435"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Maart 1979</t>
+          <t>Mei 1979</t>
         </is>
       </c>
       <c r="C435"/>
       <c r="D435" s="2" t="n">
-        <v>179.98000000000062</v>
+        <v>180.89000000000064</v>
       </c>
     </row>
     <row r="436">
       <c r="A436"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>April 1979</t>
+          <t>Juni 1979</t>
         </is>
       </c>
       <c r="C436"/>
       <c r="D436" s="2" t="n">
-        <v>180.40000000000066</v>
+        <v>181.84000000000066</v>
       </c>
     </row>
     <row r="437">
       <c r="A437"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Mei 1979</t>
+          <t>Juli 1979</t>
         </is>
       </c>
       <c r="C437"/>
       <c r="D437" s="2" t="n">
-        <v>180.89000000000064</v>
+        <v>183.35000000000065</v>
       </c>
     </row>
     <row r="438">
       <c r="A438"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Juni 1979</t>
+          <t>Augustus 1979</t>
         </is>
       </c>
       <c r="C438"/>
       <c r="D438" s="2" t="n">
-        <v>181.84000000000066</v>
+        <v>184.21000000000066</v>
       </c>
     </row>
     <row r="439">
       <c r="A439"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Juli 1979</t>
+          <t>September 1979</t>
         </is>
       </c>
       <c r="C439"/>
       <c r="D439" s="2" t="n">
-        <v>183.35000000000065</v>
+        <v>184.59000000000066</v>
       </c>
     </row>
     <row r="440">
       <c r="A440"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Augustus 1979</t>
+          <t>Oktober 1979</t>
         </is>
       </c>
       <c r="C440"/>
       <c r="D440" s="2" t="n">
-        <v>184.21000000000066</v>
+        <v>185.90000000000066</v>
       </c>
     </row>
     <row r="441">
       <c r="A441"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>September 1979</t>
+          <t>November 1979</t>
         </is>
       </c>
       <c r="C441"/>
       <c r="D441" s="2" t="n">
-        <v>184.59000000000066</v>
+        <v>186.68000000000066</v>
       </c>
     </row>
     <row r="442">
       <c r="A442"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Oktober 1979</t>
+          <t>December 1979</t>
         </is>
       </c>
       <c r="C442"/>
       <c r="D442" s="2" t="n">
-        <v>185.90000000000066</v>
+        <v>187.37000000000066</v>
       </c>
     </row>
     <row r="443">
-      <c r="A443"/>
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>1980</t>
+        </is>
+      </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>November 1979</t>
+          <t>Januari 1980</t>
         </is>
       </c>
       <c r="C443"/>
       <c r="D443" s="2" t="n">
-        <v>186.68000000000066</v>
+        <v>189.9900000000007</v>
       </c>
     </row>
     <row r="444">
       <c r="A444"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>December 1979</t>
+          <t>Februari 1980</t>
         </is>
       </c>
       <c r="C444"/>
       <c r="D444" s="2" t="n">
-        <v>187.37000000000066</v>
+        <v>191.4300000000007</v>
       </c>
     </row>
     <row r="445">
-      <c r="A445" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A445"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Januari 1980</t>
+          <t>Maart 1980</t>
         </is>
       </c>
       <c r="C445"/>
       <c r="D445" s="2" t="n">
-        <v>189.9900000000007</v>
+        <v>191.79000000000067</v>
       </c>
     </row>
     <row r="446">
       <c r="A446"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Februari 1980</t>
+          <t>April 1980</t>
         </is>
       </c>
       <c r="C446"/>
       <c r="D446" s="2" t="n">
-        <v>191.4300000000007</v>
+        <v>192.0200000000007</v>
       </c>
     </row>
     <row r="447">
       <c r="A447"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Maart 1980</t>
+          <t>Mei 1980</t>
         </is>
       </c>
       <c r="C447"/>
       <c r="D447" s="2" t="n">
-        <v>191.79000000000067</v>
+        <v>192.5800000000007</v>
       </c>
     </row>
     <row r="448">
       <c r="A448"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>April 1980</t>
+          <t>Juni 1980</t>
         </is>
       </c>
       <c r="C448"/>
       <c r="D448" s="2" t="n">
-        <v>192.0200000000007</v>
+        <v>193.0500000000007</v>
       </c>
     </row>
     <row r="449">
       <c r="A449"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Mei 1980</t>
+          <t>Juli 1980</t>
         </is>
       </c>
       <c r="C449"/>
       <c r="D449" s="2" t="n">
-        <v>192.5800000000007</v>
+        <v>195.31000000000068</v>
       </c>
     </row>
     <row r="450">
       <c r="A450"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Juni 1980</t>
+          <t>Augustus 1980</t>
         </is>
       </c>
       <c r="C450"/>
       <c r="D450" s="2" t="n">
-        <v>193.0500000000007</v>
+        <v>195.8300000000007</v>
       </c>
     </row>
     <row r="451">
       <c r="A451"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Juli 1980</t>
+          <t>September 1980</t>
         </is>
       </c>
       <c r="C451"/>
       <c r="D451" s="2" t="n">
-        <v>195.31000000000068</v>
+        <v>197.0300000000007</v>
       </c>
     </row>
     <row r="452">
       <c r="A452"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Augustus 1980</t>
+          <t>Oktober 1980</t>
         </is>
       </c>
       <c r="C452"/>
       <c r="D452" s="2" t="n">
-        <v>195.8300000000007</v>
+        <v>198.87000000000072</v>
       </c>
     </row>
     <row r="453">
       <c r="A453"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>September 1980</t>
+          <t>November 1980</t>
         </is>
       </c>
       <c r="C453"/>
       <c r="D453" s="2" t="n">
-        <v>197.0300000000007</v>
+        <v>200.90000000000072</v>
       </c>
     </row>
     <row r="454">
       <c r="A454"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Oktober 1980</t>
+          <t>December 1980</t>
         </is>
       </c>
       <c r="C454"/>
       <c r="D454" s="2" t="n">
-        <v>198.87000000000072</v>
+        <v>201.5100000000007</v>
       </c>
     </row>
     <row r="455">
-      <c r="A455"/>
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>1981</t>
+        </is>
+      </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>November 1980</t>
+          <t>Januari 1981</t>
         </is>
       </c>
       <c r="C455"/>
       <c r="D455" s="2" t="n">
-        <v>200.90000000000072</v>
+        <v>203.2300000000007</v>
       </c>
     </row>
     <row r="456">
       <c r="A456"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>December 1980</t>
+          <t>Februari 1981</t>
         </is>
       </c>
       <c r="C456"/>
       <c r="D456" s="2" t="n">
-        <v>201.5100000000007</v>
+        <v>205.03000000000074</v>
       </c>
     </row>
     <row r="457">
-      <c r="A457" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A457"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Januari 1981</t>
+          <t>Maart 1981</t>
         </is>
       </c>
       <c r="C457"/>
       <c r="D457" s="2" t="n">
-        <v>203.2300000000007</v>
+        <v>206.35000000000073</v>
       </c>
     </row>
     <row r="458">
       <c r="A458"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Februari 1981</t>
+          <t>April 1981</t>
         </is>
       </c>
       <c r="C458"/>
       <c r="D458" s="2" t="n">
-        <v>205.03000000000074</v>
+        <v>206.24000000000075</v>
       </c>
     </row>
     <row r="459">
       <c r="A459"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Maart 1981</t>
+          <t>Mei 1981</t>
         </is>
       </c>
       <c r="C459"/>
       <c r="D459" s="2" t="n">
-        <v>206.35000000000073</v>
+        <v>206.09000000000074</v>
       </c>
     </row>
     <row r="460">
       <c r="A460"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>April 1981</t>
+          <t>Juni 1981</t>
         </is>
       </c>
       <c r="C460"/>
       <c r="D460" s="2" t="n">
-        <v>206.24000000000075</v>
+        <v>207.23000000000073</v>
       </c>
     </row>
     <row r="461">
       <c r="A461"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Mei 1981</t>
+          <t>Juli 1981</t>
         </is>
       </c>
       <c r="C461"/>
       <c r="D461" s="2" t="n">
-        <v>206.09000000000074</v>
+        <v>210.60000000000073</v>
       </c>
     </row>
     <row r="462">
       <c r="A462"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Juni 1981</t>
+          <t>Augustus 1981</t>
         </is>
       </c>
       <c r="C462"/>
       <c r="D462" s="2" t="n">
-        <v>207.23000000000073</v>
+        <v>211.61000000000075</v>
       </c>
     </row>
     <row r="463">
       <c r="A463"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Juli 1981</t>
+          <t>September 1981</t>
         </is>
       </c>
       <c r="C463"/>
       <c r="D463" s="2" t="n">
-        <v>210.60000000000073</v>
+        <v>213.58000000000078</v>
       </c>
     </row>
     <row r="464">
       <c r="A464"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Augustus 1981</t>
+          <t>Oktober 1981</t>
         </is>
       </c>
       <c r="C464"/>
       <c r="D464" s="2" t="n">
-        <v>211.61000000000075</v>
+        <v>214.41000000000076</v>
       </c>
     </row>
     <row r="465">
       <c r="A465"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>September 1981</t>
+          <t>November 1981</t>
         </is>
       </c>
       <c r="C465"/>
       <c r="D465" s="2" t="n">
-        <v>213.58000000000078</v>
+        <v>216.54000000000076</v>
       </c>
     </row>
     <row r="466">
       <c r="A466"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Oktober 1981</t>
+          <t>December 1981</t>
         </is>
       </c>
       <c r="C466"/>
       <c r="D466" s="2" t="n">
-        <v>214.41000000000076</v>
+        <v>217.93000000000077</v>
       </c>
     </row>
     <row r="467">
-      <c r="A467"/>
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>1982</t>
+        </is>
+      </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>November 1981</t>
+          <t>Januari 1982</t>
         </is>
       </c>
       <c r="C467"/>
       <c r="D467" s="2" t="n">
-        <v>216.54000000000076</v>
+        <v>220.0100000000008</v>
       </c>
     </row>
     <row r="468">
       <c r="A468"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>December 1981</t>
+          <t>Februari 1982</t>
         </is>
       </c>
       <c r="C468"/>
       <c r="D468" s="2" t="n">
-        <v>217.93000000000077</v>
+        <v>220.5300000000008</v>
       </c>
     </row>
     <row r="469">
-      <c r="A469" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A469"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Januari 1982</t>
+          <t>Maart 1982</t>
         </is>
       </c>
       <c r="C469"/>
       <c r="D469" s="2" t="n">
-        <v>220.0100000000008</v>
+        <v>220.9100000000008</v>
       </c>
     </row>
     <row r="470">
       <c r="A470"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Februari 1982</t>
+          <t>April 1982</t>
         </is>
       </c>
       <c r="C470"/>
       <c r="D470" s="2" t="n">
-        <v>220.5300000000008</v>
+        <v>223.6100000000008</v>
       </c>
     </row>
     <row r="471">
       <c r="A471"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Maart 1982</t>
+          <t>Mei 1982</t>
         </is>
       </c>
       <c r="C471"/>
       <c r="D471" s="2" t="n">
-        <v>220.9100000000008</v>
+        <v>225.6100000000008</v>
       </c>
     </row>
     <row r="472">
       <c r="A472"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>April 1982</t>
+          <t>Juni 1982</t>
         </is>
       </c>
       <c r="C472"/>
       <c r="D472" s="2" t="n">
-        <v>223.6100000000008</v>
+        <v>227.64000000000078</v>
       </c>
     </row>
     <row r="473">
       <c r="A473"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Mei 1982</t>
+          <t>Juli 1982</t>
         </is>
       </c>
       <c r="C473"/>
       <c r="D473" s="2" t="n">
-        <v>225.6100000000008</v>
+        <v>229.30000000000084</v>
       </c>
     </row>
     <row r="474">
       <c r="A474"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Juni 1982</t>
+          <t>Augustus 1982</t>
         </is>
       </c>
       <c r="C474"/>
       <c r="D474" s="2" t="n">
-        <v>227.64000000000078</v>
+        <v>230.69000000000082</v>
       </c>
     </row>
     <row r="475">
       <c r="A475"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Juli 1982</t>
+          <t>September 1982</t>
         </is>
       </c>
       <c r="C475"/>
       <c r="D475" s="2" t="n">
-        <v>229.30000000000084</v>
+        <v>233.56000000000083</v>
       </c>
     </row>
     <row r="476">
       <c r="A476"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Augustus 1982</t>
+          <t>Oktober 1982</t>
         </is>
       </c>
       <c r="C476"/>
       <c r="D476" s="2" t="n">
-        <v>230.69000000000082</v>
+        <v>235.46000000000083</v>
       </c>
     </row>
     <row r="477">
       <c r="A477"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>September 1982</t>
+          <t>November 1982</t>
         </is>
       </c>
       <c r="C477"/>
       <c r="D477" s="2" t="n">
-        <v>233.56000000000083</v>
+        <v>235.72000000000082</v>
       </c>
     </row>
     <row r="478">
       <c r="A478"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Oktober 1982</t>
+          <t>December 1982</t>
         </is>
       </c>
       <c r="C478"/>
       <c r="D478" s="2" t="n">
-        <v>235.46000000000083</v>
+        <v>235.57000000000082</v>
       </c>
     </row>
     <row r="479">
-      <c r="A479"/>
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>1983</t>
+        </is>
+      </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>November 1982</t>
+          <t>Januari 1983</t>
         </is>
       </c>
       <c r="C479"/>
       <c r="D479" s="2" t="n">
-        <v>235.72000000000082</v>
+        <v>238.45000000000084</v>
       </c>
     </row>
     <row r="480">
       <c r="A480"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>December 1982</t>
+          <t>Februari 1983</t>
         </is>
       </c>
       <c r="C480"/>
       <c r="D480" s="2" t="n">
-        <v>235.57000000000082</v>
+        <v>239.78000000000085</v>
       </c>
     </row>
     <row r="481">
-      <c r="A481" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A481"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Januari 1983</t>
+          <t>Maart 1983</t>
         </is>
       </c>
       <c r="C481"/>
       <c r="D481" s="2" t="n">
-        <v>238.45000000000084</v>
+        <v>240.64000000000084</v>
       </c>
     </row>
     <row r="482">
       <c r="A482"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Februari 1983</t>
+          <t>April 1983</t>
         </is>
       </c>
       <c r="C482"/>
       <c r="D482" s="2" t="n">
-        <v>239.78000000000085</v>
+        <v>241.41000000000085</v>
       </c>
     </row>
     <row r="483">
       <c r="A483"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Maart 1983</t>
+          <t>Mei 1983</t>
         </is>
       </c>
       <c r="C483"/>
       <c r="D483" s="2" t="n">
-        <v>240.64000000000084</v>
+        <v>242.67000000000084</v>
       </c>
     </row>
     <row r="484">
       <c r="A484"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>April 1983</t>
+          <t>Juni 1983</t>
         </is>
       </c>
       <c r="C484"/>
       <c r="D484" s="2" t="n">
-        <v>241.41000000000085</v>
+        <v>244.2400000000009</v>
       </c>
     </row>
     <row r="485">
       <c r="A485"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Mei 1983</t>
+          <t>Juli 1983</t>
         </is>
       </c>
       <c r="C485"/>
       <c r="D485" s="2" t="n">
-        <v>242.67000000000084</v>
+        <v>246.59000000000088</v>
       </c>
     </row>
     <row r="486">
       <c r="A486"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Juni 1983</t>
+          <t>Augustus 1983</t>
         </is>
       </c>
       <c r="C486"/>
       <c r="D486" s="2" t="n">
-        <v>244.2400000000009</v>
+        <v>248.9300000000009</v>
       </c>
     </row>
     <row r="487">
       <c r="A487"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Juli 1983</t>
+          <t>September 1983</t>
         </is>
       </c>
       <c r="C487"/>
       <c r="D487" s="2" t="n">
-        <v>246.59000000000088</v>
+        <v>250.67000000000087</v>
       </c>
     </row>
     <row r="488">
       <c r="A488"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Augustus 1983</t>
+          <t>Oktober 1983</t>
         </is>
       </c>
       <c r="C488"/>
       <c r="D488" s="2" t="n">
-        <v>248.9300000000009</v>
+        <v>250.7100000000009</v>
       </c>
     </row>
     <row r="489">
       <c r="A489"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>September 1983</t>
+          <t>November 1983</t>
         </is>
       </c>
       <c r="C489"/>
       <c r="D489" s="2" t="n">
-        <v>250.67000000000087</v>
+        <v>251.97000000000088</v>
       </c>
     </row>
     <row r="490">
       <c r="A490"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Oktober 1983</t>
+          <t>December 1983</t>
         </is>
       </c>
       <c r="C490"/>
       <c r="D490" s="2" t="n">
-        <v>250.7100000000009</v>
+        <v>252.4400000000009</v>
       </c>
     </row>
     <row r="491">
-      <c r="A491"/>
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>November 1983</t>
+          <t>Januari 1984</t>
         </is>
       </c>
       <c r="C491"/>
       <c r="D491" s="2" t="n">
-        <v>251.97000000000088</v>
+        <v>254.7900000000009</v>
       </c>
     </row>
     <row r="492">
       <c r="A492"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>December 1983</t>
+          <t>Februari 1984</t>
         </is>
       </c>
       <c r="C492"/>
       <c r="D492" s="2" t="n">
-        <v>252.4400000000009</v>
+        <v>256.7100000000009</v>
       </c>
     </row>
     <row r="493">
-      <c r="A493" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A493"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Januari 1984</t>
+          <t>Maart 1984</t>
         </is>
       </c>
       <c r="C493"/>
       <c r="D493" s="2" t="n">
-        <v>254.7900000000009</v>
+        <v>257.79000000000093</v>
       </c>
     </row>
     <row r="494">
       <c r="A494"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Februari 1984</t>
+          <t>April 1984</t>
         </is>
       </c>
       <c r="C494"/>
       <c r="D494" s="2" t="n">
-        <v>256.7100000000009</v>
+        <v>259.5000000000009</v>
       </c>
     </row>
     <row r="495">
       <c r="A495"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Maart 1984</t>
+          <t>Mei 1984</t>
         </is>
       </c>
       <c r="C495"/>
       <c r="D495" s="2" t="n">
-        <v>257.79000000000093</v>
+        <v>260.0700000000009</v>
       </c>
     </row>
     <row r="496">
       <c r="A496"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>April 1984</t>
+          <t>Juni 1984</t>
         </is>
       </c>
       <c r="C496"/>
       <c r="D496" s="2" t="n">
-        <v>259.5000000000009</v>
+        <v>260.7800000000009</v>
       </c>
     </row>
     <row r="497">
       <c r="A497"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Mei 1984</t>
+          <t>Juli 1984</t>
         </is>
       </c>
       <c r="C497"/>
       <c r="D497" s="2" t="n">
-        <v>260.0700000000009</v>
+        <v>262.2000000000009</v>
       </c>
     </row>
     <row r="498">
       <c r="A498"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Juni 1984</t>
+          <t>Augustus 1984</t>
         </is>
       </c>
       <c r="C498"/>
       <c r="D498" s="2" t="n">
-        <v>260.7800000000009</v>
+        <v>263.2300000000009</v>
       </c>
     </row>
     <row r="499">
       <c r="A499"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Juli 1984</t>
+          <t>September 1984</t>
         </is>
       </c>
       <c r="C499"/>
       <c r="D499" s="2" t="n">
-        <v>262.2000000000009</v>
+        <v>264.01000000000096</v>
       </c>
     </row>
     <row r="500">
       <c r="A500"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Augustus 1984</t>
+          <t>Oktober 1984</t>
         </is>
       </c>
       <c r="C500"/>
       <c r="D500" s="2" t="n">
-        <v>263.2300000000009</v>
+        <v>265.240000000001</v>
       </c>
     </row>
     <row r="501">
       <c r="A501"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>September 1984</t>
+          <t>November 1984</t>
         </is>
       </c>
       <c r="C501"/>
       <c r="D501" s="2" t="n">
-        <v>264.01000000000096</v>
+        <v>265.34000000000094</v>
       </c>
     </row>
     <row r="502">
       <c r="A502"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Oktober 1984</t>
+          <t>December 1984</t>
         </is>
       </c>
       <c r="C502"/>
       <c r="D502" s="2" t="n">
-        <v>265.240000000001</v>
+        <v>265.930000000001</v>
       </c>
     </row>
     <row r="503">
-      <c r="A503"/>
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>1985</t>
+        </is>
+      </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>November 1984</t>
+          <t>Januari 1985</t>
         </is>
       </c>
       <c r="C503"/>
       <c r="D503" s="2" t="n">
-        <v>265.34000000000094</v>
+        <v>267.64000000000095</v>
       </c>
     </row>
     <row r="504">
       <c r="A504"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>December 1984</t>
+          <t>Februari 1985</t>
         </is>
       </c>
       <c r="C504"/>
       <c r="D504" s="2" t="n">
-        <v>265.930000000001</v>
+        <v>270.40000000000094</v>
       </c>
     </row>
     <row r="505">
-      <c r="A505" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A505"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Januari 1985</t>
+          <t>Maart 1985</t>
         </is>
       </c>
       <c r="C505"/>
       <c r="D505" s="2" t="n">
-        <v>267.64000000000095</v>
+        <v>272.58000000000095</v>
       </c>
     </row>
     <row r="506">
       <c r="A506"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Februari 1985</t>
+          <t>April 1985</t>
         </is>
       </c>
       <c r="C506"/>
       <c r="D506" s="2" t="n">
-        <v>270.40000000000094</v>
+        <v>273.65000000000094</v>
       </c>
     </row>
     <row r="507">
       <c r="A507"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Maart 1985</t>
+          <t>Mei 1985</t>
         </is>
       </c>
       <c r="C507"/>
       <c r="D507" s="2" t="n">
-        <v>272.58000000000095</v>
+        <v>273.930000000001</v>
       </c>
     </row>
     <row r="508">
       <c r="A508"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>April 1985</t>
+          <t>Juni 1985</t>
         </is>
       </c>
       <c r="C508"/>
       <c r="D508" s="2" t="n">
-        <v>273.65000000000094</v>
+        <v>273.970000000001</v>
       </c>
     </row>
     <row r="509">
       <c r="A509"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Mei 1985</t>
+          <t>Juli 1985</t>
         </is>
       </c>
       <c r="C509"/>
       <c r="D509" s="2" t="n">
-        <v>273.930000000001</v>
+        <v>275.470000000001</v>
       </c>
     </row>
     <row r="510">
       <c r="A510"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Juni 1985</t>
+          <t>Augustus 1985</t>
         </is>
       </c>
       <c r="C510"/>
       <c r="D510" s="2" t="n">
-        <v>273.970000000001</v>
+        <v>275.470000000001</v>
       </c>
     </row>
     <row r="511">
       <c r="A511"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Juli 1985</t>
+          <t>September 1985</t>
         </is>
       </c>
       <c r="C511"/>
       <c r="D511" s="2" t="n">
-        <v>275.470000000001</v>
+        <v>276.040000000001</v>
       </c>
     </row>
     <row r="512">
       <c r="A512"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Augustus 1985</t>
+          <t>Oktober 1985</t>
         </is>
       </c>
       <c r="C512"/>
       <c r="D512" s="2" t="n">
-        <v>275.470000000001</v>
+        <v>275.89000000000095</v>
       </c>
     </row>
     <row r="513">
       <c r="A513"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>September 1985</t>
+          <t>November 1985</t>
         </is>
       </c>
       <c r="C513"/>
       <c r="D513" s="2" t="n">
-        <v>276.040000000001</v>
+        <v>276.540000000001</v>
       </c>
     </row>
     <row r="514">
       <c r="A514"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Oktober 1985</t>
+          <t>December 1985</t>
         </is>
       </c>
       <c r="C514"/>
       <c r="D514" s="2" t="n">
-        <v>275.89000000000095</v>
+        <v>276.63000000000096</v>
       </c>
     </row>
     <row r="515">
-      <c r="A515"/>
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>1986</t>
+        </is>
+      </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>November 1985</t>
+          <t>Januari 1986</t>
         </is>
       </c>
       <c r="C515"/>
       <c r="D515" s="2" t="n">
-        <v>276.540000000001</v>
+        <v>276.970000000001</v>
       </c>
     </row>
     <row r="516">
       <c r="A516"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>December 1985</t>
+          <t>Februari 1986</t>
         </is>
       </c>
       <c r="C516"/>
       <c r="D516" s="2" t="n">
-        <v>276.63000000000096</v>
+        <v>277.180000000001</v>
       </c>
     </row>
     <row r="517">
-      <c r="A517" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A517"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Januari 1986</t>
+          <t>Maart 1986</t>
         </is>
       </c>
       <c r="C517"/>
       <c r="D517" s="2" t="n">
-        <v>276.970000000001</v>
+        <v>276.76000000000096</v>
       </c>
     </row>
     <row r="518">
       <c r="A518"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Februari 1986</t>
+          <t>April 1986</t>
         </is>
       </c>
       <c r="C518"/>
       <c r="D518" s="2" t="n">
-        <v>277.180000000001</v>
+        <v>277.62000000000097</v>
       </c>
     </row>
     <row r="519">
       <c r="A519"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Maart 1986</t>
+          <t>Mei 1986</t>
         </is>
       </c>
       <c r="C519"/>
       <c r="D519" s="2" t="n">
-        <v>276.76000000000096</v>
+        <v>276.990000000001</v>
       </c>
     </row>
     <row r="520">
       <c r="A520"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>April 1986</t>
+          <t>Juni 1986</t>
         </is>
       </c>
       <c r="C520"/>
       <c r="D520" s="2" t="n">
-        <v>277.62000000000097</v>
+        <v>277.350000000001</v>
       </c>
     </row>
     <row r="521">
       <c r="A521"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Mei 1986</t>
+          <t>Juli 1986</t>
         </is>
       </c>
       <c r="C521"/>
       <c r="D521" s="2" t="n">
-        <v>276.990000000001</v>
+        <v>277.33000000000095</v>
       </c>
     </row>
     <row r="522">
       <c r="A522"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Juni 1986</t>
+          <t>Augustus 1986</t>
         </is>
       </c>
       <c r="C522"/>
       <c r="D522" s="2" t="n">
-        <v>277.350000000001</v>
+        <v>277.58000000000095</v>
       </c>
     </row>
     <row r="523">
       <c r="A523"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Juli 1986</t>
+          <t>September 1986</t>
         </is>
       </c>
       <c r="C523"/>
       <c r="D523" s="2" t="n">
-        <v>277.33000000000095</v>
+        <v>278.550000000001</v>
       </c>
     </row>
     <row r="524">
       <c r="A524"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Augustus 1986</t>
+          <t>Oktober 1986</t>
         </is>
       </c>
       <c r="C524"/>
       <c r="D524" s="2" t="n">
-        <v>277.58000000000095</v>
+        <v>278.230000000001</v>
       </c>
     </row>
     <row r="525">
       <c r="A525"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>September 1986</t>
+          <t>November 1986</t>
         </is>
       </c>
       <c r="C525"/>
       <c r="D525" s="2" t="n">
-        <v>278.550000000001</v>
+        <v>278.02000000000095</v>
       </c>
     </row>
     <row r="526">
       <c r="A526"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Oktober 1986</t>
+          <t>December 1986</t>
         </is>
       </c>
       <c r="C526"/>
       <c r="D526" s="2" t="n">
-        <v>278.230000000001</v>
+        <v>278.25000000000097</v>
       </c>
     </row>
     <row r="527">
-      <c r="A527"/>
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>1987</t>
+        </is>
+      </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>November 1986</t>
+          <t>Januari 1987</t>
         </is>
       </c>
       <c r="C527"/>
       <c r="D527" s="2" t="n">
-        <v>278.02000000000095</v>
+        <v>279.410000000001</v>
       </c>
     </row>
     <row r="528">
       <c r="A528"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>December 1986</t>
+          <t>Februari 1987</t>
         </is>
       </c>
       <c r="C528"/>
       <c r="D528" s="2" t="n">
-        <v>278.25000000000097</v>
+        <v>279.96000000000095</v>
       </c>
     </row>
     <row r="529">
-      <c r="A529" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A529"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Januari 1987</t>
+          <t>Maart 1987</t>
         </is>
       </c>
       <c r="C529"/>
       <c r="D529" s="2" t="n">
-        <v>279.410000000001</v>
+        <v>280.260000000001</v>
       </c>
     </row>
     <row r="530">
       <c r="A530"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Februari 1987</t>
+          <t>April 1987</t>
         </is>
       </c>
       <c r="C530"/>
       <c r="D530" s="2" t="n">
-        <v>279.96000000000095</v>
+        <v>281.55000000000103</v>
       </c>
     </row>
     <row r="531">
       <c r="A531"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Maart 1987</t>
+          <t>Mei 1987</t>
         </is>
       </c>
       <c r="C531"/>
       <c r="D531" s="2" t="n">
-        <v>280.260000000001</v>
+        <v>281.67000000000104</v>
       </c>
     </row>
     <row r="532">
       <c r="A532"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>April 1987</t>
+          <t>Juni 1987</t>
         </is>
       </c>
       <c r="C532"/>
       <c r="D532" s="2" t="n">
-        <v>281.55000000000103</v>
+        <v>281.99000000000103</v>
       </c>
     </row>
     <row r="533">
       <c r="A533"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Mei 1987</t>
+          <t>Juli 1987</t>
         </is>
       </c>
       <c r="C533"/>
       <c r="D533" s="2" t="n">
-        <v>281.67000000000104</v>
+        <v>282.98000000000104</v>
       </c>
     </row>
     <row r="534">
       <c r="A534"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Juni 1987</t>
+          <t>Augustus 1987</t>
         </is>
       </c>
       <c r="C534"/>
       <c r="D534" s="2" t="n">
-        <v>281.99000000000103</v>
+        <v>283.870000000001</v>
       </c>
     </row>
     <row r="535">
       <c r="A535"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Juli 1987</t>
+          <t>September 1987</t>
         </is>
       </c>
       <c r="C535"/>
       <c r="D535" s="2" t="n">
-        <v>282.98000000000104</v>
+        <v>283.36000000000104</v>
       </c>
     </row>
     <row r="536">
       <c r="A536"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Augustus 1987</t>
+          <t>Oktober 1987</t>
         </is>
       </c>
       <c r="C536"/>
       <c r="D536" s="2" t="n">
-        <v>283.870000000001</v>
+        <v>283.060000000001</v>
       </c>
     </row>
     <row r="537">
       <c r="A537"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>September 1987</t>
+          <t>November 1987</t>
         </is>
       </c>
       <c r="C537"/>
       <c r="D537" s="2" t="n">
-        <v>283.36000000000104</v>
+        <v>282.200000000001</v>
       </c>
     </row>
     <row r="538">
       <c r="A538"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Oktober 1987</t>
+          <t>December 1987</t>
         </is>
       </c>
       <c r="C538"/>
       <c r="D538" s="2" t="n">
-        <v>283.060000000001</v>
+        <v>282.280000000001</v>
       </c>
     </row>
     <row r="539">
-      <c r="A539"/>
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>1988</t>
+        </is>
+      </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>November 1987</t>
+          <t>Januari 1988</t>
         </is>
       </c>
       <c r="C539"/>
       <c r="D539" s="2" t="n">
-        <v>282.200000000001</v>
+        <v>282.05000000000103</v>
       </c>
     </row>
     <row r="540">
       <c r="A540"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>December 1987</t>
+          <t>Februari 1988</t>
         </is>
       </c>
       <c r="C540"/>
       <c r="D540" s="2" t="n">
-        <v>282.280000000001</v>
+        <v>282.85000000000105</v>
       </c>
     </row>
     <row r="541">
-      <c r="A541" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A541"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Januari 1988</t>
+          <t>Maart 1988</t>
         </is>
       </c>
       <c r="C541"/>
       <c r="D541" s="2" t="n">
-        <v>282.05000000000103</v>
+        <v>282.960000000001</v>
       </c>
     </row>
     <row r="542">
       <c r="A542"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Februari 1988</t>
+          <t>April 1988</t>
         </is>
       </c>
       <c r="C542"/>
       <c r="D542" s="2" t="n">
-        <v>282.85000000000105</v>
+        <v>284.22000000000105</v>
       </c>
     </row>
     <row r="543">
       <c r="A543"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Maart 1988</t>
+          <t>Mei 1988</t>
         </is>
       </c>
       <c r="C543"/>
       <c r="D543" s="2" t="n">
-        <v>282.960000000001</v>
+        <v>284.500000000001</v>
       </c>
     </row>
     <row r="544">
       <c r="A544"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>April 1988</t>
+          <t>Juni 1988</t>
         </is>
       </c>
       <c r="C544"/>
       <c r="D544" s="2" t="n">
-        <v>284.22000000000105</v>
+        <v>284.98000000000104</v>
       </c>
     </row>
     <row r="545">
       <c r="A545"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Mei 1988</t>
+          <t>Juli 1988</t>
         </is>
       </c>
       <c r="C545"/>
       <c r="D545" s="2" t="n">
-        <v>284.500000000001</v>
+        <v>285.85000000000105</v>
       </c>
     </row>
     <row r="546">
       <c r="A546"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Juni 1988</t>
+          <t>Augustus 1988</t>
         </is>
       </c>
       <c r="C546"/>
       <c r="D546" s="2" t="n">
-        <v>284.98000000000104</v>
+        <v>286.460000000001</v>
       </c>
     </row>
     <row r="547">
       <c r="A547"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Juli 1988</t>
+          <t>September 1988</t>
         </is>
       </c>
       <c r="C547"/>
       <c r="D547" s="2" t="n">
-        <v>285.85000000000105</v>
+        <v>286.780000000001</v>
       </c>
     </row>
     <row r="548">
       <c r="A548"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Augustus 1988</t>
+          <t>Oktober 1988</t>
         </is>
       </c>
       <c r="C548"/>
       <c r="D548" s="2" t="n">
-        <v>286.460000000001</v>
+        <v>286.86000000000104</v>
       </c>
     </row>
     <row r="549">
       <c r="A549"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>September 1988</t>
+          <t>November 1988</t>
         </is>
       </c>
       <c r="C549"/>
       <c r="D549" s="2" t="n">
-        <v>286.780000000001</v>
+        <v>286.67000000000104</v>
       </c>
     </row>
     <row r="550">
       <c r="A550"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Oktober 1988</t>
+          <t>December 1988</t>
         </is>
       </c>
       <c r="C550"/>
       <c r="D550" s="2" t="n">
-        <v>286.86000000000104</v>
+        <v>287.710000000001</v>
       </c>
     </row>
     <row r="551">
-      <c r="A551"/>
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>1989</t>
+        </is>
+      </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>November 1988</t>
+          <t>Januari 1989</t>
         </is>
       </c>
       <c r="C551"/>
       <c r="D551" s="2" t="n">
-        <v>286.67000000000104</v>
+        <v>288.80000000000103</v>
       </c>
     </row>
     <row r="552">
       <c r="A552"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>December 1988</t>
+          <t>Februari 1989</t>
         </is>
       </c>
       <c r="C552"/>
       <c r="D552" s="2" t="n">
-        <v>287.710000000001</v>
+        <v>290.090000000001</v>
       </c>
     </row>
     <row r="553">
-      <c r="A553" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A553"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Januari 1989</t>
+          <t>Maart 1989</t>
         </is>
       </c>
       <c r="C553"/>
       <c r="D553" s="2" t="n">
-        <v>288.80000000000103</v>
+        <v>290.770000000001</v>
       </c>
     </row>
     <row r="554">
       <c r="A554"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Februari 1989</t>
+          <t>April 1989</t>
         </is>
       </c>
       <c r="C554"/>
       <c r="D554" s="2" t="n">
-        <v>290.090000000001</v>
+        <v>292.73000000000104</v>
       </c>
     </row>
     <row r="555">
       <c r="A555"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Maart 1989</t>
+          <t>Mei 1989</t>
         </is>
       </c>
       <c r="C555"/>
-      <c r="D555" s="2" t="n">
-        <v>290.770000000001</v>
+      <c r="D555" s="1" t="n">
+        <v>293.0</v>
       </c>
     </row>
     <row r="556">
       <c r="A556"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>April 1989</t>
+          <t>Juni 1989</t>
         </is>
       </c>
       <c r="C556"/>
       <c r="D556" s="2" t="n">
-        <v>292.73000000000104</v>
+        <v>293.55000000000103</v>
       </c>
     </row>
     <row r="557">
       <c r="A557"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Mei 1989</t>
+          <t>Juli 1989</t>
         </is>
       </c>
       <c r="C557"/>
-      <c r="D557" s="1" t="n">
-        <v>293.0</v>
+      <c r="D557" s="2" t="n">
+        <v>294.500000000001</v>
       </c>
     </row>
     <row r="558">
       <c r="A558"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Juni 1989</t>
+          <t>Augustus 1989</t>
         </is>
       </c>
       <c r="C558"/>
       <c r="D558" s="2" t="n">
-        <v>293.55000000000103</v>
+        <v>295.49000000000103</v>
       </c>
     </row>
     <row r="559">
       <c r="A559"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Juli 1989</t>
+          <t>September 1989</t>
         </is>
       </c>
       <c r="C559"/>
       <c r="D559" s="2" t="n">
-        <v>294.500000000001</v>
+        <v>296.95000000000107</v>
       </c>
     </row>
     <row r="560">
       <c r="A560"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Augustus 1989</t>
+          <t>Oktober 1989</t>
         </is>
       </c>
       <c r="C560"/>
       <c r="D560" s="2" t="n">
-        <v>295.49000000000103</v>
+        <v>297.3100000000011</v>
       </c>
     </row>
     <row r="561">
       <c r="A561"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>September 1989</t>
+          <t>November 1989</t>
         </is>
       </c>
       <c r="C561"/>
       <c r="D561" s="2" t="n">
-        <v>296.95000000000107</v>
+        <v>296.9300000000011</v>
       </c>
     </row>
     <row r="562">
       <c r="A562"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Oktober 1989</t>
+          <t>December 1989</t>
         </is>
       </c>
       <c r="C562"/>
       <c r="D562" s="2" t="n">
-        <v>297.3100000000011</v>
+        <v>298.09000000000106</v>
       </c>
     </row>
     <row r="563">
-      <c r="A563"/>
+      <c r="A563" t="inlineStr">
+        <is>
+          <t>1990</t>
+        </is>
+      </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>November 1989</t>
+          <t>Januari 1990</t>
         </is>
       </c>
       <c r="C563"/>
       <c r="D563" s="2" t="n">
-        <v>296.9300000000011</v>
+        <v>299.1800000000011</v>
       </c>
     </row>
     <row r="564">
       <c r="A564"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>December 1989</t>
+          <t>Februari 1990</t>
         </is>
       </c>
       <c r="C564"/>
       <c r="D564" s="2" t="n">
-        <v>298.09000000000106</v>
+        <v>299.90000000000106</v>
       </c>
     </row>
     <row r="565">
-      <c r="A565" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A565"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Januari 1990</t>
+          <t>Maart 1990</t>
         </is>
       </c>
       <c r="C565"/>
       <c r="D565" s="2" t="n">
-        <v>299.1800000000011</v>
+        <v>300.64000000000107</v>
       </c>
     </row>
     <row r="566">
       <c r="A566"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Februari 1990</t>
+          <t>April 1990</t>
         </is>
       </c>
       <c r="C566"/>
       <c r="D566" s="2" t="n">
-        <v>299.90000000000106</v>
+        <v>302.01000000000107</v>
       </c>
     </row>
     <row r="567">
       <c r="A567"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Maart 1990</t>
+          <t>Mei 1990</t>
         </is>
       </c>
       <c r="C567"/>
       <c r="D567" s="2" t="n">
-        <v>300.64000000000107</v>
+        <v>302.1000000000011</v>
       </c>
     </row>
     <row r="568">
       <c r="A568"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>April 1990</t>
+          <t>Juni 1990</t>
         </is>
       </c>
       <c r="C568"/>
       <c r="D568" s="2" t="n">
-        <v>302.01000000000107</v>
+        <v>302.2900000000011</v>
       </c>
     </row>
     <row r="569">
       <c r="A569"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Mei 1990</t>
+          <t>Juli 1990</t>
         </is>
       </c>
       <c r="C569"/>
       <c r="D569" s="2" t="n">
-        <v>302.1000000000011</v>
+        <v>303.3600000000011</v>
       </c>
     </row>
     <row r="570">
       <c r="A570"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Juni 1990</t>
+          <t>Augustus 1990</t>
         </is>
       </c>
       <c r="C570"/>
       <c r="D570" s="2" t="n">
-        <v>302.2900000000011</v>
+        <v>305.1100000000011</v>
       </c>
     </row>
     <row r="571">
       <c r="A571"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Juli 1990</t>
+          <t>September 1990</t>
         </is>
       </c>
       <c r="C571"/>
       <c r="D571" s="2" t="n">
-        <v>303.3600000000011</v>
+        <v>307.90000000000106</v>
       </c>
     </row>
     <row r="572">
       <c r="A572"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Augustus 1990</t>
+          <t>Oktober 1990</t>
         </is>
       </c>
       <c r="C572"/>
       <c r="D572" s="2" t="n">
-        <v>305.1100000000011</v>
+        <v>309.9900000000011</v>
       </c>
     </row>
     <row r="573">
       <c r="A573"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>September 1990</t>
+          <t>November 1990</t>
         </is>
       </c>
       <c r="C573"/>
       <c r="D573" s="2" t="n">
-        <v>307.90000000000106</v>
+        <v>308.8700000000011</v>
       </c>
     </row>
     <row r="574">
       <c r="A574"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Oktober 1990</t>
+          <t>December 1990</t>
         </is>
       </c>
       <c r="C574"/>
       <c r="D574" s="2" t="n">
-        <v>309.9900000000011</v>
+        <v>308.4900000000011</v>
       </c>
     </row>
     <row r="575">
-      <c r="A575"/>
+      <c r="A575" t="inlineStr">
+        <is>
+          <t>1991</t>
+        </is>
+      </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>November 1990</t>
+          <t>Januari 1991</t>
         </is>
       </c>
       <c r="C575"/>
       <c r="D575" s="2" t="n">
-        <v>308.8700000000011</v>
+        <v>310.8000000000011</v>
       </c>
     </row>
     <row r="576">
       <c r="A576"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>December 1990</t>
+          <t>Februari 1991</t>
         </is>
       </c>
       <c r="C576"/>
       <c r="D576" s="2" t="n">
-        <v>308.4900000000011</v>
+        <v>311.83000000000106</v>
       </c>
     </row>
     <row r="577">
-      <c r="A577" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A577"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Januari 1991</t>
+          <t>Maart 1991</t>
         </is>
       </c>
       <c r="C577"/>
       <c r="D577" s="2" t="n">
-        <v>310.8000000000011</v>
+        <v>310.5500000000011</v>
       </c>
     </row>
     <row r="578">
       <c r="A578"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Februari 1991</t>
+          <t>April 1991</t>
         </is>
       </c>
       <c r="C578"/>
       <c r="D578" s="2" t="n">
-        <v>311.83000000000106</v>
+        <v>310.7200000000011</v>
       </c>
     </row>
     <row r="579">
       <c r="A579"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Maart 1991</t>
+          <t>Mei 1991</t>
         </is>
       </c>
       <c r="C579"/>
       <c r="D579" s="2" t="n">
-        <v>310.5500000000011</v>
+        <v>311.83000000000106</v>
       </c>
     </row>
     <row r="580">
       <c r="A580"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>April 1991</t>
+          <t>Juni 1991</t>
         </is>
       </c>
       <c r="C580"/>
       <c r="D580" s="2" t="n">
-        <v>310.7200000000011</v>
+        <v>313.23000000000116</v>
       </c>
     </row>
     <row r="581">
       <c r="A581"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Mei 1991</t>
+          <t>Juli 1991</t>
         </is>
       </c>
       <c r="C581"/>
       <c r="D581" s="2" t="n">
-        <v>311.83000000000106</v>
+        <v>314.94000000000113</v>
       </c>
     </row>
     <row r="582">
       <c r="A582"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Juni 1991</t>
+          <t>Augustus 1991</t>
         </is>
       </c>
       <c r="C582"/>
       <c r="D582" s="2" t="n">
-        <v>313.23000000000116</v>
+        <v>315.91000000000116</v>
       </c>
     </row>
     <row r="583">
       <c r="A583"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Juli 1991</t>
+          <t>September 1991</t>
         </is>
       </c>
       <c r="C583"/>
       <c r="D583" s="2" t="n">
-        <v>314.94000000000113</v>
+        <v>315.69000000000113</v>
       </c>
     </row>
     <row r="584">
       <c r="A584"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Augustus 1991</t>
+          <t>Oktober 1991</t>
         </is>
       </c>
       <c r="C584"/>
       <c r="D584" s="2" t="n">
-        <v>315.91000000000116</v>
+        <v>316.86000000000115</v>
       </c>
     </row>
     <row r="585">
       <c r="A585"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>September 1991</t>
+          <t>November 1991</t>
         </is>
       </c>
       <c r="C585"/>
       <c r="D585" s="2" t="n">
-        <v>315.69000000000113</v>
+        <v>317.66000000000116</v>
       </c>
     </row>
     <row r="586">
       <c r="A586"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Oktober 1991</t>
+          <t>December 1991</t>
         </is>
       </c>
       <c r="C586"/>
       <c r="D586" s="2" t="n">
-        <v>316.86000000000115</v>
+        <v>317.0800000000011</v>
       </c>
     </row>
     <row r="587">
-      <c r="A587"/>
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>1992</t>
+        </is>
+      </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>November 1991</t>
+          <t>Januari 1992</t>
         </is>
       </c>
       <c r="C587"/>
       <c r="D587" s="2" t="n">
-        <v>317.66000000000116</v>
+        <v>317.88000000000113</v>
       </c>
     </row>
     <row r="588">
       <c r="A588"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>December 1991</t>
+          <t>Februari 1992</t>
         </is>
       </c>
       <c r="C588"/>
       <c r="D588" s="2" t="n">
-        <v>317.0800000000011</v>
+        <v>318.88000000000113</v>
       </c>
     </row>
     <row r="589">
-      <c r="A589" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A589"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Januari 1992</t>
+          <t>Maart 1992</t>
         </is>
       </c>
       <c r="C589"/>
       <c r="D589" s="2" t="n">
-        <v>317.88000000000113</v>
+        <v>318.97000000000116</v>
       </c>
     </row>
     <row r="590">
       <c r="A590"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Februari 1992</t>
+          <t>April 1992</t>
         </is>
       </c>
       <c r="C590"/>
       <c r="D590" s="2" t="n">
-        <v>318.88000000000113</v>
+        <v>319.31000000000114</v>
       </c>
     </row>
     <row r="591">
       <c r="A591"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Maart 1992</t>
+          <t>Mei 1992</t>
         </is>
       </c>
       <c r="C591"/>
       <c r="D591" s="2" t="n">
-        <v>318.97000000000116</v>
+        <v>320.48000000000116</v>
       </c>
     </row>
     <row r="592">
       <c r="A592"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>April 1992</t>
+          <t>Juni 1992</t>
         </is>
       </c>
       <c r="C592"/>
       <c r="D592" s="2" t="n">
-        <v>319.31000000000114</v>
+        <v>321.5100000000011</v>
       </c>
     </row>
     <row r="593">
       <c r="A593"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Mei 1992</t>
+          <t>Juli 1992</t>
         </is>
       </c>
       <c r="C593"/>
       <c r="D593" s="2" t="n">
-        <v>320.48000000000116</v>
+        <v>322.99000000000115</v>
       </c>
     </row>
     <row r="594">
       <c r="A594"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Juni 1992</t>
+          <t>Augustus 1992</t>
         </is>
       </c>
       <c r="C594"/>
       <c r="D594" s="2" t="n">
-        <v>321.5100000000011</v>
+        <v>322.4500000000011</v>
       </c>
     </row>
     <row r="595">
       <c r="A595"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Juli 1992</t>
+          <t>September 1992</t>
         </is>
       </c>
       <c r="C595"/>
       <c r="D595" s="2" t="n">
-        <v>322.99000000000115</v>
+        <v>323.0200000000011</v>
       </c>
     </row>
     <row r="596">
       <c r="A596"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Augustus 1992</t>
+          <t>Oktober 1992</t>
         </is>
       </c>
       <c r="C596"/>
       <c r="D596" s="2" t="n">
-        <v>322.4500000000011</v>
+        <v>323.7100000000011</v>
       </c>
     </row>
     <row r="597">
       <c r="A597"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>September 1992</t>
+          <t>November 1992</t>
         </is>
       </c>
       <c r="C597"/>
       <c r="D597" s="2" t="n">
-        <v>323.0200000000011</v>
+        <v>324.73000000000116</v>
       </c>
     </row>
     <row r="598">
       <c r="A598"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Oktober 1992</t>
+          <t>December 1992</t>
         </is>
       </c>
       <c r="C598"/>
       <c r="D598" s="2" t="n">
-        <v>323.7100000000011</v>
+        <v>324.7100000000011</v>
       </c>
     </row>
     <row r="599">
-      <c r="A599"/>
+      <c r="A599" t="inlineStr">
+        <is>
+          <t>1993</t>
+        </is>
+      </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>November 1992</t>
+          <t>Januari 1993</t>
         </is>
       </c>
       <c r="C599"/>
       <c r="D599" s="2" t="n">
-        <v>324.73000000000116</v>
+        <v>326.9000000000011</v>
       </c>
     </row>
     <row r="600">
       <c r="A600"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>December 1992</t>
+          <t>Februari 1993</t>
         </is>
       </c>
       <c r="C600"/>
       <c r="D600" s="2" t="n">
-        <v>324.7100000000011</v>
+        <v>327.73000000000116</v>
       </c>
     </row>
     <row r="601">
-      <c r="A601" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A601"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Januari 1993</t>
+          <t>Maart 1993</t>
         </is>
       </c>
       <c r="C601"/>
       <c r="D601" s="2" t="n">
-        <v>326.9000000000011</v>
+        <v>328.3000000000012</v>
       </c>
     </row>
     <row r="602">
       <c r="A602"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Februari 1993</t>
+          <t>April 1993</t>
         </is>
       </c>
       <c r="C602"/>
       <c r="D602" s="2" t="n">
-        <v>327.73000000000116</v>
+        <v>328.59000000000117</v>
       </c>
     </row>
     <row r="603">
       <c r="A603"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Maart 1993</t>
+          <t>Mei 1993</t>
         </is>
       </c>
       <c r="C603"/>
       <c r="D603" s="2" t="n">
-        <v>328.3000000000012</v>
+        <v>329.1000000000012</v>
       </c>
     </row>
     <row r="604">
       <c r="A604"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>April 1993</t>
+          <t>Juni 1993</t>
         </is>
       </c>
       <c r="C604"/>
       <c r="D604" s="2" t="n">
-        <v>328.59000000000117</v>
+        <v>329.1600000000012</v>
       </c>
     </row>
     <row r="605">
       <c r="A605"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Mei 1993</t>
+          <t>Juli 1993</t>
         </is>
       </c>
       <c r="C605"/>
       <c r="D605" s="2" t="n">
-        <v>329.1000000000012</v>
+        <v>331.3300000000012</v>
       </c>
     </row>
     <row r="606">
       <c r="A606"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Juni 1993</t>
+          <t>Augustus 1993</t>
         </is>
       </c>
       <c r="C606"/>
       <c r="D606" s="2" t="n">
-        <v>329.1600000000012</v>
+        <v>332.7300000000012</v>
       </c>
     </row>
     <row r="607">
       <c r="A607"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Juli 1993</t>
+          <t>September 1993</t>
         </is>
       </c>
       <c r="C607"/>
       <c r="D607" s="2" t="n">
-        <v>331.3300000000012</v>
+        <v>332.1300000000012</v>
       </c>
     </row>
     <row r="608">
       <c r="A608"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Augustus 1993</t>
+          <t>Oktober 1993</t>
         </is>
       </c>
       <c r="C608"/>
       <c r="D608" s="2" t="n">
-        <v>332.7300000000012</v>
+        <v>332.53000000000117</v>
       </c>
     </row>
     <row r="609">
       <c r="A609"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>September 1993</t>
+          <t>November 1993</t>
         </is>
       </c>
       <c r="C609"/>
       <c r="D609" s="2" t="n">
-        <v>332.1300000000012</v>
+        <v>332.9500000000012</v>
       </c>
     </row>
     <row r="610">
       <c r="A610"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Oktober 1993</t>
+          <t>December 1993</t>
         </is>
       </c>
       <c r="C610"/>
       <c r="D610" s="2" t="n">
-        <v>332.53000000000117</v>
+        <v>333.4700000000012</v>
       </c>
     </row>
     <row r="611">
-      <c r="A611"/>
+      <c r="A611" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>November 1993</t>
+          <t>Januari 1994</t>
         </is>
       </c>
       <c r="C611"/>
       <c r="D611" s="2" t="n">
-        <v>332.9500000000012</v>
+        <v>334.8100000000012</v>
       </c>
     </row>
     <row r="612">
       <c r="A612"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>December 1993</t>
+          <t>Februari 1994</t>
         </is>
       </c>
       <c r="C612"/>
       <c r="D612" s="2" t="n">
-        <v>333.4700000000012</v>
+        <v>335.9200000000012</v>
       </c>
     </row>
     <row r="613">
-      <c r="A613" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A613"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Januari 1994</t>
+          <t>Maart 1994</t>
         </is>
       </c>
       <c r="C613"/>
       <c r="D613" s="2" t="n">
-        <v>334.8100000000012</v>
+        <v>335.8900000000012</v>
       </c>
     </row>
     <row r="614">
       <c r="A614"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Februari 1994</t>
+          <t>April 1994</t>
         </is>
       </c>
       <c r="C614"/>
       <c r="D614" s="2" t="n">
-        <v>335.9200000000012</v>
+        <v>336.5200000000012</v>
       </c>
     </row>
     <row r="615">
       <c r="A615"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Maart 1994</t>
+          <t>Mei 1994</t>
         </is>
       </c>
       <c r="C615"/>
       <c r="D615" s="2" t="n">
-        <v>335.8900000000012</v>
+        <v>337.5200000000012</v>
       </c>
     </row>
     <row r="616">
       <c r="A616"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>April 1994</t>
+          <t>Juni 1994</t>
         </is>
       </c>
       <c r="C616"/>
       <c r="D616" s="2" t="n">
-        <v>336.5200000000012</v>
+        <v>338.2300000000012</v>
       </c>
     </row>
     <row r="617">
       <c r="A617"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Mei 1994</t>
+          <t>Juli 1994</t>
         </is>
       </c>
       <c r="C617"/>
       <c r="D617" s="2" t="n">
-        <v>337.5200000000012</v>
+        <v>340.3200000000012</v>
       </c>
     </row>
     <row r="618">
       <c r="A618"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Juni 1994</t>
+          <t>Augustus 1994</t>
         </is>
       </c>
       <c r="C618"/>
       <c r="D618" s="2" t="n">
-        <v>338.2300000000012</v>
+        <v>340.8600000000012</v>
       </c>
     </row>
     <row r="619">
       <c r="A619"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Juli 1994</t>
+          <t>September 1994</t>
         </is>
       </c>
       <c r="C619"/>
       <c r="D619" s="2" t="n">
-        <v>340.3200000000012</v>
+        <v>340.2900000000012</v>
       </c>
     </row>
     <row r="620">
       <c r="A620"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Augustus 1994</t>
+          <t>Oktober 1994</t>
         </is>
       </c>
       <c r="C620"/>
       <c r="D620" s="2" t="n">
-        <v>340.8600000000012</v>
+        <v>339.5800000000012</v>
       </c>
     </row>
     <row r="621">
       <c r="A621"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>September 1994</t>
+          <t>November 1994</t>
         </is>
       </c>
       <c r="C621"/>
       <c r="D621" s="2" t="n">
-        <v>340.2900000000012</v>
+        <v>339.5800000000012</v>
       </c>
     </row>
     <row r="622">
       <c r="A622"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Oktober 1994</t>
+          <t>December 1994</t>
         </is>
       </c>
       <c r="C622"/>
       <c r="D622" s="2" t="n">
-        <v>339.5800000000012</v>
+        <v>339.6600000000012</v>
       </c>
     </row>
     <row r="623">
-      <c r="A623"/>
+      <c r="A623" t="inlineStr">
+        <is>
+          <t>1995</t>
+        </is>
+      </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>November 1994</t>
+          <t>Januari 1995</t>
         </is>
       </c>
       <c r="C623"/>
       <c r="D623" s="2" t="n">
-        <v>339.5800000000012</v>
+        <v>341.09000000000117</v>
       </c>
     </row>
     <row r="624">
       <c r="A624"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>December 1994</t>
+          <t>Februari 1995</t>
         </is>
       </c>
       <c r="C624"/>
       <c r="D624" s="2" t="n">
-        <v>339.6600000000012</v>
+        <v>342.03000000000117</v>
       </c>
     </row>
     <row r="625">
-      <c r="A625" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A625"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Januari 1995</t>
+          <t>Maart 1995</t>
         </is>
       </c>
       <c r="C625"/>
       <c r="D625" s="2" t="n">
-        <v>341.09000000000117</v>
+        <v>341.7500000000012</v>
       </c>
     </row>
     <row r="626">
       <c r="A626"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Februari 1995</t>
+          <t>April 1995</t>
         </is>
       </c>
       <c r="C626"/>
       <c r="D626" s="2" t="n">
-        <v>342.03000000000117</v>
+        <v>342.2900000000012</v>
       </c>
     </row>
     <row r="627">
       <c r="A627"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Maart 1995</t>
+          <t>Mei 1995</t>
         </is>
       </c>
       <c r="C627"/>
       <c r="D627" s="2" t="n">
-        <v>341.7500000000012</v>
+        <v>342.1700000000012</v>
       </c>
     </row>
     <row r="628">
       <c r="A628"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>April 1995</t>
+          <t>Juni 1995</t>
         </is>
       </c>
       <c r="C628"/>
       <c r="D628" s="2" t="n">
-        <v>342.2900000000012</v>
+        <v>342.5400000000012</v>
       </c>
     </row>
     <row r="629">
       <c r="A629"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Mei 1995</t>
+          <t>Juli 1995</t>
         </is>
       </c>
       <c r="C629"/>
       <c r="D629" s="2" t="n">
-        <v>342.1700000000012</v>
+        <v>344.37000000000126</v>
       </c>
     </row>
     <row r="630">
       <c r="A630"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Juni 1995</t>
+          <t>Augustus 1995</t>
         </is>
       </c>
       <c r="C630"/>
       <c r="D630" s="2" t="n">
-        <v>342.5400000000012</v>
+        <v>345.23000000000127</v>
       </c>
     </row>
     <row r="631">
       <c r="A631"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Juli 1995</t>
+          <t>September 1995</t>
         </is>
       </c>
       <c r="C631"/>
       <c r="D631" s="2" t="n">
-        <v>344.37000000000126</v>
+        <v>344.3400000000012</v>
       </c>
     </row>
     <row r="632">
       <c r="A632"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Augustus 1995</t>
+          <t>Oktober 1995</t>
         </is>
       </c>
       <c r="C632"/>
       <c r="D632" s="2" t="n">
-        <v>345.23000000000127</v>
+        <v>343.7100000000012</v>
       </c>
     </row>
     <row r="633">
       <c r="A633"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>September 1995</t>
+          <t>November 1995</t>
         </is>
       </c>
       <c r="C633"/>
       <c r="D633" s="2" t="n">
-        <v>344.3400000000012</v>
+        <v>344.57000000000124</v>
       </c>
     </row>
     <row r="634">
       <c r="A634"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Oktober 1995</t>
+          <t>December 1995</t>
         </is>
       </c>
       <c r="C634"/>
       <c r="D634" s="2" t="n">
-        <v>343.7100000000012</v>
+        <v>344.63000000000125</v>
       </c>
     </row>
     <row r="635">
-      <c r="A635"/>
+      <c r="A635" t="inlineStr">
+        <is>
+          <t>1996</t>
+        </is>
+      </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>November 1995</t>
+          <t>Januari 1996</t>
         </is>
       </c>
       <c r="C635"/>
       <c r="D635" s="2" t="n">
-        <v>344.57000000000124</v>
+        <v>347.77000000000123</v>
       </c>
     </row>
     <row r="636">
       <c r="A636"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>December 1995</t>
+          <t>Februari 1996</t>
         </is>
       </c>
       <c r="C636"/>
       <c r="D636" s="2" t="n">
-        <v>344.63000000000125</v>
+        <v>348.45000000000124</v>
       </c>
     </row>
     <row r="637">
-      <c r="A637" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A637"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Januari 1996</t>
+          <t>Maart 1996</t>
         </is>
       </c>
       <c r="C637"/>
       <c r="D637" s="2" t="n">
-        <v>347.77000000000123</v>
+        <v>348.68000000000126</v>
       </c>
     </row>
     <row r="638">
       <c r="A638"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Februari 1996</t>
+          <t>April 1996</t>
         </is>
       </c>
       <c r="C638"/>
       <c r="D638" s="2" t="n">
-        <v>348.45000000000124</v>
+        <v>349.2800000000012</v>
       </c>
     </row>
     <row r="639">
       <c r="A639"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Maart 1996</t>
+          <t>Mei 1996</t>
         </is>
       </c>
       <c r="C639"/>
       <c r="D639" s="2" t="n">
         <v>348.68000000000126</v>
       </c>
     </row>
     <row r="640">
       <c r="A640"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>April 1996</t>
+          <t>Juni 1996</t>
         </is>
       </c>
       <c r="C640"/>
       <c r="D640" s="2" t="n">
-        <v>349.2800000000012</v>
+        <v>348.71000000000123</v>
       </c>
     </row>
     <row r="641">
       <c r="A641"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Mei 1996</t>
+          <t>Juli 1996</t>
         </is>
       </c>
       <c r="C641"/>
       <c r="D641" s="2" t="n">
-        <v>348.68000000000126</v>
+        <v>350.99000000000126</v>
       </c>
     </row>
     <row r="642">
       <c r="A642"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Juni 1996</t>
+          <t>Augustus 1996</t>
         </is>
       </c>
       <c r="C642"/>
       <c r="D642" s="2" t="n">
-        <v>348.71000000000123</v>
+        <v>351.8500000000013</v>
       </c>
     </row>
     <row r="643">
       <c r="A643"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Juli 1996</t>
+          <t>September 1996</t>
         </is>
       </c>
       <c r="C643"/>
       <c r="D643" s="2" t="n">
-        <v>350.99000000000126</v>
+        <v>351.14000000000124</v>
       </c>
     </row>
     <row r="644">
       <c r="A644"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Augustus 1996</t>
+          <t>Oktober 1996</t>
         </is>
       </c>
       <c r="C644"/>
       <c r="D644" s="2" t="n">
-        <v>351.8500000000013</v>
+        <v>352.1600000000013</v>
       </c>
     </row>
     <row r="645">
       <c r="A645"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>September 1996</t>
+          <t>November 1996</t>
         </is>
       </c>
       <c r="C645"/>
       <c r="D645" s="2" t="n">
-        <v>351.14000000000124</v>
+        <v>352.71000000000123</v>
       </c>
     </row>
     <row r="646">
       <c r="A646"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Oktober 1996</t>
+          <t>December 1996</t>
         </is>
       </c>
       <c r="C646"/>
       <c r="D646" s="2" t="n">
-        <v>352.1600000000013</v>
+        <v>353.33000000000123</v>
       </c>
     </row>
     <row r="647">
-      <c r="A647"/>
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>November 1996</t>
+          <t>Januari 1997</t>
         </is>
       </c>
       <c r="C647"/>
       <c r="D647" s="2" t="n">
-        <v>352.71000000000123</v>
+        <v>355.79000000000127</v>
       </c>
     </row>
     <row r="648">
       <c r="A648"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>December 1996</t>
+          <t>Februari 1997</t>
         </is>
       </c>
       <c r="C648"/>
       <c r="D648" s="2" t="n">
-        <v>353.33000000000123</v>
+        <v>355.36000000000126</v>
       </c>
     </row>
     <row r="649">
-      <c r="A649" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A649"/>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Januari 1997</t>
+          <t>Maart 1997</t>
         </is>
       </c>
       <c r="C649"/>
       <c r="D649" s="2" t="n">
-        <v>355.79000000000127</v>
+        <v>353.76000000000124</v>
       </c>
     </row>
     <row r="650">
       <c r="A650"/>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Februari 1997</t>
+          <t>April 1997</t>
         </is>
       </c>
       <c r="C650"/>
       <c r="D650" s="2" t="n">
-        <v>355.36000000000126</v>
+        <v>353.68000000000126</v>
       </c>
     </row>
     <row r="651">
       <c r="A651"/>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Maart 1997</t>
+          <t>Mei 1997</t>
         </is>
       </c>
       <c r="C651"/>
       <c r="D651" s="2" t="n">
-        <v>353.76000000000124</v>
+        <v>354.19000000000125</v>
       </c>
     </row>
     <row r="652">
       <c r="A652"/>
       <c r="B652" t="inlineStr">
         <is>
-          <t>April 1997</t>
+          <t>Juni 1997</t>
         </is>
       </c>
       <c r="C652"/>
       <c r="D652" s="2" t="n">
-        <v>353.68000000000126</v>
+        <v>354.79000000000127</v>
       </c>
     </row>
     <row r="653">
       <c r="A653"/>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Mei 1997</t>
+          <t>Juli 1997</t>
         </is>
       </c>
       <c r="C653"/>
       <c r="D653" s="2" t="n">
-        <v>354.19000000000125</v>
+        <v>357.64000000000124</v>
       </c>
     </row>
     <row r="654">
       <c r="A654"/>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Juni 1997</t>
+          <t>Augustus 1997</t>
         </is>
       </c>
       <c r="C654"/>
       <c r="D654" s="2" t="n">
-        <v>354.79000000000127</v>
+        <v>358.36000000000126</v>
       </c>
     </row>
     <row r="655">
       <c r="A655"/>
       <c r="B655" t="inlineStr">
         <is>
-          <t>Juli 1997</t>
+          <t>September 1997</t>
         </is>
       </c>
       <c r="C655"/>
       <c r="D655" s="2" t="n">
-        <v>357.64000000000124</v>
+        <v>356.82000000000124</v>
       </c>
     </row>
     <row r="656">
       <c r="A656"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Augustus 1997</t>
+          <t>Oktober 1997</t>
         </is>
       </c>
       <c r="C656"/>
       <c r="D656" s="2" t="n">
-        <v>358.36000000000126</v>
+        <v>356.76000000000124</v>
       </c>
     </row>
     <row r="657">
       <c r="A657"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>September 1997</t>
+          <t>November 1997</t>
         </is>
       </c>
       <c r="C657"/>
       <c r="D657" s="2" t="n">
-        <v>356.82000000000124</v>
+        <v>357.70000000000124</v>
       </c>
     </row>
     <row r="658">
       <c r="A658"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Oktober 1997</t>
+          <t>December 1997</t>
         </is>
       </c>
       <c r="C658"/>
       <c r="D658" s="2" t="n">
-        <v>356.76000000000124</v>
+        <v>357.39000000000124</v>
       </c>
     </row>
     <row r="659">
-      <c r="A659"/>
+      <c r="A659" t="inlineStr">
+        <is>
+          <t>1998</t>
+        </is>
+      </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>November 1997</t>
+          <t>Januari 1998</t>
         </is>
       </c>
       <c r="C659"/>
       <c r="D659" s="2" t="n">
-        <v>357.70000000000124</v>
+        <v>357.2800000000012</v>
       </c>
     </row>
     <row r="660">
       <c r="A660"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>December 1997</t>
+          <t>Februari 1998</t>
         </is>
       </c>
       <c r="C660"/>
       <c r="D660" s="2" t="n">
-        <v>357.39000000000124</v>
+        <v>357.98000000000127</v>
       </c>
     </row>
     <row r="661">
-      <c r="A661" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A661"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Januari 1998</t>
+          <t>Maart 1998</t>
         </is>
       </c>
       <c r="C661"/>
       <c r="D661" s="2" t="n">
-        <v>357.2800000000012</v>
+        <v>357.39000000000124</v>
       </c>
     </row>
     <row r="662">
       <c r="A662"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Februari 1998</t>
+          <t>April 1998</t>
         </is>
       </c>
       <c r="C662"/>
-      <c r="D662" s="2" t="n">
-        <v>357.98000000000127</v>
+      <c r="D662" s="1" t="n">
+        <v>359.0</v>
       </c>
     </row>
     <row r="663">
       <c r="A663"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Maart 1998</t>
+          <t>Mei 1998</t>
         </is>
       </c>
       <c r="C663"/>
       <c r="D663" s="2" t="n">
-        <v>357.39000000000124</v>
+        <v>360.7800000000013</v>
       </c>
     </row>
     <row r="664">
       <c r="A664"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>April 1998</t>
+          <t>Juni 1998</t>
         </is>
       </c>
       <c r="C664"/>
-      <c r="D664" s="1" t="n">
-        <v>359.0</v>
+      <c r="D664" s="2" t="n">
+        <v>360.4300000000013</v>
       </c>
     </row>
     <row r="665">
       <c r="A665"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Mei 1998</t>
+          <t>Juli 1998</t>
         </is>
       </c>
       <c r="C665"/>
       <c r="D665" s="2" t="n">
-        <v>360.7800000000013</v>
+        <v>361.3100000000013</v>
       </c>
     </row>
     <row r="666">
       <c r="A666"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Juni 1998</t>
+          <t>Augustus 1998</t>
         </is>
       </c>
       <c r="C666"/>
       <c r="D666" s="2" t="n">
-        <v>360.4300000000013</v>
+        <v>359.94000000000125</v>
       </c>
     </row>
     <row r="667">
       <c r="A667"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Juli 1998</t>
+          <t>September 1998</t>
         </is>
       </c>
       <c r="C667"/>
       <c r="D667" s="2" t="n">
-        <v>361.3100000000013</v>
+        <v>359.77000000000123</v>
       </c>
     </row>
     <row r="668">
       <c r="A668"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Augustus 1998</t>
+          <t>Oktober 1998</t>
         </is>
       </c>
       <c r="C668"/>
       <c r="D668" s="2" t="n">
-        <v>359.94000000000125</v>
+        <v>359.8400000000012</v>
       </c>
     </row>
     <row r="669">
       <c r="A669"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>September 1998</t>
+          <t>November 1998</t>
         </is>
       </c>
       <c r="C669"/>
       <c r="D669" s="2" t="n">
         <v>359.77000000000123</v>
       </c>
     </row>
     <row r="670">
       <c r="A670"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Oktober 1998</t>
+          <t>December 1998</t>
         </is>
       </c>
       <c r="C670"/>
       <c r="D670" s="2" t="n">
-        <v>359.8400000000012</v>
+        <v>359.49000000000126</v>
       </c>
     </row>
     <row r="671">
-      <c r="A671"/>
+      <c r="A671" t="inlineStr">
+        <is>
+          <t>1999</t>
+        </is>
+      </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>November 1998</t>
+          <t>Januari 1999</t>
         </is>
       </c>
       <c r="C671"/>
       <c r="D671" s="2" t="n">
-        <v>359.77000000000123</v>
+        <v>360.6800000000013</v>
       </c>
     </row>
     <row r="672">
       <c r="A672"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>December 1998</t>
+          <t>Februari 1999</t>
         </is>
       </c>
       <c r="C672"/>
       <c r="D672" s="2" t="n">
-        <v>359.49000000000126</v>
+        <v>361.4800000000013</v>
       </c>
     </row>
     <row r="673">
-      <c r="A673" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A673"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Januari 1999</t>
+          <t>Maart 1999</t>
         </is>
       </c>
       <c r="C673"/>
       <c r="D673" s="2" t="n">
-        <v>360.6800000000013</v>
+        <v>361.7700000000013</v>
       </c>
     </row>
     <row r="674">
       <c r="A674"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Februari 1999</t>
+          <t>April 1999</t>
         </is>
       </c>
       <c r="C674"/>
       <c r="D674" s="2" t="n">
-        <v>361.4800000000013</v>
+        <v>363.2000000000013</v>
       </c>
     </row>
     <row r="675">
       <c r="A675"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Maart 1999</t>
+          <t>Mei 1999</t>
         </is>
       </c>
       <c r="C675"/>
       <c r="D675" s="2" t="n">
-        <v>361.7700000000013</v>
+        <v>363.8300000000013</v>
       </c>
     </row>
     <row r="676">
       <c r="A676"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>April 1999</t>
+          <t>Juni 1999</t>
         </is>
       </c>
       <c r="C676"/>
       <c r="D676" s="2" t="n">
-        <v>363.2000000000013</v>
+        <v>363.10000000000133</v>
       </c>
     </row>
     <row r="677">
       <c r="A677"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Mei 1999</t>
+          <t>Juli 1999</t>
         </is>
       </c>
       <c r="C677"/>
       <c r="D677" s="2" t="n">
-        <v>363.8300000000013</v>
+        <v>363.66000000000133</v>
       </c>
     </row>
     <row r="678">
       <c r="A678"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Juni 1999</t>
+          <t>Augustus 1999</t>
         </is>
       </c>
       <c r="C678"/>
       <c r="D678" s="2" t="n">
-        <v>363.10000000000133</v>
+        <v>363.2400000000013</v>
       </c>
     </row>
     <row r="679">
       <c r="A679"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Juli 1999</t>
+          <t>September 1999</t>
         </is>
       </c>
       <c r="C679"/>
       <c r="D679" s="2" t="n">
-        <v>363.66000000000133</v>
+        <v>364.0400000000013</v>
       </c>
     </row>
     <row r="680">
       <c r="A680"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Augustus 1999</t>
+          <t>Oktober 1999</t>
         </is>
       </c>
       <c r="C680"/>
       <c r="D680" s="2" t="n">
-        <v>363.2400000000013</v>
+        <v>364.5300000000013</v>
       </c>
     </row>
     <row r="681">
       <c r="A681"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>September 1999</t>
+          <t>November 1999</t>
         </is>
       </c>
       <c r="C681"/>
       <c r="D681" s="2" t="n">
-        <v>364.0400000000013</v>
+        <v>365.2700000000013</v>
       </c>
     </row>
     <row r="682">
       <c r="A682"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Oktober 1999</t>
+          <t>December 1999</t>
         </is>
       </c>
       <c r="C682"/>
       <c r="D682" s="2" t="n">
-        <v>364.5300000000013</v>
+        <v>366.4600000000013</v>
       </c>
     </row>
     <row r="683">
-      <c r="A683"/>
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>November 1999</t>
+          <t>Januari 2000</t>
         </is>
       </c>
       <c r="C683"/>
       <c r="D683" s="2" t="n">
-        <v>365.2700000000013</v>
+        <v>367.1200000000013</v>
       </c>
     </row>
     <row r="684">
       <c r="A684"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>December 1999</t>
+          <t>Februari 2000</t>
         </is>
       </c>
       <c r="C684"/>
       <c r="D684" s="2" t="n">
-        <v>366.4600000000013</v>
+        <v>368.5300000000013</v>
       </c>
     </row>
     <row r="685">
-      <c r="A685" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A685"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Januari 2000</t>
+          <t>Maart 2000</t>
         </is>
       </c>
       <c r="C685"/>
       <c r="D685" s="2" t="n">
-        <v>367.1200000000013</v>
+        <v>369.9300000000013</v>
       </c>
     </row>
     <row r="686">
       <c r="A686"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Februari 2000</t>
+          <t>April 2000</t>
         </is>
       </c>
       <c r="C686"/>
       <c r="D686" s="2" t="n">
-        <v>368.5300000000013</v>
+        <v>370.6300000000013</v>
       </c>
     </row>
     <row r="687">
       <c r="A687"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Maart 2000</t>
+          <t>Mei 2000</t>
         </is>
       </c>
       <c r="C687"/>
       <c r="D687" s="2" t="n">
-        <v>369.9300000000013</v>
+        <v>371.6800000000013</v>
       </c>
     </row>
     <row r="688">
       <c r="A688"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>April 2000</t>
+          <t>Juni 2000</t>
         </is>
       </c>
       <c r="C688"/>
       <c r="D688" s="2" t="n">
-        <v>370.6300000000013</v>
+        <v>373.0800000000013</v>
       </c>
     </row>
     <row r="689">
       <c r="A689"/>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Mei 2000</t>
+          <t>Juli 2000</t>
         </is>
       </c>
       <c r="C689"/>
       <c r="D689" s="2" t="n">
-        <v>371.6800000000013</v>
+        <v>373.8200000000013</v>
       </c>
     </row>
     <row r="690">
       <c r="A690"/>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Juni 2000</t>
+          <t>Augustus 2000</t>
         </is>
       </c>
       <c r="C690"/>
       <c r="D690" s="2" t="n">
-        <v>373.0800000000013</v>
+        <v>373.7100000000013</v>
       </c>
     </row>
     <row r="691">
       <c r="A691"/>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Juli 2000</t>
+          <t>September 2000</t>
         </is>
       </c>
       <c r="C691"/>
       <c r="D691" s="2" t="n">
-        <v>373.8200000000013</v>
+        <v>376.27000000000135</v>
       </c>
     </row>
     <row r="692">
       <c r="A692"/>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Augustus 2000</t>
+          <t>Oktober 2000</t>
         </is>
       </c>
       <c r="C692"/>
       <c r="D692" s="2" t="n">
-        <v>373.7100000000013</v>
+        <v>375.3600000000013</v>
       </c>
     </row>
     <row r="693">
       <c r="A693"/>
       <c r="B693" t="inlineStr">
         <is>
-          <t>September 2000</t>
+          <t>November 2000</t>
         </is>
       </c>
       <c r="C693"/>
       <c r="D693" s="2" t="n">
-        <v>376.27000000000135</v>
+        <v>376.58000000000135</v>
       </c>
     </row>
     <row r="694">
       <c r="A694"/>
       <c r="B694" t="inlineStr">
         <is>
-          <t>Oktober 2000</t>
+          <t>December 2000</t>
         </is>
       </c>
       <c r="C694"/>
       <c r="D694" s="2" t="n">
-        <v>375.3600000000013</v>
+        <v>375.60000000000133</v>
       </c>
     </row>
     <row r="695">
-      <c r="A695"/>
+      <c r="A695" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>November 2000</t>
+          <t>Januari 2001</t>
         </is>
       </c>
       <c r="C695"/>
       <c r="D695" s="2" t="n">
-        <v>376.58000000000135</v>
+        <v>375.22000000000133</v>
       </c>
     </row>
     <row r="696">
       <c r="A696"/>
       <c r="B696" t="inlineStr">
         <is>
-          <t>December 2000</t>
+          <t>Februari 2001</t>
         </is>
       </c>
       <c r="C696"/>
       <c r="D696" s="2" t="n">
-        <v>375.60000000000133</v>
+        <v>376.83000000000135</v>
       </c>
     </row>
     <row r="697">
-      <c r="A697" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A697"/>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Januari 2001</t>
+          <t>Maart 2001</t>
         </is>
       </c>
       <c r="C697"/>
       <c r="D697" s="2" t="n">
-        <v>375.22000000000133</v>
+        <v>377.6700000000014</v>
       </c>
     </row>
     <row r="698">
       <c r="A698"/>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Februari 2001</t>
+          <t>April 2001</t>
         </is>
       </c>
       <c r="C698"/>
       <c r="D698" s="2" t="n">
-        <v>376.83000000000135</v>
+        <v>380.96000000000134</v>
       </c>
     </row>
     <row r="699">
       <c r="A699"/>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Maart 2001</t>
+          <t>Mei 2001</t>
         </is>
       </c>
       <c r="C699"/>
       <c r="D699" s="2" t="n">
-        <v>377.6700000000014</v>
+        <v>383.34000000000134</v>
       </c>
     </row>
     <row r="700">
       <c r="A700"/>
       <c r="B700" t="inlineStr">
         <is>
-          <t>April 2001</t>
+          <t>Juni 2001</t>
         </is>
       </c>
       <c r="C700"/>
       <c r="D700" s="2" t="n">
-        <v>380.96000000000134</v>
+        <v>384.01000000000136</v>
       </c>
     </row>
     <row r="701">
       <c r="A701"/>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Mei 2001</t>
+          <t>Juli 2001</t>
         </is>
       </c>
       <c r="C701"/>
       <c r="D701" s="2" t="n">
-        <v>383.34000000000134</v>
+        <v>383.7300000000014</v>
       </c>
     </row>
     <row r="702">
       <c r="A702"/>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Juni 2001</t>
+          <t>Augustus 2001</t>
         </is>
       </c>
       <c r="C702"/>
       <c r="D702" s="2" t="n">
-        <v>384.01000000000136</v>
+        <v>383.69000000000136</v>
       </c>
     </row>
     <row r="703">
       <c r="A703"/>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Juli 2001</t>
+          <t>September 2001</t>
         </is>
       </c>
       <c r="C703"/>
       <c r="D703" s="2" t="n">
-        <v>383.7300000000014</v>
+        <v>384.78000000000134</v>
       </c>
     </row>
     <row r="704">
       <c r="A704"/>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Augustus 2001</t>
+          <t>Oktober 2001</t>
         </is>
       </c>
       <c r="C704"/>
       <c r="D704" s="2" t="n">
-        <v>383.69000000000136</v>
+        <v>384.18000000000137</v>
       </c>
     </row>
     <row r="705">
       <c r="A705"/>
       <c r="B705" t="inlineStr">
         <is>
-          <t>September 2001</t>
+          <t>November 2001</t>
         </is>
       </c>
       <c r="C705"/>
       <c r="D705" s="2" t="n">
-        <v>384.78000000000134</v>
+        <v>384.6100000000014</v>
       </c>
     </row>
     <row r="706">
       <c r="A706"/>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Oktober 2001</t>
+          <t>December 2001</t>
         </is>
       </c>
       <c r="C706"/>
       <c r="D706" s="2" t="n">
-        <v>384.18000000000137</v>
+        <v>383.8000000000014</v>
       </c>
     </row>
     <row r="707">
-      <c r="A707"/>
+      <c r="A707" t="inlineStr">
+        <is>
+          <t>2002</t>
+        </is>
+      </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>November 2001</t>
+          <t>Januari 2002</t>
         </is>
       </c>
       <c r="C707"/>
       <c r="D707" s="2" t="n">
-        <v>384.6100000000014</v>
+        <v>386.1100000000014</v>
       </c>
     </row>
     <row r="708">
       <c r="A708"/>
       <c r="B708" t="inlineStr">
         <is>
-          <t>December 2001</t>
+          <t>Februari 2002</t>
         </is>
       </c>
       <c r="C708"/>
       <c r="D708" s="2" t="n">
-        <v>383.8000000000014</v>
+        <v>386.7400000000014</v>
       </c>
     </row>
     <row r="709">
-      <c r="A709" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A709"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Januari 2002</t>
+          <t>Maart 2002</t>
         </is>
       </c>
       <c r="C709"/>
       <c r="D709" s="2" t="n">
-        <v>386.1100000000014</v>
+        <v>387.76000000000136</v>
       </c>
     </row>
     <row r="710">
       <c r="A710"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Februari 2002</t>
+          <t>April 2002</t>
         </is>
       </c>
       <c r="C710"/>
       <c r="D710" s="2" t="n">
-        <v>386.7400000000014</v>
+        <v>387.8600000000014</v>
       </c>
     </row>
     <row r="711">
       <c r="A711"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Maart 2002</t>
+          <t>Mei 2002</t>
         </is>
       </c>
       <c r="C711"/>
       <c r="D711" s="2" t="n">
-        <v>387.76000000000136</v>
+        <v>388.46000000000134</v>
       </c>
     </row>
     <row r="712">
       <c r="A712"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>April 2002</t>
+          <t>Juni 2002</t>
         </is>
       </c>
       <c r="C712"/>
       <c r="D712" s="2" t="n">
-        <v>387.8600000000014</v>
+        <v>387.37000000000137</v>
       </c>
     </row>
     <row r="713">
       <c r="A713"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Mei 2002</t>
+          <t>Juli 2002</t>
         </is>
       </c>
       <c r="C713"/>
       <c r="D713" s="2" t="n">
-        <v>388.46000000000134</v>
+        <v>388.63000000000136</v>
       </c>
     </row>
     <row r="714">
       <c r="A714"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Juni 2002</t>
+          <t>Augustus 2002</t>
         </is>
       </c>
       <c r="C714"/>
       <c r="D714" s="2" t="n">
-        <v>387.37000000000137</v>
+        <v>388.53000000000134</v>
       </c>
     </row>
     <row r="715">
       <c r="A715"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Juli 2002</t>
+          <t>September 2002</t>
         </is>
       </c>
       <c r="C715"/>
       <c r="D715" s="2" t="n">
-        <v>388.63000000000136</v>
+        <v>389.6100000000014</v>
       </c>
     </row>
     <row r="716">
       <c r="A716"/>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Augustus 2002</t>
+          <t>Oktober 2002</t>
         </is>
       </c>
       <c r="C716"/>
       <c r="D716" s="2" t="n">
-        <v>388.53000000000134</v>
+        <v>389.1600000000014</v>
       </c>
     </row>
     <row r="717">
       <c r="A717"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>September 2002</t>
+          <t>November 2002</t>
         </is>
       </c>
       <c r="C717"/>
       <c r="D717" s="2" t="n">
-        <v>389.6100000000014</v>
+        <v>388.84000000000134</v>
       </c>
     </row>
     <row r="718">
       <c r="A718"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Oktober 2002</t>
+          <t>December 2002</t>
         </is>
       </c>
       <c r="C718"/>
       <c r="D718" s="2" t="n">
-        <v>389.1600000000014</v>
+        <v>389.0500000000014</v>
       </c>
     </row>
     <row r="719">
-      <c r="A719"/>
+      <c r="A719" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>November 2002</t>
+          <t>Januari 2003</t>
         </is>
       </c>
       <c r="C719"/>
       <c r="D719" s="2" t="n">
-        <v>388.84000000000134</v>
+        <v>390.77000000000135</v>
       </c>
     </row>
     <row r="720">
       <c r="A720"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>December 2002</t>
+          <t>Februari 2003</t>
         </is>
       </c>
       <c r="C720"/>
       <c r="D720" s="2" t="n">
-        <v>389.0500000000014</v>
+        <v>393.47000000000145</v>
       </c>
     </row>
     <row r="721">
-      <c r="A721" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A721"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Januari 2003</t>
+          <t>Maart 2003</t>
         </is>
       </c>
       <c r="C721"/>
       <c r="D721" s="2" t="n">
-        <v>390.77000000000135</v>
+        <v>394.5900000000014</v>
       </c>
     </row>
     <row r="722">
       <c r="A722"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Februari 2003</t>
+          <t>April 2003</t>
         </is>
       </c>
       <c r="C722"/>
       <c r="D722" s="2" t="n">
-        <v>393.47000000000145</v>
+        <v>393.61000000000143</v>
       </c>
     </row>
     <row r="723">
       <c r="A723"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Maart 2003</t>
+          <t>Mei 2003</t>
         </is>
       </c>
       <c r="C723"/>
       <c r="D723" s="2" t="n">
-        <v>394.5900000000014</v>
+        <v>392.49000000000143</v>
       </c>
     </row>
     <row r="724">
       <c r="A724"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>April 2003</t>
+          <t>Juni 2003</t>
         </is>
       </c>
       <c r="C724"/>
       <c r="D724" s="2" t="n">
-        <v>393.61000000000143</v>
+        <v>393.6400000000014</v>
       </c>
     </row>
     <row r="725">
       <c r="A725"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Mei 2003</t>
+          <t>Juli 2003</t>
         </is>
       </c>
       <c r="C725"/>
       <c r="D725" s="2" t="n">
-        <v>392.49000000000143</v>
+        <v>394.41000000000145</v>
       </c>
     </row>
     <row r="726">
       <c r="A726"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Juni 2003</t>
+          <t>Augustus 2003</t>
         </is>
       </c>
       <c r="C726"/>
       <c r="D726" s="2" t="n">
-        <v>393.6400000000014</v>
+        <v>395.4600000000014</v>
       </c>
     </row>
     <row r="727">
       <c r="A727"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Juli 2003</t>
+          <t>September 2003</t>
         </is>
       </c>
       <c r="C727"/>
       <c r="D727" s="2" t="n">
-        <v>394.41000000000145</v>
+        <v>396.6200000000014</v>
       </c>
     </row>
     <row r="728">
       <c r="A728"/>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Augustus 2003</t>
+          <t>Oktober 2003</t>
         </is>
       </c>
       <c r="C728"/>
       <c r="D728" s="2" t="n">
-        <v>395.4600000000014</v>
+        <v>395.3200000000014</v>
       </c>
     </row>
     <row r="729">
       <c r="A729"/>
       <c r="B729" t="inlineStr">
         <is>
-          <t>September 2003</t>
+          <t>November 2003</t>
         </is>
       </c>
       <c r="C729"/>
       <c r="D729" s="2" t="n">
-        <v>396.6200000000014</v>
+        <v>396.0600000000014</v>
       </c>
     </row>
     <row r="730">
       <c r="A730"/>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Oktober 2003</t>
+          <t>December 2003</t>
         </is>
       </c>
       <c r="C730"/>
       <c r="D730" s="2" t="n">
-        <v>395.3200000000014</v>
+        <v>395.8200000000014</v>
       </c>
     </row>
     <row r="731">
-      <c r="A731"/>
+      <c r="A731" t="inlineStr">
+        <is>
+          <t>2004</t>
+        </is>
+      </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>November 2003</t>
+          <t>Januari 2004</t>
         </is>
       </c>
       <c r="C731"/>
       <c r="D731" s="2" t="n">
-        <v>396.0600000000014</v>
+        <v>396.97000000000145</v>
       </c>
     </row>
     <row r="732">
       <c r="A732"/>
       <c r="B732" t="inlineStr">
         <is>
-          <t>December 2003</t>
+          <t>Februari 2004</t>
         </is>
       </c>
       <c r="C732"/>
       <c r="D732" s="2" t="n">
-        <v>395.8200000000014</v>
+        <v>398.4400000000014</v>
       </c>
     </row>
     <row r="733">
-      <c r="A733" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A733"/>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Januari 2004</t>
+          <t>Maart 2004</t>
         </is>
       </c>
       <c r="C733"/>
       <c r="D733" s="2" t="n">
-        <v>396.97000000000145</v>
+        <v>399.04000000000144</v>
       </c>
     </row>
     <row r="734">
       <c r="A734"/>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Februari 2004</t>
+          <t>April 2004</t>
         </is>
       </c>
       <c r="C734"/>
       <c r="D734" s="2" t="n">
-        <v>398.4400000000014</v>
+        <v>401.1800000000014</v>
       </c>
     </row>
     <row r="735">
       <c r="A735"/>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Maart 2004</t>
+          <t>Mei 2004</t>
         </is>
       </c>
       <c r="C735"/>
       <c r="D735" s="2" t="n">
-        <v>399.04000000000144</v>
+        <v>402.72000000000145</v>
       </c>
     </row>
     <row r="736">
       <c r="A736"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t>April 2004</t>
+          <t>Juni 2004</t>
         </is>
       </c>
       <c r="C736"/>
       <c r="D736" s="2" t="n">
-        <v>401.1800000000014</v>
+        <v>402.54000000000144</v>
       </c>
     </row>
     <row r="737">
       <c r="A737"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Mei 2004</t>
+          <t>Juli 2004</t>
         </is>
       </c>
       <c r="C737"/>
       <c r="D737" s="2" t="n">
-        <v>402.72000000000145</v>
+        <v>403.91000000000145</v>
       </c>
     </row>
     <row r="738">
       <c r="A738"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Juni 2004</t>
+          <t>Augustus 2004</t>
         </is>
       </c>
       <c r="C738"/>
       <c r="D738" s="2" t="n">
-        <v>402.54000000000144</v>
+        <v>404.4000000000014</v>
       </c>
     </row>
     <row r="739">
       <c r="A739"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Juli 2004</t>
+          <t>September 2004</t>
         </is>
       </c>
       <c r="C739"/>
       <c r="D739" s="2" t="n">
-        <v>403.91000000000145</v>
+        <v>404.6800000000014</v>
       </c>
     </row>
     <row r="740">
       <c r="A740"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Augustus 2004</t>
+          <t>Oktober 2004</t>
         </is>
       </c>
       <c r="C740"/>
       <c r="D740" s="2" t="n">
-        <v>404.4000000000014</v>
+        <v>406.6400000000014</v>
       </c>
     </row>
     <row r="741">
       <c r="A741"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>September 2004</t>
+          <t>November 2004</t>
         </is>
       </c>
       <c r="C741"/>
       <c r="D741" s="2" t="n">
-        <v>404.6800000000014</v>
+        <v>406.1500000000014</v>
       </c>
     </row>
     <row r="742">
       <c r="A742"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Oktober 2004</t>
+          <t>December 2004</t>
         </is>
       </c>
       <c r="C742"/>
       <c r="D742" s="2" t="n">
-        <v>406.6400000000014</v>
+        <v>404.8200000000014</v>
       </c>
     </row>
     <row r="743">
-      <c r="A743"/>
+      <c r="A743" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>November 2004</t>
+          <t>Januari 2005</t>
         </is>
       </c>
       <c r="C743"/>
       <c r="D743" s="2" t="n">
-        <v>406.1500000000014</v>
+        <v>405.9400000000014</v>
       </c>
     </row>
     <row r="744">
       <c r="A744"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>December 2004</t>
+          <t>Februari 2005</t>
         </is>
       </c>
       <c r="C744"/>
       <c r="D744" s="2" t="n">
-        <v>404.8200000000014</v>
+        <v>408.6700000000015</v>
       </c>
     </row>
     <row r="745">
-      <c r="A745" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A745"/>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Januari 2005</t>
+          <t>Maart 2005</t>
         </is>
       </c>
       <c r="C745"/>
       <c r="D745" s="2" t="n">
-        <v>405.9400000000014</v>
+        <v>411.3000000000015</v>
       </c>
     </row>
     <row r="746">
       <c r="A746"/>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Februari 2005</t>
+          <t>April 2005</t>
         </is>
       </c>
       <c r="C746"/>
       <c r="D746" s="2" t="n">
-        <v>408.6700000000015</v>
+        <v>412.2400000000015</v>
       </c>
     </row>
     <row r="747">
       <c r="A747"/>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Maart 2005</t>
+          <t>Mei 2005</t>
         </is>
       </c>
       <c r="C747"/>
       <c r="D747" s="2" t="n">
-        <v>411.3000000000015</v>
+        <v>412.84000000000145</v>
       </c>
     </row>
     <row r="748">
       <c r="A748"/>
       <c r="B748" t="inlineStr">
         <is>
-          <t>April 2005</t>
+          <t>Juni 2005</t>
         </is>
       </c>
       <c r="C748"/>
       <c r="D748" s="2" t="n">
-        <v>412.2400000000015</v>
+        <v>414.1000000000015</v>
       </c>
     </row>
     <row r="749">
       <c r="A749"/>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Mei 2005</t>
+          <t>Juli 2005</t>
         </is>
       </c>
       <c r="C749"/>
       <c r="D749" s="2" t="n">
-        <v>412.84000000000145</v>
+        <v>416.59000000000145</v>
       </c>
     </row>
     <row r="750">
       <c r="A750"/>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Juni 2005</t>
+          <t>Augustus 2005</t>
         </is>
       </c>
       <c r="C750"/>
       <c r="D750" s="2" t="n">
-        <v>414.1000000000015</v>
+        <v>416.9700000000015</v>
       </c>
     </row>
     <row r="751">
       <c r="A751"/>
       <c r="B751" t="inlineStr">
         <is>
-          <t>Juli 2005</t>
+          <t>September 2005</t>
         </is>
       </c>
       <c r="C751"/>
       <c r="D751" s="2" t="n">
-        <v>416.59000000000145</v>
+        <v>417.46000000000146</v>
       </c>
     </row>
     <row r="752">
       <c r="A752"/>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Augustus 2005</t>
+          <t>Oktober 2005</t>
         </is>
       </c>
       <c r="C752"/>
       <c r="D752" s="2" t="n">
-        <v>416.9700000000015</v>
+        <v>416.6900000000015</v>
       </c>
     </row>
     <row r="753">
       <c r="A753"/>
       <c r="B753" t="inlineStr">
         <is>
-          <t>September 2005</t>
+          <t>November 2005</t>
         </is>
       </c>
       <c r="C753"/>
       <c r="D753" s="2" t="n">
-        <v>417.46000000000146</v>
+        <v>416.59000000000145</v>
       </c>
     </row>
     <row r="754">
       <c r="A754"/>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Oktober 2005</t>
+          <t>December 2005</t>
         </is>
       </c>
       <c r="C754"/>
       <c r="D754" s="2" t="n">
-        <v>416.6900000000015</v>
+        <v>416.52000000000146</v>
       </c>
     </row>
     <row r="755">
-      <c r="A755"/>
+      <c r="A755" t="inlineStr">
+        <is>
+          <t>2006</t>
+        </is>
+      </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>November 2005</t>
+          <t>Januari 2006</t>
         </is>
       </c>
       <c r="C755"/>
       <c r="D755" s="2" t="n">
-        <v>416.59000000000145</v>
+        <v>416.6200000000015</v>
       </c>
     </row>
     <row r="756">
       <c r="A756"/>
       <c r="B756" t="inlineStr">
         <is>
-          <t>December 2005</t>
+          <t>Februari 2006</t>
         </is>
       </c>
       <c r="C756"/>
       <c r="D756" s="2" t="n">
-        <v>416.52000000000146</v>
+        <v>418.4300000000015</v>
       </c>
     </row>
     <row r="757">
-      <c r="A757" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A757"/>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Januari 2006</t>
+          <t>Maart 2006</t>
         </is>
       </c>
       <c r="C757"/>
       <c r="D757" s="2" t="n">
-        <v>416.6200000000015</v>
+        <v>418.27000000000146</v>
       </c>
     </row>
     <row r="758">
       <c r="A758"/>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Februari 2006</t>
+          <t>April 2006</t>
         </is>
       </c>
       <c r="C758"/>
       <c r="D758" s="2" t="n">
-        <v>418.4300000000015</v>
+        <v>420.32000000000147</v>
       </c>
     </row>
     <row r="759">
       <c r="A759"/>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Maart 2006</t>
+          <t>Mei 2006</t>
         </is>
       </c>
       <c r="C759"/>
       <c r="D759" s="2" t="n">
-        <v>418.27000000000146</v>
+        <v>421.90000000000146</v>
       </c>
     </row>
     <row r="760">
       <c r="A760"/>
       <c r="B760" t="inlineStr">
         <is>
-          <t>April 2006</t>
+          <t>Juni 2006</t>
         </is>
       </c>
       <c r="C760"/>
       <c r="D760" s="2" t="n">
-        <v>420.32000000000147</v>
+        <v>421.8100000000015</v>
       </c>
     </row>
     <row r="761">
       <c r="A761"/>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Mei 2006</t>
+          <t>Juli 2006</t>
         </is>
       </c>
       <c r="C761"/>
       <c r="D761" s="2" t="n">
-        <v>421.90000000000146</v>
+        <v>423.26000000000147</v>
       </c>
     </row>
     <row r="762">
       <c r="A762"/>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Juni 2006</t>
+          <t>Augustus 2006</t>
         </is>
       </c>
       <c r="C762"/>
       <c r="D762" s="2" t="n">
-        <v>421.8100000000015</v>
+        <v>423.7900000000015</v>
       </c>
     </row>
     <row r="763">
       <c r="A763"/>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Juli 2006</t>
+          <t>September 2006</t>
         </is>
       </c>
       <c r="C763"/>
       <c r="D763" s="2" t="n">
-        <v>423.26000000000147</v>
+        <v>422.58000000000146</v>
       </c>
     </row>
     <row r="764">
       <c r="A764"/>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Augustus 2006</t>
+          <t>Oktober 2006</t>
         </is>
       </c>
       <c r="C764"/>
       <c r="D764" s="2" t="n">
-        <v>423.7900000000015</v>
+        <v>421.7300000000015</v>
       </c>
     </row>
     <row r="765">
       <c r="A765"/>
       <c r="B765" t="inlineStr">
         <is>
-          <t>September 2006</t>
+          <t>November 2006</t>
         </is>
       </c>
       <c r="C765"/>
       <c r="D765" s="2" t="n">
-        <v>422.58000000000146</v>
+        <v>422.78000000000145</v>
       </c>
     </row>
     <row r="766">
       <c r="A766"/>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Oktober 2006</t>
+          <t>December 2006</t>
         </is>
       </c>
       <c r="C766"/>
       <c r="D766" s="2" t="n">
-        <v>421.7300000000015</v>
+        <v>423.34000000000145</v>
       </c>
     </row>
     <row r="767">
-      <c r="A767"/>
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>November 2006</t>
+          <t>Januari 2007</t>
         </is>
       </c>
       <c r="C767"/>
       <c r="D767" s="2" t="n">
-        <v>422.78000000000145</v>
+        <v>423.5500000000015</v>
       </c>
     </row>
     <row r="768">
       <c r="A768"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>December 2006</t>
+          <t>Februari 2007</t>
         </is>
       </c>
       <c r="C768"/>
       <c r="D768" s="2" t="n">
-        <v>423.34000000000145</v>
+        <v>425.8400000000015</v>
       </c>
     </row>
     <row r="769">
-      <c r="A769" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A769"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Januari 2007</t>
+          <t>Maart 2007</t>
         </is>
       </c>
       <c r="C769"/>
       <c r="D769" s="2" t="n">
-        <v>423.5500000000015</v>
+        <v>425.88000000000153</v>
       </c>
     </row>
     <row r="770">
       <c r="A770"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>Februari 2007</t>
+          <t>April 2007</t>
         </is>
       </c>
       <c r="C770"/>
       <c r="D770" s="2" t="n">
-        <v>425.8400000000015</v>
+        <v>427.81000000000154</v>
       </c>
     </row>
     <row r="771">
       <c r="A771"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Maart 2007</t>
+          <t>Mei 2007</t>
         </is>
       </c>
       <c r="C771"/>
       <c r="D771" s="2" t="n">
-        <v>425.88000000000153</v>
+        <v>427.29000000000156</v>
       </c>
     </row>
     <row r="772">
       <c r="A772"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>April 2007</t>
+          <t>Juni 2007</t>
         </is>
       </c>
       <c r="C772"/>
       <c r="D772" s="2" t="n">
-        <v>427.81000000000154</v>
+        <v>427.25000000000153</v>
       </c>
     </row>
     <row r="773">
       <c r="A773"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Mei 2007</t>
+          <t>Juli 2007</t>
         </is>
       </c>
       <c r="C773"/>
       <c r="D773" s="2" t="n">
-        <v>427.29000000000156</v>
+        <v>429.06000000000154</v>
       </c>
     </row>
     <row r="774">
       <c r="A774"/>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Juni 2007</t>
+          <t>Augustus 2007</t>
         </is>
       </c>
       <c r="C774"/>
       <c r="D774" s="2" t="n">
-        <v>427.25000000000153</v>
+        <v>428.54000000000156</v>
       </c>
     </row>
     <row r="775">
       <c r="A775"/>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Juli 2007</t>
+          <t>September 2007</t>
         </is>
       </c>
       <c r="C775"/>
       <c r="D775" s="2" t="n">
-        <v>429.06000000000154</v>
+        <v>428.94000000000153</v>
       </c>
     </row>
     <row r="776">
       <c r="A776"/>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Augustus 2007</t>
+          <t>Oktober 2007</t>
         </is>
       </c>
       <c r="C776"/>
       <c r="D776" s="2" t="n">
-        <v>428.54000000000156</v>
+        <v>431.2000000000015</v>
       </c>
     </row>
     <row r="777">
       <c r="A777"/>
       <c r="B777" t="inlineStr">
         <is>
-          <t>September 2007</t>
+          <t>November 2007</t>
         </is>
       </c>
       <c r="C777"/>
       <c r="D777" s="2" t="n">
-        <v>428.94000000000153</v>
+        <v>435.22000000000156</v>
       </c>
     </row>
     <row r="778">
       <c r="A778"/>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Oktober 2007</t>
+          <t>December 2007</t>
         </is>
       </c>
       <c r="C778"/>
       <c r="D778" s="2" t="n">
-        <v>431.2000000000015</v>
+        <v>436.43000000000154</v>
       </c>
     </row>
     <row r="779">
-      <c r="A779"/>
+      <c r="A779" t="inlineStr">
+        <is>
+          <t>2008</t>
+        </is>
+      </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>November 2007</t>
+          <t>Januari 2008</t>
         </is>
       </c>
       <c r="C779"/>
       <c r="D779" s="2" t="n">
-        <v>435.22000000000156</v>
+        <v>438.2000000000015</v>
       </c>
     </row>
     <row r="780">
       <c r="A780"/>
       <c r="B780" t="inlineStr">
         <is>
-          <t>December 2007</t>
+          <t>Februari 2008</t>
         </is>
       </c>
       <c r="C780"/>
       <c r="D780" s="2" t="n">
-        <v>436.43000000000154</v>
+        <v>441.34000000000157</v>
       </c>
     </row>
     <row r="781">
-      <c r="A781" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A781"/>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Januari 2008</t>
+          <t>Maart 2008</t>
         </is>
       </c>
       <c r="C781"/>
       <c r="D781" s="2" t="n">
-        <v>438.2000000000015</v>
+        <v>444.5600000000016</v>
       </c>
     </row>
     <row r="782">
       <c r="A782"/>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Februari 2008</t>
+          <t>April 2008</t>
         </is>
       </c>
       <c r="C782"/>
       <c r="D782" s="2" t="n">
-        <v>441.34000000000157</v>
+        <v>445.5700000000016</v>
       </c>
     </row>
     <row r="783">
       <c r="A783"/>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Maart 2008</t>
+          <t>Mei 2008</t>
         </is>
       </c>
       <c r="C783"/>
       <c r="D783" s="2" t="n">
-        <v>444.5600000000016</v>
+        <v>449.5500000000016</v>
       </c>
     </row>
     <row r="784">
       <c r="A784"/>
       <c r="B784" t="inlineStr">
         <is>
-          <t>April 2008</t>
+          <t>Juni 2008</t>
         </is>
       </c>
       <c r="C784"/>
       <c r="D784" s="2" t="n">
-        <v>445.5700000000016</v>
+        <v>452.0500000000016</v>
       </c>
     </row>
     <row r="785">
       <c r="A785"/>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Mei 2008</t>
+          <t>Juli 2008</t>
         </is>
       </c>
       <c r="C785"/>
       <c r="D785" s="2" t="n">
-        <v>449.5500000000016</v>
+        <v>454.4300000000016</v>
       </c>
     </row>
     <row r="786">
       <c r="A786"/>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Juni 2008</t>
+          <t>Augustus 2008</t>
         </is>
       </c>
       <c r="C786"/>
       <c r="D786" s="2" t="n">
-        <v>452.0500000000016</v>
+        <v>451.65000000000157</v>
       </c>
     </row>
     <row r="787">
       <c r="A787"/>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Juli 2008</t>
+          <t>September 2008</t>
         </is>
       </c>
       <c r="C787"/>
       <c r="D787" s="2" t="n">
-        <v>454.4300000000016</v>
+        <v>452.3700000000016</v>
       </c>
     </row>
     <row r="788">
       <c r="A788"/>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Augustus 2008</t>
+          <t>Oktober 2008</t>
         </is>
       </c>
       <c r="C788"/>
       <c r="D788" s="2" t="n">
-        <v>451.65000000000157</v>
+        <v>451.5700000000016</v>
       </c>
     </row>
     <row r="789">
       <c r="A789"/>
       <c r="B789" t="inlineStr">
         <is>
-          <t>September 2008</t>
+          <t>November 2008</t>
         </is>
       </c>
       <c r="C789"/>
       <c r="D789" s="2" t="n">
-        <v>452.3700000000016</v>
+        <v>448.8700000000016</v>
       </c>
     </row>
     <row r="790">
       <c r="A790"/>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Oktober 2008</t>
+          <t>December 2008</t>
         </is>
       </c>
       <c r="C790"/>
       <c r="D790" s="2" t="n">
-        <v>451.5700000000016</v>
+        <v>447.90000000000157</v>
       </c>
     </row>
     <row r="791">
-      <c r="A791"/>
+      <c r="A791" t="inlineStr">
+        <is>
+          <t>2009</t>
+        </is>
+      </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>November 2008</t>
+          <t>Januari 2009</t>
         </is>
       </c>
       <c r="C791"/>
       <c r="D791" s="2" t="n">
-        <v>448.8700000000016</v>
+        <v>448.3500000000016</v>
       </c>
     </row>
     <row r="792">
       <c r="A792"/>
       <c r="B792" t="inlineStr">
         <is>
-          <t>December 2008</t>
+          <t>Februari 2009</t>
         </is>
       </c>
       <c r="C792"/>
       <c r="D792" s="2" t="n">
-        <v>447.90000000000157</v>
+        <v>449.8800000000016</v>
       </c>
     </row>
     <row r="793">
-      <c r="A793" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A793"/>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Januari 2009</t>
+          <t>Maart 2009</t>
         </is>
       </c>
       <c r="C793"/>
       <c r="D793" s="2" t="n">
-        <v>448.3500000000016</v>
+        <v>447.3000000000016</v>
       </c>
     </row>
     <row r="794">
       <c r="A794"/>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Februari 2009</t>
+          <t>April 2009</t>
         </is>
       </c>
       <c r="C794"/>
       <c r="D794" s="2" t="n">
-        <v>449.8800000000016</v>
+        <v>448.2300000000016</v>
       </c>
     </row>
     <row r="795">
       <c r="A795"/>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Maart 2009</t>
+          <t>Mei 2009</t>
         </is>
       </c>
       <c r="C795"/>
       <c r="D795" s="2" t="n">
-        <v>447.3000000000016</v>
+        <v>447.90000000000157</v>
       </c>
     </row>
     <row r="796">
       <c r="A796"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>April 2009</t>
+          <t>Juni 2009</t>
         </is>
       </c>
       <c r="C796"/>
       <c r="D796" s="2" t="n">
-        <v>448.2300000000016</v>
+        <v>447.0600000000016</v>
       </c>
     </row>
     <row r="797">
       <c r="A797"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Mei 2009</t>
+          <t>Juli 2009</t>
         </is>
       </c>
       <c r="C797"/>
       <c r="D797" s="2" t="n">
-        <v>447.90000000000157</v>
+        <v>446.78000000000156</v>
       </c>
     </row>
     <row r="798">
       <c r="A798"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Juni 2009</t>
+          <t>Augustus 2009</t>
         </is>
       </c>
       <c r="C798"/>
       <c r="D798" s="2" t="n">
-        <v>447.0600000000016</v>
+        <v>448.15000000000157</v>
       </c>
     </row>
     <row r="799">
       <c r="A799"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Juli 2009</t>
+          <t>September 2009</t>
         </is>
       </c>
       <c r="C799"/>
       <c r="D799" s="2" t="n">
-        <v>446.78000000000156</v>
+        <v>446.9800000000016</v>
       </c>
     </row>
     <row r="800">
       <c r="A800"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Augustus 2009</t>
+          <t>Oktober 2009</t>
         </is>
       </c>
       <c r="C800"/>
       <c r="D800" s="2" t="n">
-        <v>448.15000000000157</v>
+        <v>447.1800000000016</v>
       </c>
     </row>
     <row r="801">
       <c r="A801"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>September 2009</t>
+          <t>November 2009</t>
         </is>
       </c>
       <c r="C801"/>
       <c r="D801" s="2" t="n">
-        <v>446.9800000000016</v>
+        <v>448.3500000000016</v>
       </c>
     </row>
     <row r="802">
       <c r="A802"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Oktober 2009</t>
+          <t>December 2009</t>
         </is>
       </c>
       <c r="C802"/>
       <c r="D802" s="2" t="n">
-        <v>447.1800000000016</v>
+        <v>449.0700000000016</v>
       </c>
     </row>
     <row r="803">
-      <c r="A803"/>
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>2010</t>
+        </is>
+      </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>November 2009</t>
+          <t>Januari 2010</t>
         </is>
       </c>
       <c r="C803"/>
       <c r="D803" s="2" t="n">
-        <v>448.3500000000016</v>
+        <v>451.1200000000016</v>
       </c>
     </row>
     <row r="804">
       <c r="A804"/>
       <c r="B804" t="inlineStr">
         <is>
-          <t>December 2009</t>
+          <t>Februari 2010</t>
         </is>
       </c>
       <c r="C804"/>
       <c r="D804" s="2" t="n">
-        <v>449.0700000000016</v>
+        <v>453.0200000000016</v>
       </c>
     </row>
     <row r="805">
-      <c r="A805" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A805"/>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Januari 2010</t>
+          <t>Maart 2010</t>
         </is>
       </c>
       <c r="C805"/>
       <c r="D805" s="2" t="n">
-        <v>451.1200000000016</v>
+        <v>454.71000000000157</v>
       </c>
     </row>
     <row r="806">
       <c r="A806"/>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Februari 2010</t>
+          <t>April 2010</t>
         </is>
       </c>
       <c r="C806"/>
       <c r="D806" s="2" t="n">
-        <v>453.0200000000016</v>
+        <v>456.2800000000016</v>
       </c>
     </row>
     <row r="807">
       <c r="A807"/>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Maart 2010</t>
+          <t>Mei 2010</t>
         </is>
       </c>
       <c r="C807"/>
       <c r="D807" s="2" t="n">
-        <v>454.71000000000157</v>
+        <v>458.0900000000016</v>
       </c>
     </row>
     <row r="808">
       <c r="A808"/>
       <c r="B808" t="inlineStr">
         <is>
-          <t>April 2010</t>
+          <t>Juni 2010</t>
         </is>
       </c>
       <c r="C808"/>
       <c r="D808" s="2" t="n">
-        <v>456.2800000000016</v>
+        <v>458.05000000000166</v>
       </c>
     </row>
     <row r="809">
       <c r="A809"/>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Mei 2010</t>
+          <t>Juli 2010</t>
         </is>
       </c>
       <c r="C809"/>
       <c r="D809" s="2" t="n">
-        <v>458.0900000000016</v>
+        <v>458.25000000000165</v>
       </c>
     </row>
     <row r="810">
       <c r="A810"/>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Juni 2010</t>
+          <t>Augustus 2010</t>
         </is>
       </c>
       <c r="C810"/>
       <c r="D810" s="2" t="n">
-        <v>458.05000000000166</v>
+        <v>458.5300000000016</v>
       </c>
     </row>
     <row r="811">
       <c r="A811"/>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Juli 2010</t>
+          <t>September 2010</t>
         </is>
       </c>
       <c r="C811"/>
       <c r="D811" s="2" t="n">
-        <v>458.25000000000165</v>
+        <v>459.98000000000167</v>
       </c>
     </row>
     <row r="812">
       <c r="A812"/>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Augustus 2010</t>
+          <t>Oktober 2010</t>
         </is>
       </c>
       <c r="C812"/>
       <c r="D812" s="2" t="n">
-        <v>458.5300000000016</v>
+        <v>460.63000000000164</v>
       </c>
     </row>
     <row r="813">
       <c r="A813"/>
       <c r="B813" t="inlineStr">
         <is>
-          <t>September 2010</t>
+          <t>November 2010</t>
         </is>
       </c>
       <c r="C813"/>
       <c r="D813" s="2" t="n">
-        <v>459.98000000000167</v>
+        <v>461.19000000000165</v>
       </c>
     </row>
     <row r="814">
       <c r="A814"/>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Oktober 2010</t>
+          <t>December 2010</t>
         </is>
       </c>
       <c r="C814"/>
-      <c r="D814" s="2" t="n">
-        <v>460.63000000000164</v>
+      <c r="D814" s="1" t="n">
+        <v>463.0</v>
       </c>
     </row>
     <row r="815">
-      <c r="A815"/>
+      <c r="A815" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>November 2010</t>
+          <t>Januari 2011</t>
         </is>
       </c>
       <c r="C815"/>
       <c r="D815" s="2" t="n">
-        <v>461.19000000000165</v>
+        <v>465.6600000000017</v>
       </c>
     </row>
     <row r="816">
       <c r="A816"/>
       <c r="B816" t="inlineStr">
         <is>
-          <t>December 2010</t>
+          <t>Februari 2011</t>
         </is>
       </c>
       <c r="C816"/>
-      <c r="D816" s="1" t="n">
-        <v>463.0</v>
+      <c r="D816" s="2" t="n">
+        <v>468.36000000000166</v>
       </c>
     </row>
     <row r="817">
-      <c r="A817" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A817"/>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Januari 2011</t>
+          <t>Maart 2011</t>
         </is>
       </c>
       <c r="C817"/>
       <c r="D817" s="2" t="n">
-        <v>465.6600000000017</v>
+        <v>470.69000000000165</v>
       </c>
     </row>
     <row r="818">
       <c r="A818"/>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Februari 2011</t>
+          <t>April 2011</t>
         </is>
       </c>
       <c r="C818"/>
       <c r="D818" s="2" t="n">
-        <v>468.36000000000166</v>
+        <v>471.86000000000166</v>
       </c>
     </row>
     <row r="819">
       <c r="A819"/>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Maart 2011</t>
+          <t>Mei 2011</t>
         </is>
       </c>
       <c r="C819"/>
       <c r="D819" s="2" t="n">
-        <v>470.69000000000165</v>
+        <v>473.4300000000017</v>
       </c>
     </row>
     <row r="820">
       <c r="A820"/>
       <c r="B820" t="inlineStr">
         <is>
-          <t>April 2011</t>
+          <t>Juni 2011</t>
         </is>
       </c>
       <c r="C820"/>
       <c r="D820" s="2" t="n">
-        <v>471.86000000000166</v>
+        <v>474.8800000000017</v>
       </c>
     </row>
     <row r="821">
       <c r="A821"/>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Mei 2011</t>
+          <t>Juli 2011</t>
         </is>
       </c>
       <c r="C821"/>
       <c r="D821" s="2" t="n">
-        <v>473.4300000000017</v>
+        <v>475.4400000000017</v>
       </c>
     </row>
     <row r="822">
       <c r="A822"/>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Juni 2011</t>
+          <t>Augustus 2011</t>
         </is>
       </c>
       <c r="C822"/>
       <c r="D822" s="2" t="n">
-        <v>474.8800000000017</v>
+        <v>475.0400000000017</v>
       </c>
     </row>
     <row r="823">
       <c r="A823"/>
       <c r="B823" t="inlineStr">
         <is>
-          <t>Juli 2011</t>
+          <t>September 2011</t>
         </is>
       </c>
       <c r="C823"/>
       <c r="D823" s="2" t="n">
-        <v>475.4400000000017</v>
+        <v>476.3300000000017</v>
       </c>
     </row>
     <row r="824">
       <c r="A824"/>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Augustus 2011</t>
+          <t>Oktober 2011</t>
         </is>
       </c>
       <c r="C824"/>
       <c r="D824" s="2" t="n">
-        <v>475.0400000000017</v>
+        <v>477.0500000000017</v>
       </c>
     </row>
     <row r="825">
       <c r="A825"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>September 2011</t>
+          <t>November 2011</t>
         </is>
       </c>
       <c r="C825"/>
       <c r="D825" s="2" t="n">
-        <v>476.3300000000017</v>
+        <v>478.9400000000017</v>
       </c>
     </row>
     <row r="826">
       <c r="A826"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Oktober 2011</t>
+          <t>December 2011</t>
         </is>
       </c>
       <c r="C826"/>
       <c r="D826" s="2" t="n">
-        <v>477.0500000000017</v>
+        <v>479.1500000000017</v>
       </c>
     </row>
     <row r="827">
-      <c r="A827"/>
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>November 2011</t>
+          <t>Januari 2012</t>
         </is>
       </c>
       <c r="C827"/>
       <c r="D827" s="2" t="n">
-        <v>478.9400000000017</v>
+        <v>482.6500000000017</v>
       </c>
     </row>
     <row r="828">
       <c r="A828"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>December 2011</t>
+          <t>Februari 2012</t>
         </is>
       </c>
       <c r="C828"/>
       <c r="D828" s="2" t="n">
-        <v>479.1500000000017</v>
+        <v>485.5100000000017</v>
       </c>
     </row>
     <row r="829">
-      <c r="A829" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A829"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Januari 2012</t>
+          <t>Maart 2012</t>
         </is>
       </c>
       <c r="C829"/>
       <c r="D829" s="2" t="n">
-        <v>482.6500000000017</v>
+        <v>486.5500000000017</v>
       </c>
     </row>
     <row r="830">
       <c r="A830"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>Februari 2012</t>
+          <t>April 2012</t>
         </is>
       </c>
       <c r="C830"/>
       <c r="D830" s="2" t="n">
-        <v>485.5100000000017</v>
+        <v>486.8800000000017</v>
       </c>
     </row>
     <row r="831">
       <c r="A831"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Maart 2012</t>
+          <t>Mei 2012</t>
         </is>
       </c>
       <c r="C831"/>
       <c r="D831" s="2" t="n">
-        <v>486.5500000000017</v>
+        <v>486.72000000000173</v>
       </c>
     </row>
     <row r="832">
       <c r="A832"/>
       <c r="B832" t="inlineStr">
         <is>
-          <t>April 2012</t>
+          <t>Juni 2012</t>
         </is>
       </c>
       <c r="C832"/>
       <c r="D832" s="2" t="n">
-        <v>486.8800000000017</v>
+        <v>485.5900000000017</v>
       </c>
     </row>
     <row r="833">
       <c r="A833"/>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Mei 2012</t>
+          <t>Juli 2012</t>
         </is>
       </c>
       <c r="C833"/>
       <c r="D833" s="2" t="n">
-        <v>486.72000000000173</v>
+        <v>486.47000000000173</v>
       </c>
     </row>
     <row r="834">
       <c r="A834"/>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Juni 2012</t>
+          <t>Augustus 2012</t>
         </is>
       </c>
       <c r="C834"/>
       <c r="D834" s="2" t="n">
-        <v>485.5900000000017</v>
+        <v>488.6100000000018</v>
       </c>
     </row>
     <row r="835">
       <c r="A835"/>
       <c r="B835" t="inlineStr">
         <is>
-          <t>Juli 2012</t>
+          <t>September 2012</t>
         </is>
       </c>
       <c r="C835"/>
       <c r="D835" s="2" t="n">
-        <v>486.47000000000173</v>
+        <v>489.45000000000175</v>
       </c>
     </row>
     <row r="836">
       <c r="A836"/>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Augustus 2012</t>
+          <t>Oktober 2012</t>
         </is>
       </c>
       <c r="C836"/>
       <c r="D836" s="2" t="n">
-        <v>488.6100000000018</v>
+        <v>490.34000000000174</v>
       </c>
     </row>
     <row r="837">
       <c r="A837"/>
       <c r="B837" t="inlineStr">
         <is>
-          <t>September 2012</t>
+          <t>November 2012</t>
         </is>
       </c>
       <c r="C837"/>
       <c r="D837" s="2" t="n">
-        <v>489.45000000000175</v>
+        <v>489.78000000000173</v>
       </c>
     </row>
     <row r="838">
       <c r="A838"/>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Oktober 2012</t>
+          <t>December 2012</t>
         </is>
       </c>
       <c r="C838"/>
       <c r="D838" s="2" t="n">
-        <v>490.34000000000174</v>
+        <v>489.82000000000176</v>
       </c>
     </row>
     <row r="839">
-      <c r="A839"/>
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>November 2012</t>
+          <t>Januari 2013</t>
         </is>
       </c>
       <c r="C839"/>
       <c r="D839" s="2" t="n">
-        <v>489.78000000000173</v>
+        <v>489.69000000000176</v>
       </c>
     </row>
     <row r="840">
       <c r="A840"/>
       <c r="B840" t="inlineStr">
         <is>
-          <t>December 2012</t>
+          <t>Februari 2013</t>
         </is>
       </c>
       <c r="C840"/>
       <c r="D840" s="2" t="n">
-        <v>489.82000000000176</v>
+        <v>491.26000000000175</v>
       </c>
     </row>
     <row r="841">
-      <c r="A841" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A841"/>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Januari 2013</t>
+          <t>Maart 2013</t>
         </is>
       </c>
       <c r="C841"/>
       <c r="D841" s="2" t="n">
-        <v>489.69000000000176</v>
+        <v>491.95000000000175</v>
       </c>
     </row>
     <row r="842">
       <c r="A842"/>
       <c r="B842" t="inlineStr">
         <is>
-          <t>Februari 2013</t>
+          <t>April 2013</t>
         </is>
       </c>
       <c r="C842"/>
       <c r="D842" s="2" t="n">
-        <v>491.26000000000175</v>
+        <v>491.75000000000176</v>
       </c>
     </row>
     <row r="843">
       <c r="A843"/>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Maart 2013</t>
+          <t>Mei 2013</t>
         </is>
       </c>
       <c r="C843"/>
       <c r="D843" s="2" t="n">
-        <v>491.95000000000175</v>
+        <v>492.4700000000018</v>
       </c>
     </row>
     <row r="844">
       <c r="A844"/>
       <c r="B844" t="inlineStr">
         <is>
-          <t>April 2013</t>
+          <t>Juni 2013</t>
         </is>
       </c>
       <c r="C844"/>
       <c r="D844" s="2" t="n">
-        <v>491.75000000000176</v>
+        <v>493.32000000000176</v>
       </c>
     </row>
     <row r="845">
       <c r="A845"/>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Mei 2013</t>
+          <t>Juli 2013</t>
         </is>
       </c>
       <c r="C845"/>
       <c r="D845" s="2" t="n">
-        <v>492.4700000000018</v>
+        <v>493.84000000000174</v>
       </c>
     </row>
     <row r="846">
       <c r="A846"/>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Juni 2013</t>
+          <t>Augustus 2013</t>
         </is>
       </c>
       <c r="C846"/>
       <c r="D846" s="2" t="n">
-        <v>493.32000000000176</v>
+        <v>493.52000000000174</v>
       </c>
     </row>
     <row r="847">
       <c r="A847"/>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Juli 2013</t>
+          <t>September 2013</t>
         </is>
       </c>
       <c r="C847"/>
       <c r="D847" s="2" t="n">
-        <v>493.84000000000174</v>
+        <v>493.8000000000018</v>
       </c>
     </row>
     <row r="848">
       <c r="A848"/>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Augustus 2013</t>
+          <t>Oktober 2013</t>
         </is>
       </c>
       <c r="C848"/>
       <c r="D848" s="2" t="n">
-        <v>493.52000000000174</v>
+        <v>493.44000000000176</v>
       </c>
     </row>
     <row r="849">
       <c r="A849"/>
       <c r="B849" t="inlineStr">
         <is>
-          <t>September 2013</t>
+          <t>November 2013</t>
         </is>
       </c>
       <c r="C849"/>
       <c r="D849" s="2" t="n">
-        <v>493.8000000000018</v>
+        <v>493.76000000000175</v>
       </c>
     </row>
     <row r="850">
       <c r="A850"/>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Oktober 2013</t>
+          <t>December 2013</t>
         </is>
       </c>
       <c r="C850"/>
       <c r="D850" s="2" t="n">
-        <v>493.44000000000176</v>
+        <v>494.57000000000176</v>
       </c>
     </row>
     <row r="851">
-      <c r="A851"/>
+      <c r="A851" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>November 2013</t>
+          <t>Januari 2014</t>
         </is>
       </c>
       <c r="C851"/>
       <c r="D851" s="2" t="n">
-        <v>493.76000000000175</v>
+        <v>495.25000000000176</v>
       </c>
     </row>
     <row r="852">
       <c r="A852"/>
       <c r="B852" t="inlineStr">
         <is>
-          <t>December 2013</t>
+          <t>Februari 2014</t>
         </is>
       </c>
       <c r="C852"/>
       <c r="D852" s="2" t="n">
-        <v>494.57000000000176</v>
+        <v>496.0400000000018</v>
       </c>
     </row>
     <row r="853">
-      <c r="A853" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A853"/>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Januari 2014</t>
+          <t>Maart 2014</t>
         </is>
       </c>
       <c r="C853"/>
       <c r="D853" s="2" t="n">
-        <v>495.25000000000176</v>
+        <v>496.34000000000174</v>
       </c>
     </row>
     <row r="854">
       <c r="A854"/>
       <c r="B854" t="inlineStr">
         <is>
-          <t>Februari 2014</t>
+          <t>April 2014</t>
         </is>
       </c>
       <c r="C854"/>
       <c r="D854" s="2" t="n">
-        <v>496.0400000000018</v>
+        <v>494.81000000000176</v>
       </c>
     </row>
     <row r="855">
       <c r="A855"/>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Maart 2014</t>
+          <t>Mei 2014</t>
         </is>
       </c>
       <c r="C855"/>
       <c r="D855" s="2" t="n">
-        <v>496.34000000000174</v>
+        <v>494.27000000000174</v>
       </c>
     </row>
     <row r="856">
       <c r="A856"/>
       <c r="B856" t="inlineStr">
         <is>
-          <t>April 2014</t>
+          <t>Juni 2014</t>
         </is>
       </c>
       <c r="C856"/>
       <c r="D856" s="2" t="n">
-        <v>494.81000000000176</v>
+        <v>494.6600000000018</v>
       </c>
     </row>
     <row r="857">
       <c r="A857"/>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Mei 2014</t>
+          <t>Juli 2014</t>
         </is>
       </c>
       <c r="C857"/>
       <c r="D857" s="2" t="n">
-        <v>494.27000000000174</v>
+        <v>495.50000000000176</v>
       </c>
     </row>
     <row r="858">
       <c r="A858"/>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Juni 2014</t>
+          <t>Augustus 2014</t>
         </is>
       </c>
       <c r="C858"/>
       <c r="D858" s="2" t="n">
-        <v>494.6600000000018</v>
+        <v>493.63000000000176</v>
       </c>
     </row>
     <row r="859">
       <c r="A859"/>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Juli 2014</t>
+          <t>September 2014</t>
         </is>
       </c>
       <c r="C859"/>
       <c r="D859" s="2" t="n">
-        <v>495.50000000000176</v>
+        <v>493.2300000000018</v>
       </c>
     </row>
     <row r="860">
       <c r="A860"/>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Augustus 2014</t>
+          <t>Oktober 2014</t>
         </is>
       </c>
       <c r="C860"/>
       <c r="D860" s="2" t="n">
-        <v>493.63000000000176</v>
+        <v>493.87000000000177</v>
       </c>
     </row>
     <row r="861">
       <c r="A861"/>
       <c r="B861" t="inlineStr">
         <is>
-          <t>September 2014</t>
+          <t>November 2014</t>
         </is>
       </c>
       <c r="C861"/>
       <c r="D861" s="2" t="n">
         <v>493.2300000000018</v>
       </c>
     </row>
     <row r="862">
       <c r="A862"/>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Oktober 2014</t>
+          <t>December 2014</t>
         </is>
       </c>
       <c r="C862"/>
       <c r="D862" s="2" t="n">
-        <v>493.87000000000177</v>
+        <v>492.69000000000176</v>
       </c>
     </row>
     <row r="863">
-      <c r="A863"/>
+      <c r="A863" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>November 2014</t>
+          <t>Januari 2015</t>
         </is>
       </c>
       <c r="C863"/>
       <c r="D863" s="2" t="n">
-        <v>493.2300000000018</v>
+        <v>492.0500000000018</v>
       </c>
     </row>
     <row r="864">
       <c r="A864"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>December 2014</t>
+          <t>Februari 2015</t>
         </is>
       </c>
       <c r="C864"/>
       <c r="D864" s="2" t="n">
-        <v>492.69000000000176</v>
+        <v>494.07000000000176</v>
       </c>
     </row>
     <row r="865">
-      <c r="A865" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A865"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Januari 2015</t>
+          <t>Maart 2015</t>
         </is>
       </c>
       <c r="C865"/>
       <c r="D865" s="2" t="n">
-        <v>492.0500000000018</v>
+        <v>494.37000000000177</v>
       </c>
     </row>
     <row r="866">
       <c r="A866"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Februari 2015</t>
+          <t>April 2015</t>
         </is>
       </c>
       <c r="C866"/>
       <c r="D866" s="2" t="n">
-        <v>494.07000000000176</v>
+        <v>496.24000000000177</v>
       </c>
     </row>
     <row r="867">
       <c r="A867"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Maart 2015</t>
+          <t>Mei 2015</t>
         </is>
       </c>
       <c r="C867"/>
       <c r="D867" s="2" t="n">
-        <v>494.37000000000177</v>
+        <v>497.03000000000173</v>
       </c>
     </row>
     <row r="868">
       <c r="A868"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>April 2015</t>
+          <t>Juni 2015</t>
         </is>
       </c>
       <c r="C868"/>
       <c r="D868" s="2" t="n">
-        <v>496.24000000000177</v>
+        <v>497.77000000000174</v>
       </c>
     </row>
     <row r="869">
       <c r="A869"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Mei 2015</t>
+          <t>Juli 2015</t>
         </is>
       </c>
       <c r="C869"/>
       <c r="D869" s="2" t="n">
-        <v>497.03000000000173</v>
+        <v>497.77000000000174</v>
       </c>
     </row>
     <row r="870">
       <c r="A870"/>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Juni 2015</t>
+          <t>Augustus 2015</t>
         </is>
       </c>
       <c r="C870"/>
       <c r="D870" s="2" t="n">
-        <v>497.77000000000174</v>
+        <v>498.1100000000018</v>
       </c>
     </row>
     <row r="871">
       <c r="A871"/>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Juli 2015</t>
+          <t>September 2015</t>
         </is>
       </c>
       <c r="C871"/>
       <c r="D871" s="2" t="n">
-        <v>497.77000000000174</v>
+        <v>498.46000000000174</v>
       </c>
     </row>
     <row r="872">
       <c r="A872"/>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Augustus 2015</t>
+          <t>Oktober 2015</t>
         </is>
       </c>
       <c r="C872"/>
       <c r="D872" s="2" t="n">
-        <v>498.1100000000018</v>
+        <v>500.18000000000177</v>
       </c>
     </row>
     <row r="873">
       <c r="A873"/>
       <c r="B873" t="inlineStr">
         <is>
-          <t>September 2015</t>
+          <t>November 2015</t>
         </is>
       </c>
       <c r="C873"/>
       <c r="D873" s="2" t="n">
-        <v>498.46000000000174</v>
+        <v>500.7200000000018</v>
       </c>
     </row>
     <row r="874">
       <c r="A874"/>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Oktober 2015</t>
+          <t>December 2015</t>
         </is>
       </c>
       <c r="C874"/>
       <c r="D874" s="2" t="n">
-        <v>500.18000000000177</v>
+        <v>500.08000000000175</v>
       </c>
     </row>
     <row r="875">
-      <c r="A875"/>
+      <c r="A875" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>November 2015</t>
+          <t>Januari 2016</t>
         </is>
       </c>
       <c r="C875"/>
       <c r="D875" s="2" t="n">
-        <v>500.7200000000018</v>
+        <v>500.63000000000176</v>
       </c>
     </row>
     <row r="876">
       <c r="A876"/>
       <c r="B876" t="inlineStr">
         <is>
-          <t>December 2015</t>
+          <t>Februari 2016</t>
         </is>
       </c>
       <c r="C876"/>
       <c r="D876" s="2" t="n">
-        <v>500.08000000000175</v>
+        <v>500.9200000000018</v>
       </c>
     </row>
     <row r="877">
-      <c r="A877" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A877"/>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Januari 2016</t>
+          <t>Maart 2016</t>
         </is>
       </c>
       <c r="C877"/>
       <c r="D877" s="2" t="n">
-        <v>500.63000000000176</v>
+        <v>505.4500000000018</v>
       </c>
     </row>
     <row r="878">
       <c r="A878"/>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Februari 2016</t>
+          <t>April 2016</t>
         </is>
       </c>
       <c r="C878"/>
       <c r="D878" s="2" t="n">
-        <v>500.9200000000018</v>
+        <v>506.3400000000018</v>
       </c>
     </row>
     <row r="879">
       <c r="A879"/>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Maart 2016</t>
+          <t>Mei 2016</t>
         </is>
       </c>
       <c r="C879"/>
       <c r="D879" s="2" t="n">
-        <v>505.4500000000018</v>
+        <v>507.97000000000185</v>
       </c>
     </row>
     <row r="880">
       <c r="A880"/>
       <c r="B880" t="inlineStr">
         <is>
-          <t>April 2016</t>
+          <t>Juni 2016</t>
         </is>
       </c>
       <c r="C880"/>
       <c r="D880" s="2" t="n">
-        <v>506.3400000000018</v>
+        <v>508.5100000000018</v>
       </c>
     </row>
     <row r="881">
       <c r="A881"/>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Mei 2016</t>
+          <t>Juli 2016</t>
         </is>
       </c>
       <c r="C881"/>
       <c r="D881" s="2" t="n">
-        <v>507.97000000000185</v>
+        <v>509.10000000000184</v>
       </c>
     </row>
     <row r="882">
       <c r="A882"/>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Juni 2016</t>
+          <t>Augustus 2016</t>
         </is>
       </c>
       <c r="C882"/>
       <c r="D882" s="2" t="n">
-        <v>508.5100000000018</v>
+        <v>508.85000000000184</v>
       </c>
     </row>
     <row r="883">
       <c r="A883"/>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Juli 2016</t>
+          <t>September 2016</t>
         </is>
       </c>
       <c r="C883"/>
       <c r="D883" s="2" t="n">
-        <v>509.10000000000184</v>
+        <v>507.7700000000018</v>
       </c>
     </row>
     <row r="884">
       <c r="A884"/>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Augustus 2016</t>
+          <t>Oktober 2016</t>
         </is>
       </c>
       <c r="C884"/>
       <c r="D884" s="2" t="n">
-        <v>508.85000000000184</v>
+        <v>509.2500000000018</v>
       </c>
     </row>
     <row r="885">
       <c r="A885"/>
       <c r="B885" t="inlineStr">
         <is>
-          <t>September 2016</t>
+          <t>November 2016</t>
         </is>
       </c>
       <c r="C885"/>
       <c r="D885" s="2" t="n">
-        <v>507.7700000000018</v>
+        <v>509.5900000000018</v>
       </c>
     </row>
     <row r="886">
       <c r="A886"/>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Oktober 2016</t>
+          <t>December 2016</t>
         </is>
       </c>
       <c r="C886"/>
       <c r="D886" s="2" t="n">
-        <v>509.2500000000018</v>
+        <v>510.23000000000184</v>
       </c>
     </row>
     <row r="887">
-      <c r="A887"/>
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>November 2016</t>
+          <t>Januari 2017</t>
         </is>
       </c>
       <c r="C887"/>
       <c r="D887" s="2" t="n">
-        <v>509.5900000000018</v>
+        <v>513.8800000000018</v>
       </c>
     </row>
     <row r="888">
       <c r="A888"/>
       <c r="B888" t="inlineStr">
         <is>
-          <t>December 2016</t>
+          <t>Februari 2017</t>
         </is>
       </c>
       <c r="C888"/>
       <c r="D888" s="2" t="n">
-        <v>510.23000000000184</v>
+        <v>515.8000000000018</v>
       </c>
     </row>
     <row r="889">
-      <c r="A889" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A889"/>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Januari 2017</t>
+          <t>Maart 2017</t>
         </is>
       </c>
       <c r="C889"/>
       <c r="D889" s="2" t="n">
-        <v>513.8800000000018</v>
+        <v>516.9900000000018</v>
       </c>
     </row>
     <row r="890">
       <c r="A890"/>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Februari 2017</t>
+          <t>April 2017</t>
         </is>
       </c>
       <c r="C890"/>
       <c r="D890" s="2" t="n">
-        <v>515.8000000000018</v>
+        <v>517.8700000000018</v>
       </c>
     </row>
     <row r="891">
       <c r="A891"/>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Maart 2017</t>
+          <t>Mei 2017</t>
         </is>
       </c>
       <c r="C891"/>
       <c r="D891" s="2" t="n">
-        <v>516.9900000000018</v>
+        <v>517.4300000000018</v>
       </c>
     </row>
     <row r="892">
       <c r="A892"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>April 2017</t>
+          <t>Juni 2017</t>
         </is>
       </c>
       <c r="C892"/>
       <c r="D892" s="2" t="n">
-        <v>517.8700000000018</v>
+        <v>516.6400000000018</v>
       </c>
     </row>
     <row r="893">
       <c r="A893"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Mei 2017</t>
+          <t>Juli 2017</t>
         </is>
       </c>
       <c r="C893"/>
       <c r="D893" s="2" t="n">
-        <v>517.4300000000018</v>
+        <v>518.1700000000018</v>
       </c>
     </row>
     <row r="894">
       <c r="A894"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Juni 2017</t>
+          <t>Augustus 2017</t>
         </is>
       </c>
       <c r="C894"/>
       <c r="D894" s="2" t="n">
-        <v>516.6400000000018</v>
+        <v>518.5100000000018</v>
       </c>
     </row>
     <row r="895">
       <c r="A895"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Juli 2017</t>
+          <t>September 2017</t>
         </is>
       </c>
       <c r="C895"/>
       <c r="D895" s="2" t="n">
-        <v>518.1700000000018</v>
+        <v>517.9700000000018</v>
       </c>
     </row>
     <row r="896">
       <c r="A896"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Augustus 2017</t>
+          <t>Oktober 2017</t>
         </is>
       </c>
       <c r="C896"/>
       <c r="D896" s="2" t="n">
-        <v>518.5100000000018</v>
+        <v>519.4500000000019</v>
       </c>
     </row>
     <row r="897">
       <c r="A897"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>September 2017</t>
+          <t>November 2017</t>
         </is>
       </c>
       <c r="C897"/>
       <c r="D897" s="2" t="n">
-        <v>517.9700000000018</v>
+        <v>520.1400000000018</v>
       </c>
     </row>
     <row r="898">
       <c r="A898"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Oktober 2017</t>
+          <t>December 2017</t>
         </is>
       </c>
       <c r="C898"/>
       <c r="D898" s="2" t="n">
-        <v>519.4500000000019</v>
+        <v>521.1300000000018</v>
       </c>
     </row>
     <row r="899">
-      <c r="A899"/>
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>November 2017</t>
+          <t>Januari 2018</t>
         </is>
       </c>
       <c r="C899"/>
       <c r="D899" s="2" t="n">
-        <v>520.1400000000018</v>
+        <v>522.6500000000018</v>
       </c>
     </row>
     <row r="900">
       <c r="A900"/>
       <c r="B900" t="inlineStr">
         <is>
-          <t>December 2017</t>
+          <t>Februari 2018</t>
         </is>
       </c>
       <c r="C900"/>
       <c r="D900" s="2" t="n">
-        <v>521.1300000000018</v>
+        <v>523.4400000000019</v>
       </c>
     </row>
     <row r="901">
-      <c r="A901" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A901"/>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Januari 2018</t>
+          <t>Maart 2018</t>
         </is>
       </c>
       <c r="C901"/>
       <c r="D901" s="2" t="n">
-        <v>522.6500000000018</v>
+        <v>524.1800000000018</v>
       </c>
     </row>
     <row r="902">
       <c r="A902"/>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Februari 2018</t>
+          <t>April 2018</t>
         </is>
       </c>
       <c r="C902"/>
       <c r="D902" s="2" t="n">
-        <v>523.4400000000019</v>
+        <v>525.7600000000018</v>
       </c>
     </row>
     <row r="903">
       <c r="A903"/>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Maart 2018</t>
+          <t>Mei 2018</t>
         </is>
       </c>
       <c r="C903"/>
       <c r="D903" s="2" t="n">
-        <v>524.1800000000018</v>
+        <v>526.8400000000019</v>
       </c>
     </row>
     <row r="904">
       <c r="A904"/>
       <c r="B904" t="inlineStr">
         <is>
-          <t>April 2018</t>
+          <t>Juni 2018</t>
         </is>
       </c>
       <c r="C904"/>
       <c r="D904" s="2" t="n">
-        <v>525.7600000000018</v>
+        <v>527.3800000000018</v>
       </c>
     </row>
     <row r="905">
       <c r="A905"/>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Mei 2018</t>
+          <t>Juli 2018</t>
         </is>
       </c>
       <c r="C905"/>
       <c r="D905" s="2" t="n">
-        <v>526.8400000000019</v>
+        <v>529.4000000000019</v>
       </c>
     </row>
     <row r="906">
       <c r="A906"/>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Juni 2018</t>
+          <t>Augustus 2018</t>
         </is>
       </c>
       <c r="C906"/>
       <c r="D906" s="2" t="n">
-        <v>527.3800000000018</v>
+        <v>530.1400000000019</v>
       </c>
     </row>
     <row r="907">
       <c r="A907"/>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Juli 2018</t>
+          <t>September 2018</t>
         </is>
       </c>
       <c r="C907"/>
       <c r="D907" s="2" t="n">
-        <v>529.4000000000019</v>
+        <v>530.1400000000019</v>
       </c>
     </row>
     <row r="908">
       <c r="A908"/>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Augustus 2018</t>
+          <t>Oktober 2018</t>
         </is>
       </c>
       <c r="C908"/>
       <c r="D908" s="2" t="n">
-        <v>530.1400000000019</v>
+        <v>533.7400000000019</v>
       </c>
     </row>
     <row r="909">
       <c r="A909"/>
       <c r="B909" t="inlineStr">
         <is>
-          <t>September 2018</t>
+          <t>November 2018</t>
         </is>
       </c>
       <c r="C909"/>
       <c r="D909" s="2" t="n">
-        <v>530.1400000000019</v>
+        <v>534.580000000002</v>
       </c>
     </row>
     <row r="910">
       <c r="A910"/>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Oktober 2018</t>
+          <t>December 2018</t>
         </is>
       </c>
       <c r="C910"/>
       <c r="D910" s="2" t="n">
-        <v>533.7400000000019</v>
+        <v>533.3000000000019</v>
       </c>
     </row>
     <row r="911">
-      <c r="A911"/>
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>November 2018</t>
+          <t>Januari 2019</t>
         </is>
       </c>
       <c r="C911"/>
       <c r="D911" s="2" t="n">
-        <v>534.580000000002</v>
+        <v>533.0500000000019</v>
       </c>
     </row>
     <row r="912">
       <c r="A912"/>
       <c r="B912" t="inlineStr">
         <is>
-          <t>December 2018</t>
+          <t>Februari 2019</t>
         </is>
       </c>
       <c r="C912"/>
       <c r="D912" s="2" t="n">
-        <v>533.3000000000019</v>
+        <v>534.7800000000019</v>
       </c>
     </row>
     <row r="913">
-      <c r="A913" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A913"/>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Januari 2019</t>
+          <t>Maart 2019</t>
         </is>
       </c>
       <c r="C913"/>
       <c r="D913" s="2" t="n">
-        <v>533.0500000000019</v>
+        <v>536.4000000000019</v>
       </c>
     </row>
     <row r="914">
       <c r="A914"/>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Februari 2019</t>
+          <t>April 2019</t>
         </is>
       </c>
       <c r="C914"/>
       <c r="D914" s="2" t="n">
-        <v>534.7800000000019</v>
+        <v>536.700000000002</v>
       </c>
     </row>
     <row r="915">
       <c r="A915"/>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Maart 2019</t>
+          <t>Mei 2019</t>
         </is>
       </c>
       <c r="C915"/>
       <c r="D915" s="2" t="n">
-        <v>536.4000000000019</v>
+        <v>536.8000000000019</v>
       </c>
     </row>
     <row r="916">
       <c r="A916"/>
       <c r="B916" t="inlineStr">
         <is>
-          <t>April 2019</t>
+          <t>Juni 2019</t>
         </is>
       </c>
       <c r="C916"/>
       <c r="D916" s="2" t="n">
-        <v>536.700000000002</v>
+        <v>536.5000000000019</v>
       </c>
     </row>
     <row r="917">
       <c r="A917"/>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Mei 2019</t>
+          <t>Juli 2019</t>
         </is>
       </c>
       <c r="C917"/>
       <c r="D917" s="2" t="n">
-        <v>536.8000000000019</v>
+        <v>536.940000000002</v>
       </c>
     </row>
     <row r="918">
       <c r="A918"/>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Juni 2019</t>
+          <t>Augustus 2019</t>
         </is>
       </c>
       <c r="C918"/>
       <c r="D918" s="2" t="n">
-        <v>536.5000000000019</v>
+        <v>536.850000000002</v>
       </c>
     </row>
     <row r="919">
       <c r="A919"/>
       <c r="B919" t="inlineStr">
         <is>
-          <t>Juli 2019</t>
+          <t>September 2019</t>
         </is>
       </c>
       <c r="C919"/>
       <c r="D919" s="2" t="n">
-        <v>536.940000000002</v>
+        <v>534.3800000000019</v>
       </c>
     </row>
     <row r="920">
       <c r="A920"/>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Augustus 2019</t>
+          <t>Oktober 2019</t>
         </is>
       </c>
       <c r="C920"/>
       <c r="D920" s="2" t="n">
-        <v>536.850000000002</v>
+        <v>536.3000000000019</v>
       </c>
     </row>
     <row r="921">
       <c r="A921"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>September 2019</t>
+          <t>November 2019</t>
         </is>
       </c>
       <c r="C921"/>
       <c r="D921" s="2" t="n">
-        <v>534.3800000000019</v>
+        <v>536.6500000000019</v>
       </c>
     </row>
     <row r="922">
       <c r="A922"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>Oktober 2019</t>
+          <t>December 2019</t>
         </is>
       </c>
       <c r="C922"/>
       <c r="D922" s="2" t="n">
-        <v>536.3000000000019</v>
+        <v>537.340000000002</v>
       </c>
     </row>
     <row r="923">
-      <c r="A923"/>
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>November 2019</t>
+          <t>Januari 2020</t>
         </is>
       </c>
       <c r="C923"/>
       <c r="D923" s="2" t="n">
-        <v>536.6500000000019</v>
+        <v>540.5400000000019</v>
       </c>
     </row>
     <row r="924">
       <c r="A924"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>December 2019</t>
+          <t>Februari 2020</t>
         </is>
       </c>
       <c r="C924"/>
       <c r="D924" s="2" t="n">
-        <v>537.340000000002</v>
+        <v>540.6400000000019</v>
       </c>
     </row>
     <row r="925">
-      <c r="A925" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A925"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Januari 2020</t>
+          <t>Maart 2020</t>
         </is>
       </c>
       <c r="C925"/>
       <c r="D925" s="2" t="n">
-        <v>540.5400000000019</v>
+        <v>539.7500000000019</v>
       </c>
     </row>
     <row r="926">
       <c r="A926"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Februari 2020</t>
+          <t>April 2020</t>
         </is>
       </c>
       <c r="C926"/>
       <c r="D926" s="2" t="n">
-        <v>540.6400000000019</v>
+        <v>539.7500000000019</v>
       </c>
     </row>
     <row r="927">
       <c r="A927"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Maart 2020</t>
+          <t>Mei 2020</t>
         </is>
       </c>
       <c r="C927"/>
       <c r="D927" s="2" t="n">
-        <v>539.7500000000019</v>
+        <v>539.360000000002</v>
       </c>
     </row>
     <row r="928">
       <c r="A928"/>
       <c r="B928" t="inlineStr">
         <is>
-          <t>April 2020</t>
+          <t>Juni 2020</t>
         </is>
       </c>
       <c r="C928"/>
       <c r="D928" s="2" t="n">
-        <v>539.7500000000019</v>
+        <v>539.700000000002</v>
       </c>
     </row>
     <row r="929">
       <c r="A929"/>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Mei 2020</t>
+          <t>Juli 2020</t>
         </is>
       </c>
       <c r="C929"/>
       <c r="D929" s="2" t="n">
-        <v>539.360000000002</v>
+        <v>540.8900000000019</v>
       </c>
     </row>
     <row r="930">
       <c r="A930"/>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Juni 2020</t>
+          <t>Augustus 2020</t>
         </is>
       </c>
       <c r="C930"/>
       <c r="D930" s="2" t="n">
-        <v>539.700000000002</v>
+        <v>541.230000000002</v>
       </c>
     </row>
     <row r="931">
       <c r="A931"/>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Juli 2020</t>
+          <t>September 2020</t>
         </is>
       </c>
       <c r="C931"/>
       <c r="D931" s="2" t="n">
-        <v>540.8900000000019</v>
+        <v>539.210000000002</v>
       </c>
     </row>
     <row r="932">
       <c r="A932"/>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Augustus 2020</t>
+          <t>Oktober 2020</t>
         </is>
       </c>
       <c r="C932"/>
       <c r="D932" s="2" t="n">
-        <v>541.230000000002</v>
+        <v>540.2900000000019</v>
       </c>
     </row>
     <row r="933">
       <c r="A933"/>
       <c r="B933" t="inlineStr">
         <is>
-          <t>September 2020</t>
+          <t>November 2020</t>
         </is>
       </c>
       <c r="C933"/>
       <c r="D933" s="2" t="n">
-        <v>539.210000000002</v>
+        <v>539.4100000000019</v>
       </c>
     </row>
     <row r="934">
       <c r="A934"/>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Oktober 2020</t>
+          <t>December 2020</t>
         </is>
       </c>
       <c r="C934"/>
       <c r="D934" s="2" t="n">
-        <v>540.2900000000019</v>
+        <v>539.5600000000019</v>
       </c>
     </row>
     <row r="935">
-      <c r="A935"/>
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>November 2020</t>
+          <t>Januari 2021</t>
         </is>
       </c>
       <c r="C935"/>
       <c r="D935" s="2" t="n">
-        <v>539.4100000000019</v>
+        <v>541.9200000000019</v>
       </c>
     </row>
     <row r="936">
       <c r="A936"/>
       <c r="B936" t="inlineStr">
         <is>
-          <t>December 2020</t>
+          <t>Februari 2021</t>
         </is>
       </c>
       <c r="C936"/>
       <c r="D936" s="2" t="n">
-        <v>539.5600000000019</v>
+        <v>543.100000000002</v>
       </c>
     </row>
     <row r="937">
-      <c r="A937" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A937"/>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Januari 2021</t>
+          <t>Maart 2021</t>
         </is>
       </c>
       <c r="C937"/>
       <c r="D937" s="2" t="n">
-        <v>541.9200000000019</v>
+        <v>544.580000000002</v>
       </c>
     </row>
     <row r="938">
       <c r="A938"/>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Februari 2021</t>
+          <t>April 2021</t>
         </is>
       </c>
       <c r="C938"/>
       <c r="D938" s="2" t="n">
-        <v>543.100000000002</v>
+        <v>546.4100000000019</v>
       </c>
     </row>
     <row r="939">
       <c r="A939"/>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Maart 2021</t>
+          <t>Mei 2021</t>
         </is>
       </c>
       <c r="C939"/>
       <c r="D939" s="2" t="n">
-        <v>544.580000000002</v>
+        <v>547.2400000000019</v>
       </c>
     </row>
     <row r="940">
       <c r="A940"/>
       <c r="B940" t="inlineStr">
         <is>
-          <t>April 2021</t>
+          <t>Juni 2021</t>
         </is>
       </c>
       <c r="C940"/>
       <c r="D940" s="2" t="n">
-        <v>546.4100000000019</v>
+        <v>548.480000000002</v>
       </c>
     </row>
     <row r="941">
       <c r="A941"/>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Mei 2021</t>
+          <t>Juli 2021</t>
         </is>
       </c>
       <c r="C941"/>
       <c r="D941" s="2" t="n">
-        <v>547.2400000000019</v>
+        <v>553.1600000000019</v>
       </c>
     </row>
     <row r="942">
       <c r="A942"/>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Juni 2021</t>
+          <t>Augustus 2021</t>
         </is>
       </c>
       <c r="C942"/>
       <c r="D942" s="2" t="n">
-        <v>548.480000000002</v>
+        <v>556.0100000000019</v>
       </c>
     </row>
     <row r="943">
       <c r="A943"/>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Juli 2021</t>
+          <t>September 2021</t>
         </is>
       </c>
       <c r="C943"/>
       <c r="D943" s="2" t="n">
-        <v>553.1600000000019</v>
+        <v>554.6400000000019</v>
       </c>
     </row>
     <row r="944">
       <c r="A944"/>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Augustus 2021</t>
+          <t>Oktober 2021</t>
         </is>
       </c>
       <c r="C944"/>
       <c r="D944" s="2" t="n">
-        <v>556.0100000000019</v>
+        <v>562.770000000002</v>
       </c>
     </row>
     <row r="945">
       <c r="A945"/>
       <c r="B945" t="inlineStr">
         <is>
-          <t>September 2021</t>
+          <t>November 2021</t>
         </is>
       </c>
       <c r="C945"/>
       <c r="D945" s="2" t="n">
-        <v>554.6400000000019</v>
+        <v>569.810000000002</v>
       </c>
     </row>
     <row r="946">
       <c r="A946"/>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Oktober 2021</t>
+          <t>December 2021</t>
         </is>
       </c>
       <c r="C946"/>
       <c r="D946" s="2" t="n">
-        <v>562.770000000002</v>
+        <v>570.3600000000021</v>
       </c>
     </row>
     <row r="947">
-      <c r="A947"/>
+      <c r="A947" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>November 2021</t>
+          <t>Januari 2022</t>
         </is>
       </c>
       <c r="C947"/>
       <c r="D947" s="2" t="n">
-        <v>569.810000000002</v>
+        <v>583.0700000000021</v>
       </c>
     </row>
     <row r="948">
       <c r="A948"/>
       <c r="B948" t="inlineStr">
         <is>
-          <t>December 2021</t>
+          <t>Februari 2022</t>
         </is>
       </c>
       <c r="C948"/>
       <c r="D948" s="2" t="n">
-        <v>570.3600000000021</v>
+        <v>586.770000000002</v>
       </c>
     </row>
     <row r="949">
-      <c r="A949" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A949"/>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Januari 2022</t>
+          <t>Maart 2022</t>
         </is>
       </c>
       <c r="C949"/>
       <c r="D949" s="2" t="n">
-        <v>583.0700000000021</v>
+        <v>589.8200000000021</v>
       </c>
     </row>
     <row r="950">
       <c r="A950"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Februari 2022</t>
+          <t>April 2022</t>
         </is>
       </c>
       <c r="C950"/>
       <c r="D950" s="2" t="n">
-        <v>586.770000000002</v>
+        <v>591.790000000002</v>
       </c>
     </row>
     <row r="951">
       <c r="A951"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Maart 2022</t>
+          <t>Mei 2022</t>
         </is>
       </c>
       <c r="C951"/>
       <c r="D951" s="2" t="n">
-        <v>589.8200000000021</v>
+        <v>596.3300000000022</v>
       </c>
     </row>
     <row r="952">
       <c r="A952"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>April 2022</t>
+          <t>Juni 2022</t>
         </is>
       </c>
       <c r="C952"/>
       <c r="D952" s="2" t="n">
-        <v>591.790000000002</v>
+        <v>601.4000000000021</v>
       </c>
     </row>
     <row r="953">
       <c r="A953"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Mei 2022</t>
+          <t>Juli 2022</t>
         </is>
       </c>
       <c r="C953"/>
       <c r="D953" s="2" t="n">
-        <v>596.3300000000022</v>
+        <v>606.3800000000022</v>
       </c>
     </row>
     <row r="954">
       <c r="A954"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Juni 2022</t>
+          <t>Augustus 2022</t>
         </is>
       </c>
       <c r="C954"/>
       <c r="D954" s="2" t="n">
-        <v>601.4000000000021</v>
+        <v>611.3100000000021</v>
       </c>
     </row>
     <row r="955">
       <c r="A955"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Juli 2022</t>
+          <t>September 2022</t>
         </is>
       </c>
       <c r="C955"/>
       <c r="D955" s="2" t="n">
-        <v>606.3800000000022</v>
+        <v>617.1700000000021</v>
       </c>
     </row>
     <row r="956">
       <c r="A956"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Augustus 2022</t>
+          <t>Oktober 2022</t>
         </is>
       </c>
       <c r="C956"/>
       <c r="D956" s="2" t="n">
-        <v>611.3100000000021</v>
+        <v>631.8100000000022</v>
       </c>
     </row>
     <row r="957">
       <c r="A957"/>
       <c r="B957" t="inlineStr">
         <is>
-          <t>September 2022</t>
+          <t>November 2022</t>
         </is>
       </c>
       <c r="C957"/>
       <c r="D957" s="2" t="n">
-        <v>617.1700000000021</v>
+        <v>630.3800000000023</v>
       </c>
     </row>
     <row r="958">
       <c r="A958"/>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Oktober 2022</t>
+          <t>December 2022</t>
         </is>
       </c>
       <c r="C958"/>
       <c r="D958" s="2" t="n">
-        <v>631.8100000000022</v>
+        <v>629.3900000000023</v>
       </c>
     </row>
     <row r="959">
-      <c r="A959"/>
+      <c r="A959" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>November 2022</t>
+          <t>Januari 2023</t>
         </is>
       </c>
       <c r="C959"/>
       <c r="D959" s="2" t="n">
-        <v>630.3800000000023</v>
+        <v>629.9800000000023</v>
       </c>
     </row>
     <row r="960">
       <c r="A960"/>
       <c r="B960" t="inlineStr">
         <is>
-          <t>December 2022</t>
+          <t>Februari 2023</t>
         </is>
       </c>
       <c r="C960"/>
       <c r="D960" s="2" t="n">
-        <v>629.3900000000023</v>
+        <v>625.6000000000023</v>
       </c>
     </row>
     <row r="961">
-      <c r="A961" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A961"/>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Januari 2023</t>
+          <t>Maart 2023</t>
         </is>
       </c>
       <c r="C961"/>
       <c r="D961" s="2" t="n">
-        <v>629.9800000000023</v>
+        <v>629.1400000000023</v>
       </c>
     </row>
     <row r="962">
       <c r="A962"/>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Februari 2023</t>
+          <t>April 2023</t>
         </is>
       </c>
       <c r="C962"/>
       <c r="D962" s="2" t="n">
-        <v>625.6000000000023</v>
+        <v>624.9600000000023</v>
       </c>
     </row>
     <row r="963">
       <c r="A963"/>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Maart 2023</t>
+          <t>Mei 2023</t>
         </is>
       </c>
       <c r="C963"/>
       <c r="D963" s="2" t="n">
-        <v>629.1400000000023</v>
+        <v>627.3200000000023</v>
       </c>
     </row>
     <row r="964">
       <c r="A964"/>
       <c r="B964" t="inlineStr">
         <is>
-          <t>April 2023</t>
+          <t>Juni 2023</t>
         </is>
       </c>
       <c r="C964"/>
       <c r="D964" s="2" t="n">
-        <v>624.9600000000023</v>
+        <v>626.3900000000023</v>
       </c>
     </row>
     <row r="965">
       <c r="A965"/>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Mei 2023</t>
+          <t>Juli 2023</t>
         </is>
       </c>
       <c r="C965"/>
       <c r="D965" s="2" t="n">
-        <v>627.3200000000023</v>
+        <v>631.4600000000023</v>
       </c>
     </row>
     <row r="966">
       <c r="A966"/>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Juni 2023</t>
+          <t>Augustus 2023</t>
         </is>
       </c>
       <c r="C966"/>
       <c r="D966" s="2" t="n">
-        <v>626.3900000000023</v>
+        <v>636.2900000000022</v>
       </c>
     </row>
     <row r="967">
       <c r="A967"/>
       <c r="B967" t="inlineStr">
         <is>
-          <t>Juli 2023</t>
+          <t>September 2023</t>
         </is>
       </c>
       <c r="C967"/>
       <c r="D967" s="2" t="n">
-        <v>631.4600000000023</v>
+        <v>631.9000000000023</v>
       </c>
     </row>
     <row r="968">
       <c r="A968"/>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Augustus 2023</t>
+          <t>Oktober 2023</t>
         </is>
       </c>
       <c r="C968"/>
       <c r="D968" s="2" t="n">
-        <v>636.2900000000022</v>
+        <v>634.0700000000023</v>
       </c>
     </row>
     <row r="969">
       <c r="A969"/>
       <c r="B969" t="inlineStr">
         <is>
-          <t>September 2023</t>
+          <t>November 2023</t>
         </is>
       </c>
       <c r="C969"/>
       <c r="D969" s="2" t="n">
-        <v>631.9000000000023</v>
+        <v>635.1600000000022</v>
       </c>
     </row>
     <row r="970">
       <c r="A970"/>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Oktober 2023</t>
+          <t>December 2023</t>
         </is>
       </c>
       <c r="C970"/>
       <c r="D970" s="2" t="n">
-        <v>634.0700000000023</v>
+        <v>637.9200000000022</v>
       </c>
     </row>
     <row r="971">
-      <c r="A971"/>
+      <c r="A971" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>November 2023</t>
+          <t>Januari 2024</t>
         </is>
       </c>
       <c r="C971"/>
       <c r="D971" s="2" t="n">
-        <v>635.1600000000022</v>
+        <v>641.0200000000023</v>
       </c>
     </row>
     <row r="972">
       <c r="A972"/>
       <c r="B972" t="inlineStr">
         <is>
-          <t>December 2023</t>
+          <t>Februari 2024</t>
         </is>
       </c>
       <c r="C972"/>
       <c r="D972" s="2" t="n">
-        <v>637.9200000000022</v>
+        <v>645.6000000000023</v>
       </c>
     </row>
     <row r="973">
-      <c r="A973" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A973"/>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Januari 2024</t>
+          <t>Maart 2024</t>
         </is>
       </c>
       <c r="C973"/>
       <c r="D973" s="2" t="n">
-        <v>641.0200000000023</v>
+        <v>649.1500000000023</v>
       </c>
     </row>
     <row r="974">
       <c r="A974"/>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Februari 2024</t>
+          <t>April 2024</t>
         </is>
       </c>
       <c r="C974"/>
       <c r="D974" s="2" t="n">
-        <v>645.6000000000023</v>
+        <v>646.0500000000022</v>
       </c>
     </row>
     <row r="975">
       <c r="A975"/>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Maart 2024</t>
+          <t>Mei 2024</t>
         </is>
       </c>
       <c r="C975"/>
       <c r="D975" s="2" t="n">
-        <v>649.1500000000023</v>
+        <v>648.4100000000022</v>
       </c>
     </row>
     <row r="976">
       <c r="A976"/>
       <c r="B976" t="inlineStr">
         <is>
-          <t>April 2024</t>
+          <t>Juni 2024</t>
         </is>
       </c>
       <c r="C976"/>
       <c r="D976" s="2" t="n">
-        <v>646.0500000000022</v>
+        <v>649.8400000000023</v>
       </c>
     </row>
     <row r="977">
       <c r="A977"/>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Mei 2024</t>
+          <t>Juli 2024</t>
         </is>
       </c>
       <c r="C977"/>
       <c r="D977" s="2" t="n">
-        <v>648.4100000000022</v>
+        <v>654.4700000000023</v>
       </c>
     </row>
     <row r="978">
       <c r="A978"/>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Juni 2024</t>
+          <t>Augustus 2024</t>
         </is>
       </c>
       <c r="C978"/>
       <c r="D978" s="2" t="n">
-        <v>649.8400000000023</v>
+        <v>654.4700000000023</v>
       </c>
     </row>
     <row r="979">
       <c r="A979"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Juli 2024</t>
+          <t>September 2024</t>
         </is>
       </c>
       <c r="C979"/>
       <c r="D979" s="2" t="n">
-        <v>654.4700000000023</v>
+        <v>651.2200000000023</v>
       </c>
     </row>
     <row r="980">
       <c r="A980"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Augustus 2024</t>
+          <t>Oktober 2024</t>
         </is>
       </c>
       <c r="C980"/>
       <c r="D980" s="2" t="n">
-        <v>654.4700000000023</v>
+        <v>654.3800000000023</v>
       </c>
     </row>
     <row r="981">
       <c r="A981"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>September 2024</t>
+          <t>November 2024</t>
         </is>
       </c>
       <c r="C981"/>
       <c r="D981" s="2" t="n">
-        <v>651.2200000000023</v>
+        <v>655.4600000000023</v>
       </c>
     </row>
     <row r="982">
       <c r="A982"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Oktober 2024</t>
+          <t>December 2024</t>
         </is>
       </c>
       <c r="C982"/>
       <c r="D982" s="2" t="n">
-        <v>654.3800000000023</v>
+        <v>658.0700000000024</v>
       </c>
     </row>
     <row r="983">
-      <c r="A983"/>
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>November 2024</t>
+          <t>Januari 2025</t>
         </is>
       </c>
       <c r="C983"/>
       <c r="D983" s="2" t="n">
-        <v>655.4600000000023</v>
+        <v>667.1900000000024</v>
       </c>
     </row>
     <row r="984">
       <c r="A984"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>December 2024</t>
+          <t>Februari 2025</t>
         </is>
       </c>
       <c r="C984"/>
       <c r="D984" s="2" t="n">
-        <v>658.0700000000024</v>
+        <v>668.5200000000024</v>
       </c>
     </row>
     <row r="985">
-      <c r="A985" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A985"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Januari 2025</t>
+          <t>Maart 2025</t>
         </is>
       </c>
       <c r="C985"/>
       <c r="D985" s="2" t="n">
-        <v>667.1900000000024</v>
+        <v>668.0300000000024</v>
       </c>
     </row>
     <row r="986">
       <c r="A986"/>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Februari 2025</t>
+          <t>April 2025</t>
         </is>
       </c>
       <c r="C986"/>
       <c r="D986" s="2" t="n">
-        <v>668.5200000000024</v>
+        <v>662.5100000000024</v>
       </c>
     </row>
     <row r="987">
       <c r="A987"/>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Maart 2025</t>
+          <t>Mei 2025</t>
         </is>
       </c>
       <c r="C987"/>
       <c r="D987" s="2" t="n">
-        <v>668.0300000000024</v>
+        <v>661.4700000000024</v>
       </c>
     </row>
     <row r="988">
       <c r="A988"/>
       <c r="B988" t="inlineStr">
         <is>
-          <t>April 2025</t>
+          <t>Juni 2025</t>
         </is>
       </c>
       <c r="C988"/>
       <c r="D988" s="2" t="n">
-        <v>662.5100000000024</v>
+        <v>663.7900000000024</v>
       </c>
     </row>
     <row r="989">
       <c r="A989"/>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Mei 2025</t>
+          <t>Juli 2025</t>
         </is>
       </c>
       <c r="C989"/>
       <c r="D989" s="2" t="n">
-        <v>661.4700000000024</v>
+        <v>667.0400000000024</v>
       </c>
     </row>
     <row r="990">
       <c r="A990"/>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Juni 2025</t>
+          <t>Augustus 2025</t>
         </is>
       </c>
       <c r="C990"/>
       <c r="D990" s="2" t="n">
-        <v>663.7900000000024</v>
+        <v>666.9900000000024</v>
       </c>
     </row>
     <row r="991">
       <c r="A991"/>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Juli 2025</t>
+          <t>September 2025</t>
         </is>
       </c>
       <c r="C991"/>
       <c r="D991" s="2" t="n">
-        <v>667.0400000000024</v>
+        <v>665.0200000000024</v>
       </c>
     </row>
     <row r="992">
       <c r="A992"/>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Augustus 2025</t>
+          <t>Oktober 2025</t>
         </is>
       </c>
       <c r="C992"/>
       <c r="D992" s="2" t="n">
-        <v>666.9900000000024</v>
+        <v>667.4300000000023</v>
       </c>
     </row>
     <row r="993">
       <c r="A993"/>
       <c r="B993" t="inlineStr">
         <is>
-          <t>September 2025</t>
+          <t>November 2025</t>
         </is>
       </c>
       <c r="C993"/>
       <c r="D993" s="2" t="n">
-        <v>665.0200000000024</v>
+        <v>671.1800000000023</v>
       </c>
     </row>
     <row r="994">
       <c r="A994"/>
       <c r="B994" t="inlineStr">
         <is>
-          <t>Oktober 2025</t>
+          <t>December 2025</t>
         </is>
       </c>
       <c r="C994"/>
       <c r="D994" s="2" t="n">
-        <v>667.4300000000023</v>
+        <v>671.6200000000024</v>
       </c>
     </row>
     <row r="995">
-      <c r="A995"/>
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>November 2025</t>
+          <t>Januari 2026</t>
         </is>
       </c>
       <c r="C995"/>
       <c r="D995" s="2" t="n">
-        <v>671.1800000000023</v>
+        <v>674.5400000000024</v>
       </c>
     </row>
     <row r="996">
       <c r="A996"/>
       <c r="B996" t="inlineStr">
         <is>
-          <t>December 2025</t>
+          <t>Februari 2026</t>
         </is>
       </c>
       <c r="C996"/>
       <c r="D996" s="2" t="n">
-        <v>671.6200000000024</v>
+        <v>678.2100000000024</v>
       </c>
     </row>
     <row r="997">
-      <c r="A997" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A997"/>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Januari 2026</t>
+          <t>Maart 2026</t>
         </is>
       </c>
       <c r="C997"/>
       <c r="D997" s="2" t="n">
-        <v>674.5400000000024</v>
+        <v>679.0100000000024</v>
       </c>
     </row>
     <row r="998">
       <c r="A998"/>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Februari 2026</t>
+          <t>April 2026</t>
         </is>
       </c>
       <c r="C998"/>
       <c r="D998" s="2" t="n">
-        <v>678.2100000000024</v>
+        <v>689.0100000000025</v>
       </c>
     </row>
     <row r="999">
       <c r="A999"/>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Maart 2026</t>
+          <t>Mei 2026</t>
         </is>
       </c>
       <c r="C999"/>
       <c r="D999" s="2" t="n">
-        <v>679.0100000000024</v>
+        <v>688.4800000000025</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000"/>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>April 2026</t>
+          <t>Juni 2026</t>
         </is>
       </c>
       <c r="C1000"/>
       <c r="D1000" s="2" t="n">
-        <v>689.0100000000025</v>
+        <v>686.4100000000024</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001"/>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Mei 2026</t>
+          <t>Juli 2026</t>
         </is>
       </c>
       <c r="C1001"/>
       <c r="D1001" s="2" t="n">
-        <v>688.4800000000025</v>
+        <v>690.7400000000025</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002"/>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>Juni 2026</t>
+          <t>Augustus 2026</t>
         </is>
       </c>
       <c r="C1002"/>
       <c r="D1002" s="2" t="n">
-        <v>686.4100000000024</v>
+        <v>693.4800000000025</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003"/>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Juli 2026</t>
+          <t>September 2026</t>
         </is>
       </c>
       <c r="C1003"/>
       <c r="D1003" s="2" t="n">
-        <v>690.7400000000025</v>
+        <v>696.2100000000025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="4.96484375" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="9.8984375" customWidth="true"/>
     <col min="4" max="4" width="6.44140625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Jaar</t>
@@ -12577,20034 +12577,20034 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Maand</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Basisjaar</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Consumptieprijsindex</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1936</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Augustus 1936</t>
+          <t>Oktober 1936</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>14.640000000000052</v>
+        <v>14.970000000000054</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>1936</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>September 1936</t>
+          <t>November 1936</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>14.790000000000052</v>
+        <v>15.070000000000054</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>1936</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Oktober 1936</t>
+          <t>December 1936</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>14.970000000000054</v>
+        <v>15.090000000000053</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1937</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>November 1936</t>
+          <t>Januari 1937</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
         <v>15.070000000000054</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>1937</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>December 1936</t>
+          <t>Februari 1937</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>15.090000000000053</v>
+        <v>15.350000000000055</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Januari 1937</t>
+          <t>Maart 1937</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>15.070000000000054</v>
+        <v>15.420000000000055</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Februari 1937</t>
+          <t>April 1937</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>15.350000000000055</v>
+        <v>15.420000000000055</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Maart 1937</t>
+          <t>Mei 1937</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>15.420000000000055</v>
+        <v>15.500000000000055</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>April 1937</t>
+          <t>Juni 1937</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>15.420000000000055</v>
+        <v>15.610000000000054</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Mei 1937</t>
+          <t>Juli 1937</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>15.500000000000055</v>
+        <v>15.870000000000056</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Juni 1937</t>
+          <t>Augustus 1937</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>15.610000000000054</v>
+        <v>15.990000000000057</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Juli 1937</t>
+          <t>September 1937</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>15.870000000000056</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Augustus 1937</t>
+          <t>Oktober 1937</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>15.990000000000057</v>
+        <v>16.210000000000058</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>September 1937</t>
+          <t>November 1937</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.250000000000057</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>1937</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Oktober 1937</t>
+          <t>December 1937</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>16.210000000000058</v>
+        <v>16.250000000000057</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1938</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>November 1937</t>
+          <t>Januari 1938</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>16.250000000000057</v>
+        <v>16.42000000000006</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1937</t>
+          <t>1938</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>December 1937</t>
+          <t>Februari 1938</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>16.250000000000057</v>
+        <v>16.360000000000056</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Januari 1938</t>
+          <t>Maart 1938</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>16.42000000000006</v>
+        <v>16.230000000000057</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Februari 1938</t>
+          <t>April 1938</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>16.360000000000056</v>
+        <v>16.10000000000006</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Maart 1938</t>
+          <t>Mei 1938</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>16.230000000000057</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>April 1938</t>
+          <t>Juni 1938</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>16.10000000000006</v>
+        <v>16.320000000000057</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Mei 1938</t>
+          <t>Juli 1938</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.190000000000058</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Juni 1938</t>
+          <t>Augustus 1938</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>16.320000000000057</v>
+        <v>16.190000000000058</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Juli 1938</t>
+          <t>September 1938</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>16.190000000000058</v>
+        <v>16.380000000000056</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Augustus 1938</t>
+          <t>Oktober 1938</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>16.190000000000058</v>
+        <v>16.490000000000055</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>September 1938</t>
+          <t>November 1938</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>16.380000000000056</v>
+        <v>16.55000000000006</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>1938</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Oktober 1938</t>
+          <t>December 1938</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>16.490000000000055</v>
+        <v>16.470000000000056</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>1938</t>
+          <t>1939</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>November 1938</t>
+          <t>Januari 1939</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>16.55000000000006</v>
+        <v>16.500000000000057</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>1938</t>
+          <t>1939</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>December 1938</t>
+          <t>Februari 1939</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>16.470000000000056</v>
+        <v>16.280000000000058</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Januari 1939</t>
+          <t>Maart 1939</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>16.500000000000057</v>
+        <v>16.160000000000057</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Februari 1939</t>
+          <t>April 1939</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D32" s="2" t="n">
-        <v>16.280000000000058</v>
+        <v>16.080000000000055</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Maart 1939</t>
+          <t>Mei 1939</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D33" s="2" t="n">
-        <v>16.160000000000057</v>
+        <v>16.050000000000058</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>April 1939</t>
+          <t>Juni 1939</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D34" s="2" t="n">
         <v>16.080000000000055</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Mei 1939</t>
+          <t>Juli 1939</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D35" s="2" t="n">
-        <v>16.050000000000058</v>
+        <v>16.140000000000057</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Juni 1939</t>
+          <t>Augustus 1939</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D36" s="2" t="n">
-        <v>16.080000000000055</v>
+        <v>16.110000000000056</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Juli 1939</t>
+          <t>September 1939</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D37" s="2" t="n">
-        <v>16.140000000000057</v>
+        <v>16.200000000000056</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Augustus 1939</t>
+          <t>Oktober 1939</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D38" s="2" t="n">
-        <v>16.110000000000056</v>
+        <v>17.170000000000062</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>September 1939</t>
+          <t>November 1939</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D39" s="2" t="n">
-        <v>16.200000000000056</v>
+        <v>17.530000000000065</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Oktober 1939</t>
+          <t>December 1939</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D40" s="2" t="n">
-        <v>17.170000000000062</v>
+        <v>17.760000000000066</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>1940</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>November 1939</t>
+          <t>Januari 1940</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D41" s="2" t="n">
-        <v>17.530000000000065</v>
+      <c r="D41" s="1" t="n">
+        <v>18.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>1940</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>December 1939</t>
+          <t>Februari 1940</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D42" s="2" t="n">
-        <v>17.760000000000066</v>
+        <v>18.370000000000065</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>1940</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Januari 1940</t>
+          <t>Maart 1940</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D43" s="1" t="n">
-        <v>18.0</v>
+      <c r="D43" s="2" t="n">
+        <v>18.390000000000065</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>1940</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Februari 1940</t>
+          <t>April 1940</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D44" s="2" t="n">
-        <v>18.370000000000065</v>
+        <v>18.590000000000067</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>1940</t>
+          <t>1947</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Maart 1940</t>
+          <t>Januari 1947</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D45" s="2" t="n">
-        <v>18.390000000000065</v>
+        <v>51.860000000000184</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>1940</t>
+          <t>1947</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>April 1940</t>
+          <t>Februari 1947</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D46" s="2" t="n">
-        <v>18.590000000000067</v>
+        <v>51.73000000000018</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Januari 1947</t>
+          <t>Maart 1947</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D47" s="2" t="n">
-        <v>51.860000000000184</v>
+        <v>51.390000000000185</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Februari 1947</t>
+          <t>April 1947</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D48" s="2" t="n">
-        <v>51.73000000000018</v>
+        <v>51.48000000000018</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Maart 1947</t>
+          <t>Mei 1947</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D49" s="2" t="n">
-        <v>51.390000000000185</v>
+        <v>51.83000000000018</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>April 1947</t>
+          <t>Juni 1947</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D50" s="2" t="n">
-        <v>51.48000000000018</v>
+        <v>52.09000000000019</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Mei 1947</t>
+          <t>Juli 1947</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D51" s="2" t="n">
-        <v>51.83000000000018</v>
+        <v>52.73000000000018</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Juni 1947</t>
+          <t>Augustus 1947</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D52" s="2" t="n">
-        <v>52.09000000000019</v>
+        <v>54.87000000000019</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Juli 1947</t>
+          <t>September 1947</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D53" s="2" t="n">
-        <v>52.73000000000018</v>
+        <v>55.050000000000196</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Augustus 1947</t>
+          <t>Oktober 1947</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D54" s="2" t="n">
-        <v>54.87000000000019</v>
+        <v>55.910000000000196</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>September 1947</t>
+          <t>November 1947</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D55" s="2" t="n">
-        <v>55.050000000000196</v>
+        <v>55.9400000000002</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>1947</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Oktober 1947</t>
+          <t>December 1947</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D56" s="2" t="n">
-        <v>55.910000000000196</v>
+        <v>56.8300000000002</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>1948</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>November 1947</t>
+          <t>Januari 1948</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D57" s="2" t="n">
-        <v>55.9400000000002</v>
+        <v>57.110000000000205</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>1948</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>December 1947</t>
+          <t>Februari 1948</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D58" s="2" t="n">
-        <v>56.8300000000002</v>
+        <v>60.390000000000214</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Januari 1948</t>
+          <t>Maart 1948</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D59" s="2" t="n">
-        <v>57.110000000000205</v>
+        <v>61.340000000000224</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Februari 1948</t>
+          <t>April 1948</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D60" s="2" t="n">
-        <v>60.390000000000214</v>
+        <v>61.81000000000022</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Maart 1948</t>
+          <t>Mei 1948</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D61" s="2" t="n">
-        <v>61.340000000000224</v>
+        <v>62.10000000000022</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>April 1948</t>
+          <t>Juni 1948</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D62" s="2" t="n">
-        <v>61.81000000000022</v>
+        <v>61.87000000000022</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Mei 1948</t>
+          <t>Juli 1948</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D63" s="2" t="n">
-        <v>62.10000000000022</v>
+        <v>61.68000000000022</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Juni 1948</t>
+          <t>Augustus 1948</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D64" s="2" t="n">
-        <v>61.87000000000022</v>
+        <v>62.35000000000022</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Juli 1948</t>
+          <t>September 1948</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D65" s="2" t="n">
-        <v>61.68000000000022</v>
+        <v>62.82000000000022</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Augustus 1948</t>
+          <t>Oktober 1948</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D66" s="2" t="n">
-        <v>62.35000000000022</v>
+        <v>61.68000000000022</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>September 1948</t>
+          <t>November 1948</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D67" s="2" t="n">
-        <v>62.82000000000022</v>
+        <v>61.50000000000022</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>1948</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Oktober 1948</t>
+          <t>December 1948</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D68" s="2" t="n">
-        <v>61.68000000000022</v>
+        <v>61.64000000000022</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>1948</t>
+          <t>1949</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>November 1948</t>
+          <t>Januari 1949</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D69" s="2" t="n">
-        <v>61.50000000000022</v>
+        <v>61.35000000000022</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>1948</t>
+          <t>1949</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>December 1948</t>
+          <t>Februari 1949</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D70" s="2" t="n">
-        <v>61.64000000000022</v>
+        <v>60.530000000000214</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Januari 1949</t>
+          <t>Maart 1949</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D71" s="2" t="n">
-        <v>61.35000000000022</v>
+        <v>59.50000000000021</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Februari 1949</t>
+          <t>April 1949</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D72" s="2" t="n">
-        <v>60.530000000000214</v>
+        <v>59.23000000000021</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Maart 1949</t>
+          <t>Mei 1949</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D73" s="2" t="n">
-        <v>59.50000000000021</v>
+        <v>59.060000000000215</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>April 1949</t>
+          <t>Juni 1949</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D74" s="2" t="n">
-        <v>59.23000000000021</v>
+        <v>59.420000000000215</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Mei 1949</t>
+          <t>Juli 1949</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D75" s="2" t="n">
-        <v>59.060000000000215</v>
+        <v>59.08000000000021</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Juni 1949</t>
+          <t>Augustus 1949</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D76" s="2" t="n">
-        <v>59.420000000000215</v>
+      <c r="D76" s="1" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Juli 1949</t>
+          <t>September 1949</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D77" s="2" t="n">
-        <v>59.08000000000021</v>
+        <v>59.09000000000022</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Augustus 1949</t>
+          <t>Oktober 1949</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D78" s="1" t="n">
-        <v>59.0</v>
+      <c r="D78" s="2" t="n">
+        <v>58.67000000000021</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>September 1949</t>
+          <t>November 1949</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D79" s="2" t="n">
-        <v>59.09000000000022</v>
+        <v>58.7300000000002</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>1949</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Oktober 1949</t>
+          <t>December 1949</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D80" s="2" t="n">
-        <v>58.67000000000021</v>
+        <v>58.5500000000002</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>1949</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>November 1949</t>
+          <t>Januari 1950</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D81" s="2" t="n">
-        <v>58.7300000000002</v>
+        <v>58.20000000000021</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>1949</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>December 1949</t>
+          <t>Februari 1950</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D82" s="2" t="n">
-        <v>58.5500000000002</v>
+        <v>58.17000000000021</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Januari 1950</t>
+          <t>Maart 1950</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D83" s="2" t="n">
-        <v>58.20000000000021</v>
+        <v>57.8000000000002</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Februari 1950</t>
+          <t>April 1950</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D84" s="2" t="n">
-        <v>58.17000000000021</v>
+        <v>57.6600000000002</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Maart 1950</t>
+          <t>Mei 1950</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D85" s="2" t="n">
-        <v>57.8000000000002</v>
+        <v>57.71000000000021</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>April 1950</t>
+          <t>Juni 1950</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D86" s="2" t="n">
-        <v>57.6600000000002</v>
+        <v>57.39000000000021</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Mei 1950</t>
+          <t>Juli 1950</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D87" s="2" t="n">
-        <v>57.71000000000021</v>
+        <v>57.52000000000021</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Juni 1950</t>
+          <t>Augustus 1950</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D88" s="2" t="n">
-        <v>57.39000000000021</v>
+        <v>58.6600000000002</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Juli 1950</t>
+          <t>September 1950</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D89" s="2" t="n">
-        <v>57.52000000000021</v>
+        <v>61.07000000000022</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Augustus 1950</t>
+          <t>Oktober 1950</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D90" s="2" t="n">
-        <v>58.6600000000002</v>
+        <v>61.56000000000022</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>September 1950</t>
+          <t>November 1950</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D91" s="2" t="n">
-        <v>61.07000000000022</v>
+        <v>60.57000000000021</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Oktober 1950</t>
+          <t>December 1950</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D92" s="2" t="n">
-        <v>61.56000000000022</v>
+        <v>59.86000000000021</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>November 1950</t>
+          <t>Januari 1951</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D93" s="2" t="n">
-        <v>60.57000000000021</v>
+        <v>60.61000000000021</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>December 1950</t>
+          <t>Februari 1951</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D94" s="2" t="n">
-        <v>59.86000000000021</v>
+        <v>62.18000000000022</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Januari 1951</t>
+          <t>Maart 1951</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D95" s="2" t="n">
-        <v>60.61000000000021</v>
+        <v>64.01000000000023</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Februari 1951</t>
+          <t>April 1951</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D96" s="2" t="n">
-        <v>62.18000000000022</v>
+        <v>64.49000000000022</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Maart 1951</t>
+          <t>Mei 1951</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D97" s="2" t="n">
-        <v>64.01000000000023</v>
+        <v>64.65000000000023</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>April 1951</t>
+          <t>Juni 1951</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D98" s="2" t="n">
-        <v>64.49000000000022</v>
+        <v>64.80000000000022</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Mei 1951</t>
+          <t>Juli 1951</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D99" s="2" t="n">
-        <v>64.65000000000023</v>
+        <v>64.82000000000022</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Juni 1951</t>
+          <t>Augustus 1951</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D100" s="2" t="n">
-        <v>64.80000000000022</v>
+        <v>64.77000000000022</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Juli 1951</t>
+          <t>September 1951</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D101" s="2" t="n">
-        <v>64.82000000000022</v>
+        <v>65.05000000000022</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Augustus 1951</t>
+          <t>Oktober 1951</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D102" s="2" t="n">
-        <v>64.77000000000022</v>
+        <v>65.36000000000023</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>September 1951</t>
+          <t>November 1951</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D103" s="2" t="n">
-        <v>65.05000000000022</v>
+        <v>65.63000000000022</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>1951</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Oktober 1951</t>
+          <t>December 1951</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D104" s="2" t="n">
-        <v>65.36000000000023</v>
+        <v>65.88000000000022</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>November 1951</t>
+          <t>Januari 1952</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D105" s="2" t="n">
-        <v>65.63000000000022</v>
+        <v>66.13000000000024</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>December 1951</t>
+          <t>Februari 1952</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D106" s="2" t="n">
-        <v>65.88000000000022</v>
+        <v>66.19000000000024</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Januari 1952</t>
+          <t>Maart 1952</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D107" s="2" t="n">
-        <v>66.13000000000024</v>
+        <v>65.58000000000023</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Februari 1952</t>
+          <t>April 1952</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D108" s="2" t="n">
-        <v>66.19000000000024</v>
+        <v>64.94000000000023</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Maart 1952</t>
+          <t>Mei 1952</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D109" s="2" t="n">
-        <v>65.58000000000023</v>
+        <v>64.27000000000022</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>April 1952</t>
+          <t>Juni 1952</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D110" s="2" t="n">
-        <v>64.94000000000023</v>
+        <v>64.44000000000023</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Mei 1952</t>
+          <t>Juli 1952</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D111" s="2" t="n">
-        <v>64.27000000000022</v>
+        <v>64.18000000000023</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Juni 1952</t>
+          <t>Augustus 1952</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D112" s="2" t="n">
-        <v>64.44000000000023</v>
+        <v>64.43000000000023</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Juli 1952</t>
+          <t>September 1952</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D113" s="2" t="n">
-        <v>64.18000000000023</v>
+        <v>64.57000000000022</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Augustus 1952</t>
+          <t>Oktober 1952</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D114" s="2" t="n">
-        <v>64.43000000000023</v>
+        <v>64.68000000000023</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>September 1952</t>
+          <t>November 1952</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D115" s="2" t="n">
-        <v>64.57000000000022</v>
+        <v>64.82000000000022</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>1952</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Oktober 1952</t>
+          <t>December 1952</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D116" s="2" t="n">
-        <v>64.68000000000023</v>
+        <v>64.96000000000022</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>November 1952</t>
+          <t>Januari 1953</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D117" s="2" t="n">
-        <v>64.82000000000022</v>
+        <v>64.83000000000023</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>December 1952</t>
+          <t>Februari 1953</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D118" s="2" t="n">
-        <v>64.96000000000022</v>
+        <v>64.36000000000023</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Januari 1953</t>
+          <t>Maart 1953</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D119" s="2" t="n">
-        <v>64.83000000000023</v>
+        <v>64.21000000000022</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Februari 1953</t>
+          <t>April 1953</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D120" s="2" t="n">
-        <v>64.36000000000023</v>
+        <v>64.18000000000023</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Maart 1953</t>
+          <t>Mei 1953</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D121" s="2" t="n">
-        <v>64.21000000000022</v>
+        <v>64.24000000000022</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>April 1953</t>
+          <t>Juni 1953</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D122" s="2" t="n">
-        <v>64.18000000000023</v>
+        <v>64.51000000000023</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Mei 1953</t>
+          <t>Juli 1953</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D123" s="2" t="n">
-        <v>64.24000000000022</v>
+        <v>64.55000000000022</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Juni 1953</t>
+          <t>Augustus 1953</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D124" s="2" t="n">
-        <v>64.51000000000023</v>
+        <v>64.86000000000023</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Juli 1953</t>
+          <t>September 1953</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D125" s="2" t="n">
-        <v>64.55000000000022</v>
+        <v>65.28000000000023</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Augustus 1953</t>
+          <t>Oktober 1953</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D126" s="2" t="n">
-        <v>64.86000000000023</v>
+        <v>65.24000000000022</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>September 1953</t>
+          <t>November 1953</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D127" s="2" t="n">
-        <v>65.28000000000023</v>
+        <v>65.39000000000023</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>1953</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Oktober 1953</t>
+          <t>December 1953</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D128" s="2" t="n">
-        <v>65.24000000000022</v>
+        <v>65.25000000000023</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>November 1953</t>
+          <t>Januari 1954</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D129" s="2" t="n">
-        <v>65.39000000000023</v>
+        <v>65.50000000000023</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>December 1953</t>
+          <t>Februari 1954</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D130" s="2" t="n">
-        <v>65.25000000000023</v>
+        <v>66.06000000000024</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Januari 1954</t>
+          <t>Maart 1954</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D131" s="2" t="n">
-        <v>65.50000000000023</v>
+        <v>65.86000000000023</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Februari 1954</t>
+          <t>April 1954</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D132" s="2" t="n">
-        <v>66.06000000000024</v>
+        <v>65.78000000000023</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Maart 1954</t>
+          <t>Mei 1954</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D133" s="2" t="n">
-        <v>65.86000000000023</v>
+      <c r="D133" s="1" t="n">
+        <v>66.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>April 1954</t>
+          <t>Juni 1954</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D134" s="2" t="n">
-        <v>65.78000000000023</v>
+        <v>66.21000000000024</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Mei 1954</t>
+          <t>Juli 1954</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D135" s="1" t="n">
-        <v>66.0</v>
+      <c r="D135" s="2" t="n">
+        <v>65.88000000000022</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Juni 1954</t>
+          <t>Augustus 1954</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D136" s="2" t="n">
-        <v>66.21000000000024</v>
+        <v>66.05000000000024</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Juli 1954</t>
+          <t>September 1954</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D137" s="2" t="n">
-        <v>65.88000000000022</v>
+        <v>65.92000000000023</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Augustus 1954</t>
+          <t>Oktober 1954</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D138" s="2" t="n">
-        <v>66.05000000000024</v>
+        <v>65.57000000000022</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>September 1954</t>
+          <t>November 1954</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D139" s="2" t="n">
-        <v>65.92000000000023</v>
+        <v>65.80000000000022</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>1954</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Oktober 1954</t>
+          <t>December 1954</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D140" s="2" t="n">
-        <v>65.57000000000022</v>
+        <v>65.96000000000022</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>1955</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>November 1954</t>
+          <t>Januari 1955</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D141" s="2" t="n">
-        <v>65.80000000000022</v>
+        <v>66.05000000000024</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>1955</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>December 1954</t>
+          <t>Februari 1955</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D142" s="2" t="n">
-        <v>65.96000000000022</v>
+        <v>65.69000000000023</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Januari 1955</t>
+          <t>Maart 1955</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D143" s="2" t="n">
-        <v>66.05000000000024</v>
+        <v>65.47000000000023</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Februari 1955</t>
+          <t>April 1955</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D144" s="2" t="n">
-        <v>65.69000000000023</v>
+        <v>64.94000000000023</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Maart 1955</t>
+          <t>Mei 1955</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D145" s="2" t="n">
-        <v>65.47000000000023</v>
+        <v>64.58000000000023</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>April 1955</t>
+          <t>Juni 1955</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D146" s="2" t="n">
-        <v>64.94000000000023</v>
+        <v>64.85000000000022</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Mei 1955</t>
+          <t>Juli 1955</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D147" s="2" t="n">
-        <v>64.58000000000023</v>
+        <v>65.32000000000022</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Juni 1955</t>
+          <t>Augustus 1955</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D148" s="2" t="n">
-        <v>64.85000000000022</v>
+        <v>65.65000000000023</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Juli 1955</t>
+          <t>September 1955</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D149" s="2" t="n">
-        <v>65.32000000000022</v>
+        <v>65.90000000000023</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Augustus 1955</t>
+          <t>Oktober 1955</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D150" s="2" t="n">
-        <v>65.65000000000023</v>
+        <v>65.90000000000023</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>September 1955</t>
+          <t>November 1955</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D151" s="2" t="n">
-        <v>65.90000000000023</v>
+        <v>66.10000000000024</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>1955</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Oktober 1955</t>
+          <t>December 1955</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D152" s="2" t="n">
-        <v>65.90000000000023</v>
+        <v>66.16000000000024</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>1956</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>November 1955</t>
+          <t>Januari 1956</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D153" s="2" t="n">
-        <v>66.10000000000024</v>
+        <v>66.16000000000024</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>1955</t>
+          <t>1956</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>December 1955</t>
+          <t>Februari 1956</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D154" s="2" t="n">
-        <v>66.16000000000024</v>
+        <v>66.29000000000025</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Januari 1956</t>
+          <t>Maart 1956</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D155" s="2" t="n">
-        <v>66.16000000000024</v>
+        <v>66.62000000000025</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Februari 1956</t>
+          <t>April 1956</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D156" s="2" t="n">
-        <v>66.29000000000025</v>
+        <v>66.62000000000025</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Maart 1956</t>
+          <t>Mei 1956</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D157" s="2" t="n">
-        <v>66.62000000000025</v>
+        <v>66.88000000000024</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>April 1956</t>
+          <t>Juni 1956</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D158" s="2" t="n">
-        <v>66.62000000000025</v>
+        <v>67.06000000000024</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Mei 1956</t>
+          <t>Juli 1956</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D159" s="2" t="n">
-        <v>66.88000000000024</v>
+        <v>67.15000000000025</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Juni 1956</t>
+          <t>Augustus 1956</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D160" s="2" t="n">
-        <v>67.06000000000024</v>
+        <v>67.22000000000024</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Juli 1956</t>
+          <t>September 1956</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D161" s="2" t="n">
-        <v>67.15000000000025</v>
+        <v>67.41000000000024</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Augustus 1956</t>
+          <t>Oktober 1956</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D162" s="2" t="n">
-        <v>67.22000000000024</v>
+        <v>67.72000000000024</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>September 1956</t>
+          <t>November 1956</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D163" s="2" t="n">
-        <v>67.41000000000024</v>
+        <v>67.83000000000024</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>1956</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Oktober 1956</t>
+          <t>December 1956</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D164" s="2" t="n">
-        <v>67.72000000000024</v>
+        <v>68.27000000000024</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>1957</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>November 1956</t>
+          <t>Januari 1957</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D165" s="2" t="n">
-        <v>67.83000000000024</v>
+        <v>68.55000000000024</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>1957</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>December 1956</t>
+          <t>Februari 1957</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D166" s="2" t="n">
-        <v>68.27000000000024</v>
+        <v>68.70000000000024</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Januari 1957</t>
+          <t>Maart 1957</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D167" s="2" t="n">
-        <v>68.55000000000024</v>
+        <v>68.57000000000023</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Februari 1957</t>
+          <t>April 1957</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D168" s="2" t="n">
-        <v>68.70000000000024</v>
+        <v>68.71000000000024</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Maart 1957</t>
+          <t>Mei 1957</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D169" s="2" t="n">
-        <v>68.57000000000023</v>
+        <v>68.80000000000024</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>April 1957</t>
+          <t>Juni 1957</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D170" s="2" t="n">
-        <v>68.71000000000024</v>
+        <v>68.92000000000024</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Mei 1957</t>
+          <t>Juli 1957</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D171" s="2" t="n">
-        <v>68.80000000000024</v>
+        <v>69.48000000000025</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Juni 1957</t>
+          <t>Augustus 1957</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D172" s="2" t="n">
-        <v>68.92000000000024</v>
+        <v>69.30000000000024</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Juli 1957</t>
+          <t>September 1957</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D173" s="2" t="n">
-        <v>69.48000000000025</v>
+        <v>69.62000000000025</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Augustus 1957</t>
+          <t>Oktober 1957</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D174" s="2" t="n">
-        <v>69.30000000000024</v>
+        <v>69.69000000000024</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>September 1957</t>
+          <t>November 1957</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D175" s="2" t="n">
-        <v>69.62000000000025</v>
+        <v>70.12000000000026</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>1957</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Oktober 1957</t>
+          <t>December 1957</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D176" s="2" t="n">
-        <v>69.69000000000024</v>
+        <v>70.27000000000025</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>1958</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>November 1957</t>
+          <t>Januari 1958</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D177" s="2" t="n">
-        <v>70.12000000000026</v>
+        <v>70.36000000000026</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>1957</t>
+          <t>1958</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>December 1957</t>
+          <t>Februari 1958</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D178" s="2" t="n">
-        <v>70.27000000000025</v>
+        <v>70.12000000000026</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Januari 1958</t>
+          <t>Maart 1958</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D179" s="2" t="n">
-        <v>70.36000000000026</v>
+        <v>69.92000000000024</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Februari 1958</t>
+          <t>April 1958</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D180" s="2" t="n">
         <v>70.12000000000026</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Maart 1958</t>
+          <t>Mei 1958</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D181" s="2" t="n">
-        <v>69.92000000000024</v>
+        <v>70.14000000000026</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>April 1958</t>
+          <t>Juni 1958</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D182" s="2" t="n">
-        <v>70.12000000000026</v>
+        <v>70.25000000000026</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Mei 1958</t>
+          <t>Juli 1958</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D183" s="2" t="n">
-        <v>70.14000000000026</v>
+        <v>69.97000000000024</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Juni 1958</t>
+          <t>Augustus 1958</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D184" s="2" t="n">
-        <v>70.25000000000026</v>
+        <v>69.96000000000024</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Juli 1958</t>
+          <t>September 1958</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D185" s="2" t="n">
         <v>69.97000000000024</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Augustus 1958</t>
+          <t>Oktober 1958</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D186" s="2" t="n">
-        <v>69.96000000000024</v>
+        <v>70.07000000000025</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>September 1958</t>
+          <t>November 1958</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D187" s="2" t="n">
-        <v>69.97000000000024</v>
+        <v>70.14000000000026</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>1958</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Oktober 1958</t>
+          <t>December 1958</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D188" s="2" t="n">
-        <v>70.07000000000025</v>
+        <v>70.41000000000025</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>1959</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>November 1958</t>
+          <t>Januari 1959</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D189" s="2" t="n">
-        <v>70.14000000000026</v>
+        <v>70.39000000000026</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>1958</t>
+          <t>1959</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>December 1958</t>
+          <t>Februari 1959</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D190" s="2" t="n">
-        <v>70.41000000000025</v>
+        <v>70.53000000000026</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Januari 1959</t>
+          <t>Maart 1959</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D191" s="2" t="n">
-        <v>70.39000000000026</v>
+        <v>70.44000000000025</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Februari 1959</t>
+          <t>April 1959</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D192" s="2" t="n">
-        <v>70.53000000000026</v>
+        <v>70.52000000000025</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Maart 1959</t>
+          <t>Mei 1959</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D193" s="2" t="n">
-        <v>70.44000000000025</v>
+        <v>70.71000000000025</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>April 1959</t>
+          <t>Juni 1959</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D194" s="2" t="n">
-        <v>70.52000000000025</v>
+        <v>70.95000000000026</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Mei 1959</t>
+          <t>Juli 1959</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D195" s="2" t="n">
-        <v>70.71000000000025</v>
+        <v>70.95000000000026</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Juni 1959</t>
+          <t>Augustus 1959</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D196" s="2" t="n">
-        <v>70.95000000000026</v>
+        <v>71.30000000000025</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Juli 1959</t>
+          <t>September 1959</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D197" s="2" t="n">
-        <v>70.95000000000026</v>
+        <v>71.36000000000026</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Augustus 1959</t>
+          <t>Oktober 1959</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D198" s="2" t="n">
-        <v>71.30000000000025</v>
+        <v>71.46000000000025</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>September 1959</t>
+          <t>November 1959</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D199" s="2" t="n">
-        <v>71.36000000000026</v>
+        <v>71.61000000000026</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>1959</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Oktober 1959</t>
+          <t>December 1959</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D200" s="2" t="n">
-        <v>71.46000000000025</v>
+        <v>71.56000000000026</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>1960</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>November 1959</t>
+          <t>Januari 1960</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D201" s="2" t="n">
-        <v>71.61000000000026</v>
+        <v>71.39000000000026</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>1960</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>December 1959</t>
+          <t>Februari 1960</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D202" s="2" t="n">
-        <v>71.56000000000026</v>
+        <v>71.32000000000025</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Januari 1960</t>
+          <t>Maart 1960</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D203" s="2" t="n">
-        <v>71.39000000000026</v>
+        <v>71.14000000000026</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Februari 1960</t>
+          <t>April 1960</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D204" s="2" t="n">
-        <v>71.32000000000025</v>
+        <v>71.08000000000025</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Maart 1960</t>
+          <t>Mei 1960</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D205" s="2" t="n">
-        <v>71.14000000000026</v>
+        <v>71.06000000000026</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>April 1960</t>
+          <t>Juni 1960</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D206" s="2" t="n">
-        <v>71.08000000000025</v>
+        <v>71.20000000000026</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Mei 1960</t>
+          <t>Juli 1960</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D207" s="2" t="n">
-        <v>71.06000000000026</v>
+      <c r="D207" s="1" t="n">
+        <v>71.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Juni 1960</t>
+          <t>Augustus 1960</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D208" s="2" t="n">
-        <v>71.20000000000026</v>
+        <v>70.93000000000026</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Juli 1960</t>
+          <t>September 1960</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D209" s="1" t="n">
-        <v>71.0</v>
+      <c r="D209" s="2" t="n">
+        <v>71.06000000000026</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Augustus 1960</t>
+          <t>Oktober 1960</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D210" s="2" t="n">
-        <v>70.93000000000026</v>
+        <v>71.30000000000025</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>September 1960</t>
+          <t>November 1960</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D211" s="2" t="n">
-        <v>71.06000000000026</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>1960</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Oktober 1960</t>
+          <t>December 1960</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D212" s="2" t="n">
-        <v>71.30000000000025</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>November 1960</t>
+          <t>Januari 1961</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D213" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>71.49000000000025</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>December 1960</t>
+          <t>Februari 1961</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D214" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>71.53000000000026</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Januari 1961</t>
+          <t>Maart 1961</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D215" s="2" t="n">
-        <v>71.49000000000025</v>
+        <v>71.56000000000026</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Februari 1961</t>
+          <t>April 1961</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D216" s="2" t="n">
-        <v>71.53000000000026</v>
+        <v>71.57000000000025</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Maart 1961</t>
+          <t>Mei 1961</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D217" s="2" t="n">
-        <v>71.56000000000026</v>
+        <v>71.43000000000026</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>April 1961</t>
+          <t>Juni 1961</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D218" s="2" t="n">
-        <v>71.57000000000025</v>
+        <v>71.90000000000026</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Mei 1961</t>
+          <t>Juli 1961</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D219" s="2" t="n">
-        <v>71.43000000000026</v>
+        <v>72.15000000000026</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Juni 1961</t>
+          <t>Augustus 1961</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D220" s="2" t="n">
-        <v>71.90000000000026</v>
+        <v>72.30000000000025</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Juli 1961</t>
+          <t>September 1961</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D221" s="2" t="n">
-        <v>72.15000000000026</v>
+        <v>72.17000000000026</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Augustus 1961</t>
+          <t>Oktober 1961</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D222" s="2" t="n">
-        <v>72.30000000000025</v>
+        <v>72.07000000000025</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>September 1961</t>
+          <t>November 1961</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D223" s="2" t="n">
-        <v>72.17000000000026</v>
+        <v>72.18000000000026</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>1961</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Oktober 1961</t>
+          <t>December 1961</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D224" s="2" t="n">
-        <v>72.07000000000025</v>
+        <v>72.15000000000026</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>November 1961</t>
+          <t>Januari 1962</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D225" s="2" t="n">
-        <v>72.18000000000026</v>
+        <v>72.19000000000025</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>December 1961</t>
+          <t>Februari 1962</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D226" s="2" t="n">
-        <v>72.15000000000026</v>
+        <v>72.18000000000026</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Januari 1962</t>
+          <t>Maart 1962</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D227" s="2" t="n">
-        <v>72.19000000000025</v>
+        <v>72.29000000000026</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Februari 1962</t>
+          <t>April 1962</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D228" s="2" t="n">
-        <v>72.18000000000026</v>
+        <v>72.65000000000026</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Maart 1962</t>
+          <t>Mei 1962</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D229" s="2" t="n">
-        <v>72.29000000000026</v>
+        <v>73.55000000000025</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>April 1962</t>
+          <t>Juni 1962</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D230" s="2" t="n">
-        <v>72.65000000000026</v>
+        <v>73.97000000000025</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Mei 1962</t>
+          <t>Juli 1962</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D231" s="2" t="n">
-        <v>73.55000000000025</v>
+        <v>73.58000000000025</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Juni 1962</t>
+          <t>Augustus 1962</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D232" s="2" t="n">
-        <v>73.97000000000025</v>
+        <v>72.67000000000026</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Juli 1962</t>
+          <t>September 1962</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D233" s="2" t="n">
-        <v>73.58000000000025</v>
+        <v>72.77000000000025</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Augustus 1962</t>
+          <t>Oktober 1962</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D234" s="2" t="n">
-        <v>72.67000000000026</v>
+        <v>72.99000000000025</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>September 1962</t>
+          <t>November 1962</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D235" s="2" t="n">
-        <v>72.77000000000025</v>
+        <v>73.10000000000025</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Oktober 1962</t>
+          <t>December 1962</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D236" s="2" t="n">
         <v>72.99000000000025</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>November 1962</t>
+          <t>Januari 1963</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D237" s="2" t="n">
-        <v>73.10000000000025</v>
+        <v>73.28000000000026</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>1963</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>December 1962</t>
+          <t>Februari 1963</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D238" s="2" t="n">
-        <v>72.99000000000025</v>
+        <v>74.18000000000028</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Januari 1963</t>
+          <t>Maart 1963</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D239" s="2" t="n">
-        <v>73.28000000000026</v>
+        <v>74.21000000000026</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Februari 1963</t>
+          <t>April 1963</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D240" s="2" t="n">
-        <v>74.18000000000028</v>
+        <v>74.07000000000026</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Maart 1963</t>
+          <t>Mei 1963</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D241" s="2" t="n">
-        <v>74.21000000000026</v>
+        <v>73.87000000000026</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>April 1963</t>
+          <t>Juni 1963</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D242" s="2" t="n">
-        <v>74.07000000000026</v>
+        <v>73.98000000000026</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Mei 1963</t>
+          <t>Juli 1963</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D243" s="2" t="n">
-        <v>73.87000000000026</v>
+        <v>74.39000000000027</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Juni 1963</t>
+          <t>Augustus 1963</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D244" s="2" t="n">
-        <v>73.98000000000026</v>
+        <v>74.30000000000027</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Juli 1963</t>
+          <t>September 1963</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D245" s="2" t="n">
-        <v>74.39000000000027</v>
+        <v>74.80000000000027</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Augustus 1963</t>
+          <t>Oktober 1963</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D246" s="2" t="n">
-        <v>74.30000000000027</v>
+        <v>75.11000000000027</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>September 1963</t>
+          <t>November 1963</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D247" s="2" t="n">
-        <v>74.80000000000027</v>
+        <v>75.47000000000027</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>1963</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Oktober 1963</t>
+          <t>December 1963</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D248" s="2" t="n">
-        <v>75.11000000000027</v>
+        <v>76.07000000000026</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>November 1963</t>
+          <t>Januari 1964</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D249" s="2" t="n">
-        <v>75.47000000000027</v>
+        <v>76.46000000000026</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>1963</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>December 1963</t>
+          <t>Februari 1964</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D250" s="2" t="n">
-        <v>76.07000000000026</v>
+        <v>76.38000000000027</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Januari 1964</t>
+          <t>Maart 1964</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D251" s="2" t="n">
-        <v>76.46000000000026</v>
+        <v>76.14000000000027</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Februari 1964</t>
+          <t>April 1964</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D252" s="2" t="n">
-        <v>76.38000000000027</v>
+        <v>76.53000000000027</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Maart 1964</t>
+          <t>Mei 1964</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D253" s="2" t="n">
-        <v>76.14000000000027</v>
+        <v>76.72000000000027</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>April 1964</t>
+          <t>Juni 1964</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D254" s="2" t="n">
-        <v>76.53000000000027</v>
+        <v>77.61000000000027</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Mei 1964</t>
+          <t>Juli 1964</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D255" s="2" t="n">
-        <v>76.72000000000027</v>
+        <v>78.23000000000029</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Juni 1964</t>
+          <t>Augustus 1964</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D256" s="2" t="n">
-        <v>77.61000000000027</v>
+        <v>78.23000000000029</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Juli 1964</t>
+          <t>September 1964</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D257" s="2" t="n">
-        <v>78.23000000000029</v>
+        <v>78.29000000000029</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Augustus 1964</t>
+          <t>Oktober 1964</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D258" s="2" t="n">
-        <v>78.23000000000029</v>
+        <v>78.49000000000028</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>September 1964</t>
+          <t>November 1964</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D259" s="2" t="n">
-        <v>78.29000000000029</v>
+        <v>78.83000000000028</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>1964</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Oktober 1964</t>
+          <t>December 1964</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D260" s="2" t="n">
-        <v>78.49000000000028</v>
+        <v>79.09000000000029</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1965</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>November 1964</t>
+          <t>Januari 1965</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D261" s="2" t="n">
-        <v>78.83000000000028</v>
+        <v>79.31000000000029</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>1965</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>December 1964</t>
+          <t>Februari 1965</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D262" s="2" t="n">
-        <v>79.09000000000029</v>
+        <v>79.50000000000028</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Januari 1965</t>
+          <t>Maart 1965</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D263" s="2" t="n">
-        <v>79.31000000000029</v>
+        <v>79.57000000000028</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Februari 1965</t>
+          <t>April 1965</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D264" s="2" t="n">
-        <v>79.50000000000028</v>
+        <v>79.70000000000029</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Maart 1965</t>
+          <t>Mei 1965</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D265" s="2" t="n">
-        <v>79.57000000000028</v>
+        <v>80.65000000000029</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>April 1965</t>
+          <t>Juni 1965</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D266" s="2" t="n">
-        <v>79.70000000000029</v>
+        <v>80.83000000000028</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Mei 1965</t>
+          <t>Juli 1965</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D267" s="2" t="n">
-        <v>80.65000000000029</v>
+        <v>81.11000000000028</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Juni 1965</t>
+          <t>Augustus 1965</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D268" s="2" t="n">
-        <v>80.83000000000028</v>
+        <v>81.12000000000029</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Juli 1965</t>
+          <t>September 1965</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D269" s="2" t="n">
-        <v>81.11000000000028</v>
+        <v>81.38000000000028</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Augustus 1965</t>
+          <t>Oktober 1965</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D270" s="2" t="n">
-        <v>81.12000000000029</v>
+        <v>81.47000000000028</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>September 1965</t>
+          <t>November 1965</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D271" s="2" t="n">
-        <v>81.38000000000028</v>
+        <v>81.86000000000028</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>1965</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Oktober 1965</t>
+          <t>December 1965</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D272" s="2" t="n">
-        <v>81.47000000000028</v>
+        <v>82.3400000000003</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>1965</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>November 1965</t>
+          <t>Januari 1966</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D273" s="2" t="n">
-        <v>81.86000000000028</v>
+        <v>82.6600000000003</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>1965</t>
+          <t>1966</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>December 1965</t>
+          <t>Februari 1966</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D274" s="2" t="n">
-        <v>82.3400000000003</v>
+        <v>82.9100000000003</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Januari 1966</t>
+          <t>Maart 1966</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D275" s="2" t="n">
-        <v>82.6600000000003</v>
+        <v>83.2700000000003</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Februari 1966</t>
+          <t>April 1966</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D276" s="2" t="n">
-        <v>82.9100000000003</v>
+        <v>84.1200000000003</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Maart 1966</t>
+          <t>Mei 1966</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D277" s="2" t="n">
-        <v>83.2700000000003</v>
+        <v>84.5200000000003</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>April 1966</t>
+          <t>Juni 1966</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D278" s="2" t="n">
-        <v>84.1200000000003</v>
+        <v>84.8600000000003</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Mei 1966</t>
+          <t>Juli 1966</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D279" s="2" t="n">
-        <v>84.5200000000003</v>
+        <v>84.1200000000003</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Juni 1966</t>
+          <t>Augustus 1966</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D280" s="2" t="n">
-        <v>84.8600000000003</v>
+        <v>84.0600000000003</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Juli 1966</t>
+          <t>September 1966</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D281" s="2" t="n">
-        <v>84.1200000000003</v>
+        <v>84.4100000000003</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Augustus 1966</t>
+          <t>Oktober 1966</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D282" s="2" t="n">
-        <v>84.0600000000003</v>
+        <v>84.6800000000003</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>September 1966</t>
+          <t>November 1966</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D283" s="2" t="n">
-        <v>84.4100000000003</v>
+        <v>84.7300000000003</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Oktober 1966</t>
+          <t>December 1966</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D284" s="2" t="n">
-        <v>84.6800000000003</v>
+        <v>84.9300000000003</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>November 1966</t>
+          <t>Januari 1967</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D285" s="2" t="n">
-        <v>84.7300000000003</v>
+        <v>85.0900000000003</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>1967</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>December 1966</t>
+          <t>Februari 1967</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D286" s="2" t="n">
-        <v>84.9300000000003</v>
+        <v>85.2500000000003</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Januari 1967</t>
+          <t>Maart 1967</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D287" s="2" t="n">
-        <v>85.0900000000003</v>
+        <v>85.6700000000003</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Februari 1967</t>
+          <t>April 1967</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D288" s="2" t="n">
-        <v>85.2500000000003</v>
+        <v>86.26000000000032</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Maart 1967</t>
+          <t>Mei 1967</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D289" s="2" t="n">
-        <v>85.6700000000003</v>
+        <v>86.5700000000003</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>April 1967</t>
+          <t>Juni 1967</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D290" s="2" t="n">
-        <v>86.26000000000032</v>
+        <v>86.62000000000032</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Mei 1967</t>
+          <t>Juli 1967</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D291" s="2" t="n">
-        <v>86.5700000000003</v>
+        <v>86.47000000000031</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Juni 1967</t>
+          <t>Augustus 1967</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D292" s="2" t="n">
-        <v>86.62000000000032</v>
+        <v>86.7100000000003</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Juli 1967</t>
+          <t>September 1967</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D293" s="2" t="n">
-        <v>86.47000000000031</v>
+        <v>87.0700000000003</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Augustus 1967</t>
+          <t>Oktober 1967</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D294" s="2" t="n">
-        <v>86.7100000000003</v>
+        <v>87.25000000000031</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>September 1967</t>
+          <t>November 1967</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D295" s="2" t="n">
-        <v>87.0700000000003</v>
+        <v>87.50000000000031</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>1967</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Oktober 1967</t>
+          <t>December 1967</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D296" s="2" t="n">
-        <v>87.25000000000031</v>
+        <v>87.63000000000031</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1968</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>November 1967</t>
+          <t>Januari 1968</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D297" s="2" t="n">
-        <v>87.50000000000031</v>
+        <v>88.04000000000032</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>1967</t>
+          <t>1968</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>December 1967</t>
+          <t>Februari 1968</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D298" s="2" t="n">
-        <v>87.63000000000031</v>
+        <v>88.09000000000032</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Januari 1968</t>
+          <t>Maart 1968</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D299" s="2" t="n">
-        <v>88.04000000000032</v>
+        <v>88.17000000000031</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Februari 1968</t>
+          <t>April 1968</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D300" s="2" t="n">
-        <v>88.09000000000032</v>
+        <v>88.36000000000031</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Maart 1968</t>
+          <t>Mei 1968</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D301" s="2" t="n">
-        <v>88.17000000000031</v>
+        <v>88.45000000000032</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>April 1968</t>
+          <t>Juni 1968</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D302" s="2" t="n">
-        <v>88.36000000000031</v>
+        <v>88.77000000000031</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Mei 1968</t>
+          <t>Juli 1968</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D303" s="2" t="n">
-        <v>88.45000000000032</v>
+        <v>88.94000000000031</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Juni 1968</t>
+          <t>Augustus 1968</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D304" s="2" t="n">
-        <v>88.77000000000031</v>
+        <v>89.02000000000031</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Juli 1968</t>
+          <t>September 1968</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D305" s="2" t="n">
-        <v>88.94000000000031</v>
+        <v>89.4600000000003</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Augustus 1968</t>
+          <t>Oktober 1968</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D306" s="2" t="n">
-        <v>89.02000000000031</v>
+        <v>89.72000000000031</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>September 1968</t>
+          <t>November 1968</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D307" s="2" t="n">
-        <v>89.4600000000003</v>
+        <v>89.74000000000031</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>1968</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Oktober 1968</t>
+          <t>December 1968</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D308" s="2" t="n">
-        <v>89.72000000000031</v>
+        <v>90.06000000000033</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>1968</t>
+          <t>1969</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>November 1968</t>
+          <t>Januari 1969</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D309" s="2" t="n">
-        <v>89.74000000000031</v>
+        <v>90.45000000000033</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>1968</t>
+          <t>1969</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>December 1968</t>
+          <t>Februari 1969</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D310" s="2" t="n">
-        <v>90.06000000000033</v>
+        <v>90.84000000000033</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Januari 1969</t>
+          <t>Maart 1969</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D311" s="2" t="n">
-        <v>90.45000000000033</v>
+        <v>91.33000000000033</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Februari 1969</t>
+          <t>April 1969</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D312" s="2" t="n">
-        <v>90.84000000000033</v>
+        <v>91.57000000000032</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Maart 1969</t>
+          <t>Mei 1969</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D313" s="2" t="n">
-        <v>91.33000000000033</v>
+        <v>91.85000000000032</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>April 1969</t>
+          <t>Juni 1969</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D314" s="2" t="n">
-        <v>91.57000000000032</v>
+        <v>92.09000000000033</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Mei 1969</t>
+          <t>Juli 1969</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D315" s="2" t="n">
-        <v>91.85000000000032</v>
+        <v>92.43000000000033</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Juni 1969</t>
+          <t>Augustus 1969</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D316" s="2" t="n">
-        <v>92.09000000000033</v>
+        <v>92.56000000000033</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Juli 1969</t>
+          <t>September 1969</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D317" s="2" t="n">
-        <v>92.43000000000033</v>
+        <v>92.83000000000033</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Augustus 1969</t>
+          <t>Oktober 1969</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D318" s="2" t="n">
-        <v>92.56000000000033</v>
+        <v>93.20000000000033</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>September 1969</t>
+          <t>November 1969</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D319" s="2" t="n">
-        <v>92.83000000000033</v>
+        <v>93.62000000000033</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Oktober 1969</t>
+          <t>December 1969</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D320" s="2" t="n">
-        <v>93.20000000000033</v>
+        <v>93.99000000000032</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>1969</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>November 1969</t>
+          <t>Januari 1970</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D321" s="2" t="n">
-        <v>93.62000000000033</v>
+        <v>94.39000000000034</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>1969</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>December 1969</t>
+          <t>Februari 1970</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D322" s="2" t="n">
-        <v>93.99000000000032</v>
+        <v>94.68000000000035</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Januari 1970</t>
+          <t>Maart 1970</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D323" s="2" t="n">
-        <v>94.39000000000034</v>
+        <v>95.22000000000034</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Februari 1970</t>
+          <t>April 1970</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D324" s="2" t="n">
-        <v>94.68000000000035</v>
+        <v>95.58000000000034</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Maart 1970</t>
+          <t>Mei 1970</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D325" s="2" t="n">
-        <v>95.22000000000034</v>
+        <v>95.60000000000034</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>April 1970</t>
+          <t>Juni 1970</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D326" s="2" t="n">
-        <v>95.58000000000034</v>
+        <v>95.63000000000034</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Mei 1970</t>
+          <t>Juli 1970</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D327" s="2" t="n">
-        <v>95.60000000000034</v>
+        <v>96.13000000000034</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Juni 1970</t>
+          <t>Augustus 1970</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D328" s="2" t="n">
-        <v>95.63000000000034</v>
+        <v>96.33000000000034</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Juli 1970</t>
+          <t>September 1970</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D329" s="2" t="n">
-        <v>96.13000000000034</v>
+        <v>96.31000000000034</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Augustus 1970</t>
+          <t>Oktober 1970</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D330" s="2" t="n">
-        <v>96.33000000000034</v>
+        <v>96.47000000000034</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>September 1970</t>
+          <t>November 1970</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D331" s="2" t="n">
-        <v>96.31000000000034</v>
+        <v>96.76000000000035</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>1970</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Oktober 1970</t>
+          <t>December 1970</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D332" s="2" t="n">
-        <v>96.47000000000034</v>
+        <v>96.92000000000034</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>1971</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>November 1970</t>
+          <t>Januari 1971</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D333" s="2" t="n">
-        <v>96.76000000000035</v>
+        <v>97.42000000000034</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>1971</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>December 1970</t>
+          <t>Februari 1971</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D334" s="2" t="n">
-        <v>96.92000000000034</v>
+        <v>98.19000000000035</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Januari 1971</t>
+          <t>Maart 1971</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D335" s="2" t="n">
-        <v>97.42000000000034</v>
+        <v>98.60000000000035</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Februari 1971</t>
+          <t>April 1971</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D336" s="2" t="n">
-        <v>98.19000000000035</v>
+        <v>99.12000000000036</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Maart 1971</t>
+          <t>Mei 1971</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D337" s="2" t="n">
-        <v>98.60000000000035</v>
+        <v>99.36000000000035</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>April 1971</t>
+          <t>Juni 1971</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D338" s="2" t="n">
-        <v>99.12000000000036</v>
+        <v>99.57000000000035</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Mei 1971</t>
+          <t>Juli 1971</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D339" s="2" t="n">
-        <v>99.36000000000035</v>
+        <v>100.18000000000036</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Juni 1971</t>
+          <t>Augustus 1971</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D340" s="2" t="n">
-        <v>99.57000000000035</v>
+        <v>100.55000000000035</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Juli 1971</t>
+          <t>September 1971</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D341" s="2" t="n">
-        <v>100.18000000000036</v>
+        <v>101.26000000000036</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Augustus 1971</t>
+          <t>Oktober 1971</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D342" s="2" t="n">
-        <v>100.55000000000035</v>
+        <v>101.53000000000036</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>September 1971</t>
+          <t>November 1971</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D343" s="2" t="n">
-        <v>101.26000000000036</v>
+        <v>101.88000000000035</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>1971</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Oktober 1971</t>
+          <t>December 1971</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D344" s="2" t="n">
-        <v>101.53000000000036</v>
+        <v>102.32000000000036</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>1971</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>November 1971</t>
+          <t>Januari 1972</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D345" s="2" t="n">
-        <v>101.88000000000035</v>
+        <v>102.80000000000037</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>1971</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>December 1971</t>
+          <t>Februari 1972</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D346" s="2" t="n">
-        <v>102.32000000000036</v>
+        <v>103.35000000000036</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Januari 1972</t>
+          <t>Maart 1972</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D347" s="2" t="n">
-        <v>102.80000000000037</v>
+        <v>103.48000000000037</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Februari 1972</t>
+          <t>April 1972</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D348" s="2" t="n">
-        <v>103.35000000000036</v>
+        <v>103.84000000000037</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Maart 1972</t>
+          <t>Mei 1972</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D349" s="2" t="n">
-        <v>103.48000000000037</v>
+        <v>104.03000000000037</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>April 1972</t>
+          <t>Juni 1972</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D350" s="2" t="n">
-        <v>103.84000000000037</v>
+        <v>105.04000000000038</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Mei 1972</t>
+          <t>Juli 1972</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D351" s="2" t="n">
-        <v>104.03000000000037</v>
+        <v>105.82000000000036</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Juni 1972</t>
+          <t>Augustus 1972</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D352" s="2" t="n">
-        <v>105.04000000000038</v>
+      <c r="D352" s="1" t="n">
+        <v>106.0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Juli 1972</t>
+          <t>September 1972</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D353" s="2" t="n">
-        <v>105.82000000000036</v>
+        <v>106.71000000000038</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Augustus 1972</t>
+          <t>Oktober 1972</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D354" s="1" t="n">
-        <v>106.0</v>
+      <c r="D354" s="2" t="n">
+        <v>107.32000000000038</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>September 1972</t>
+          <t>November 1972</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D355" s="2" t="n">
-        <v>106.71000000000038</v>
+        <v>108.11000000000038</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>1972</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Oktober 1972</t>
+          <t>December 1972</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D356" s="2" t="n">
-        <v>107.32000000000038</v>
+        <v>108.87000000000039</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>November 1972</t>
+          <t>Januari 1973</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D357" s="2" t="n">
-        <v>108.11000000000038</v>
+        <v>109.85000000000038</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>December 1972</t>
+          <t>Februari 1973</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D358" s="2" t="n">
-        <v>108.87000000000039</v>
+        <v>110.46000000000039</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Januari 1973</t>
+          <t>Maart 1973</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D359" s="2" t="n">
-        <v>109.85000000000038</v>
+        <v>110.7000000000004</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Februari 1973</t>
+          <t>April 1973</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D360" s="2" t="n">
-        <v>110.46000000000039</v>
+        <v>111.3300000000004</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Maart 1973</t>
+          <t>Mei 1973</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D361" s="2" t="n">
-        <v>110.7000000000004</v>
+        <v>111.7900000000004</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>April 1973</t>
+          <t>Juni 1973</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D362" s="2" t="n">
-        <v>111.3300000000004</v>
+        <v>112.3400000000004</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Mei 1973</t>
+          <t>Juli 1973</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D363" s="2" t="n">
-        <v>111.7900000000004</v>
+        <v>112.8300000000004</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Juni 1973</t>
+          <t>Augustus 1973</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D364" s="2" t="n">
-        <v>112.3400000000004</v>
+        <v>113.35000000000039</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Juli 1973</t>
+          <t>September 1973</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D365" s="2" t="n">
-        <v>112.8300000000004</v>
+        <v>113.8900000000004</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Augustus 1973</t>
+          <t>Oktober 1973</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D366" s="2" t="n">
-        <v>113.35000000000039</v>
+        <v>114.66000000000041</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>September 1973</t>
+          <t>November 1973</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D367" s="2" t="n">
-        <v>113.8900000000004</v>
+        <v>115.37000000000042</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Oktober 1973</t>
+          <t>December 1973</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D368" s="2" t="n">
-        <v>114.66000000000041</v>
+        <v>116.81000000000041</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>November 1973</t>
+          <t>Januari 1974</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D369" s="2" t="n">
-        <v>115.37000000000042</v>
+        <v>118.13000000000042</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>December 1973</t>
+          <t>Februari 1974</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D370" s="2" t="n">
-        <v>116.81000000000041</v>
+        <v>119.66000000000042</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Januari 1974</t>
+          <t>Maart 1974</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D371" s="2" t="n">
-        <v>118.13000000000042</v>
+        <v>121.16000000000042</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Februari 1974</t>
+          <t>April 1974</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D372" s="2" t="n">
-        <v>119.66000000000042</v>
+        <v>122.89000000000044</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Maart 1974</t>
+          <t>Mei 1974</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D373" s="2" t="n">
-        <v>121.16000000000042</v>
+        <v>124.69000000000044</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>April 1974</t>
+          <t>Juni 1974</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D374" s="2" t="n">
-        <v>122.89000000000044</v>
+        <v>126.47000000000045</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Mei 1974</t>
+          <t>Juli 1974</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D375" s="2" t="n">
-        <v>124.69000000000044</v>
+        <v>128.27000000000046</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Juni 1974</t>
+          <t>Augustus 1974</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D376" s="2" t="n">
-        <v>126.47000000000045</v>
+        <v>129.91000000000045</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Juli 1974</t>
+          <t>September 1974</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D377" s="2" t="n">
-        <v>128.27000000000046</v>
+        <v>131.67000000000044</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Augustus 1974</t>
+          <t>Oktober 1974</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D378" s="2" t="n">
-        <v>129.91000000000045</v>
+        <v>132.79000000000048</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>September 1974</t>
+          <t>November 1974</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D379" s="2" t="n">
-        <v>131.67000000000044</v>
+        <v>134.19000000000048</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>1974</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Oktober 1974</t>
+          <t>December 1974</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D380" s="2" t="n">
-        <v>132.79000000000048</v>
+        <v>135.13000000000048</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>November 1974</t>
+          <t>Januari 1975</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D381" s="2" t="n">
-        <v>134.19000000000048</v>
+        <v>136.5900000000005</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>December 1974</t>
+          <t>Februari 1975</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D382" s="2" t="n">
-        <v>135.13000000000048</v>
+        <v>138.13000000000048</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Januari 1975</t>
+          <t>Maart 1975</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D383" s="2" t="n">
-        <v>136.5900000000005</v>
+        <v>139.04000000000048</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Februari 1975</t>
+          <t>April 1975</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D384" s="2" t="n">
-        <v>138.13000000000048</v>
+        <v>140.59000000000052</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Maart 1975</t>
+          <t>Mei 1975</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D385" s="2" t="n">
-        <v>139.04000000000048</v>
+        <v>141.77000000000052</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>April 1975</t>
+          <t>Juni 1975</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D386" s="2" t="n">
-        <v>140.59000000000052</v>
+        <v>142.2800000000005</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Mei 1975</t>
+          <t>Juli 1975</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D387" s="2" t="n">
-        <v>141.77000000000052</v>
+        <v>143.65000000000052</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Juni 1975</t>
+          <t>Augustus 1975</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D388" s="2" t="n">
-        <v>142.2800000000005</v>
+        <v>144.74000000000052</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Juli 1975</t>
+          <t>September 1975</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D389" s="2" t="n">
-        <v>143.65000000000052</v>
+        <v>145.9800000000005</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Augustus 1975</t>
+          <t>Oktober 1975</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D390" s="2" t="n">
-        <v>144.74000000000052</v>
+        <v>147.6400000000005</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>September 1975</t>
+          <t>November 1975</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D391" s="2" t="n">
-        <v>145.9800000000005</v>
+        <v>149.23000000000053</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>1975</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Oktober 1975</t>
+          <t>December 1975</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D392" s="2" t="n">
-        <v>147.6400000000005</v>
+        <v>150.03000000000054</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>November 1975</t>
+          <t>Januari 1976</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D393" s="2" t="n">
-        <v>149.23000000000053</v>
+        <v>151.38000000000054</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>December 1975</t>
+          <t>Februari 1976</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D394" s="2" t="n">
-        <v>150.03000000000054</v>
+        <v>151.90000000000055</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Januari 1976</t>
+          <t>Maart 1976</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D395" s="2" t="n">
-        <v>151.38000000000054</v>
+        <v>152.87000000000054</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Februari 1976</t>
+          <t>April 1976</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D396" s="2" t="n">
-        <v>151.90000000000055</v>
+        <v>154.27000000000055</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Maart 1976</t>
+          <t>Mei 1976</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D397" s="2" t="n">
-        <v>152.87000000000054</v>
+        <v>155.40000000000055</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>April 1976</t>
+          <t>Juni 1976</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D398" s="2" t="n">
-        <v>154.27000000000055</v>
+        <v>155.65000000000055</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Mei 1976</t>
+          <t>Juli 1976</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D399" s="2" t="n">
-        <v>155.40000000000055</v>
+        <v>156.91000000000057</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Juni 1976</t>
+          <t>Augustus 1976</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D400" s="2" t="n">
-        <v>155.65000000000055</v>
+        <v>157.51000000000056</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Juli 1976</t>
+          <t>September 1976</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D401" s="2" t="n">
-        <v>156.91000000000057</v>
+        <v>159.55000000000058</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Augustus 1976</t>
+          <t>Oktober 1976</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D402" s="2" t="n">
-        <v>157.51000000000056</v>
+        <v>159.91000000000057</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>September 1976</t>
+          <t>November 1976</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D403" s="2" t="n">
-        <v>159.55000000000058</v>
+        <v>160.51000000000056</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>1976</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Oktober 1976</t>
+          <t>December 1976</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D404" s="2" t="n">
-        <v>159.91000000000057</v>
+        <v>161.39000000000055</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>November 1976</t>
+          <t>Januari 1977</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D405" s="2" t="n">
-        <v>160.51000000000056</v>
+        <v>163.04000000000056</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>December 1976</t>
+          <t>Februari 1977</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D406" s="2" t="n">
-        <v>161.39000000000055</v>
+        <v>164.2800000000006</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Januari 1977</t>
+          <t>Maart 1977</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D407" s="2" t="n">
-        <v>163.04000000000056</v>
+        <v>164.1300000000006</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Februari 1977</t>
+          <t>April 1977</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D408" s="2" t="n">
-        <v>164.2800000000006</v>
+        <v>165.0200000000006</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Maart 1977</t>
+          <t>Mei 1977</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D409" s="2" t="n">
-        <v>164.1300000000006</v>
+        <v>166.67000000000058</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>April 1977</t>
+          <t>Juni 1977</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D410" s="2" t="n">
-        <v>165.0200000000006</v>
+        <v>167.7200000000006</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Mei 1977</t>
+          <t>Juli 1977</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D411" s="2" t="n">
-        <v>166.67000000000058</v>
+        <v>168.2200000000006</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Juni 1977</t>
+          <t>Augustus 1977</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D412" s="2" t="n">
-        <v>167.7200000000006</v>
+        <v>168.7600000000006</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Juli 1977</t>
+          <t>September 1977</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D413" s="2" t="n">
-        <v>168.2200000000006</v>
+        <v>169.95000000000059</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Augustus 1977</t>
+          <t>Oktober 1977</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D414" s="2" t="n">
-        <v>168.7600000000006</v>
+        <v>170.3000000000006</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>September 1977</t>
+          <t>November 1977</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D415" s="2" t="n">
-        <v>169.95000000000059</v>
+        <v>170.92000000000058</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Oktober 1977</t>
+          <t>December 1977</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D416" s="2" t="n">
-        <v>170.3000000000006</v>
+        <v>171.5900000000006</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>November 1977</t>
+          <t>Januari 1978</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D417" s="2" t="n">
-        <v>170.92000000000058</v>
+        <v>172.46000000000063</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>December 1977</t>
+          <t>Februari 1978</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D418" s="2" t="n">
-        <v>171.5900000000006</v>
+        <v>173.1400000000006</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Januari 1978</t>
+          <t>Maart 1978</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D419" s="2" t="n">
-        <v>172.46000000000063</v>
+        <v>173.58000000000064</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Februari 1978</t>
+          <t>April 1978</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D420" s="2" t="n">
-        <v>173.1400000000006</v>
+        <v>173.72000000000062</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Maart 1978</t>
+          <t>Mei 1978</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D421" s="2" t="n">
-        <v>173.58000000000064</v>
+        <v>173.9500000000006</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>April 1978</t>
+          <t>Juni 1978</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D422" s="2" t="n">
-        <v>173.72000000000062</v>
+        <v>173.96000000000063</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Mei 1978</t>
+          <t>Juli 1978</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D423" s="2" t="n">
-        <v>173.9500000000006</v>
+        <v>174.9200000000006</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Juni 1978</t>
+          <t>Augustus 1978</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D424" s="2" t="n">
-        <v>173.96000000000063</v>
+        <v>175.72000000000062</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Juli 1978</t>
+          <t>September 1978</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D425" s="2" t="n">
-        <v>174.9200000000006</v>
+        <v>176.48000000000062</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Augustus 1978</t>
+          <t>Oktober 1978</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D426" s="2" t="n">
-        <v>175.72000000000062</v>
+        <v>176.8900000000006</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>September 1978</t>
+          <t>November 1978</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D427" s="2" t="n">
-        <v>176.48000000000062</v>
+        <v>177.44000000000062</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>1978</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Oktober 1978</t>
+          <t>December 1978</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D428" s="2" t="n">
-        <v>176.8900000000006</v>
+        <v>178.22000000000062</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>November 1978</t>
+          <t>Januari 1979</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D429" s="2" t="n">
-        <v>177.44000000000062</v>
+        <v>179.28000000000063</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>December 1978</t>
+          <t>Februari 1979</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D430" s="2" t="n">
-        <v>178.22000000000062</v>
+        <v>179.87000000000063</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Januari 1979</t>
+          <t>Maart 1979</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D431" s="2" t="n">
-        <v>179.28000000000063</v>
+        <v>179.98000000000062</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Februari 1979</t>
+          <t>April 1979</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D432" s="2" t="n">
-        <v>179.87000000000063</v>
+        <v>180.40000000000066</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Maart 1979</t>
+          <t>Mei 1979</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D433" s="2" t="n">
-        <v>179.98000000000062</v>
+        <v>180.89000000000064</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>April 1979</t>
+          <t>Juni 1979</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D434" s="2" t="n">
-        <v>180.40000000000066</v>
+        <v>181.84000000000066</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Mei 1979</t>
+          <t>Juli 1979</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D435" s="2" t="n">
-        <v>180.89000000000064</v>
+        <v>183.35000000000065</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Juni 1979</t>
+          <t>Augustus 1979</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D436" s="2" t="n">
-        <v>181.84000000000066</v>
+        <v>184.21000000000066</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Juli 1979</t>
+          <t>September 1979</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D437" s="2" t="n">
-        <v>183.35000000000065</v>
+        <v>184.59000000000066</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Augustus 1979</t>
+          <t>Oktober 1979</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D438" s="2" t="n">
-        <v>184.21000000000066</v>
+        <v>185.90000000000066</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>September 1979</t>
+          <t>November 1979</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D439" s="2" t="n">
-        <v>184.59000000000066</v>
+        <v>186.68000000000066</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>1979</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Oktober 1979</t>
+          <t>December 1979</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D440" s="2" t="n">
-        <v>185.90000000000066</v>
+        <v>187.37000000000066</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>November 1979</t>
+          <t>Januari 1980</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D441" s="2" t="n">
-        <v>186.68000000000066</v>
+        <v>189.9900000000007</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1980</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>December 1979</t>
+          <t>Februari 1980</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D442" s="2" t="n">
-        <v>187.37000000000066</v>
+        <v>191.4300000000007</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Januari 1980</t>
+          <t>Maart 1980</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D443" s="2" t="n">
-        <v>189.9900000000007</v>
+        <v>191.79000000000067</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Februari 1980</t>
+          <t>April 1980</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D444" s="2" t="n">
-        <v>191.4300000000007</v>
+        <v>192.0200000000007</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Maart 1980</t>
+          <t>Mei 1980</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D445" s="2" t="n">
-        <v>191.79000000000067</v>
+        <v>192.5800000000007</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>April 1980</t>
+          <t>Juni 1980</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D446" s="2" t="n">
-        <v>192.0200000000007</v>
+        <v>193.0500000000007</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Mei 1980</t>
+          <t>Juli 1980</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D447" s="2" t="n">
-        <v>192.5800000000007</v>
+        <v>195.31000000000068</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Juni 1980</t>
+          <t>Augustus 1980</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D448" s="2" t="n">
-        <v>193.0500000000007</v>
+        <v>195.8300000000007</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Juli 1980</t>
+          <t>September 1980</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D449" s="2" t="n">
-        <v>195.31000000000068</v>
+        <v>197.0300000000007</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Augustus 1980</t>
+          <t>Oktober 1980</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D450" s="2" t="n">
-        <v>195.8300000000007</v>
+        <v>198.87000000000072</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>September 1980</t>
+          <t>November 1980</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D451" s="2" t="n">
-        <v>197.0300000000007</v>
+        <v>200.90000000000072</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>1980</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Oktober 1980</t>
+          <t>December 1980</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D452" s="2" t="n">
-        <v>198.87000000000072</v>
+        <v>201.5100000000007</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1981</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>November 1980</t>
+          <t>Januari 1981</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D453" s="2" t="n">
-        <v>200.90000000000072</v>
+        <v>203.2300000000007</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>1981</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>December 1980</t>
+          <t>Februari 1981</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D454" s="2" t="n">
-        <v>201.5100000000007</v>
+        <v>205.03000000000074</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Januari 1981</t>
+          <t>Maart 1981</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D455" s="2" t="n">
-        <v>203.2300000000007</v>
+        <v>206.35000000000073</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Februari 1981</t>
+          <t>April 1981</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D456" s="2" t="n">
-        <v>205.03000000000074</v>
+        <v>206.24000000000075</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Maart 1981</t>
+          <t>Mei 1981</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D457" s="2" t="n">
-        <v>206.35000000000073</v>
+        <v>206.09000000000074</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>April 1981</t>
+          <t>Juni 1981</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D458" s="2" t="n">
-        <v>206.24000000000075</v>
+        <v>207.23000000000073</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Mei 1981</t>
+          <t>Juli 1981</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D459" s="2" t="n">
-        <v>206.09000000000074</v>
+        <v>210.60000000000073</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Juni 1981</t>
+          <t>Augustus 1981</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D460" s="2" t="n">
-        <v>207.23000000000073</v>
+        <v>211.61000000000075</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Juli 1981</t>
+          <t>September 1981</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D461" s="2" t="n">
-        <v>210.60000000000073</v>
+        <v>213.58000000000078</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Augustus 1981</t>
+          <t>Oktober 1981</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D462" s="2" t="n">
-        <v>211.61000000000075</v>
+        <v>214.41000000000076</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>September 1981</t>
+          <t>November 1981</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D463" s="2" t="n">
-        <v>213.58000000000078</v>
+        <v>216.54000000000076</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>1981</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Oktober 1981</t>
+          <t>December 1981</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D464" s="2" t="n">
-        <v>214.41000000000076</v>
+        <v>217.93000000000077</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>November 1981</t>
+          <t>Januari 1982</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D465" s="2" t="n">
-        <v>216.54000000000076</v>
+        <v>220.0100000000008</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>December 1981</t>
+          <t>Februari 1982</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D466" s="2" t="n">
-        <v>217.93000000000077</v>
+        <v>220.5300000000008</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Januari 1982</t>
+          <t>Maart 1982</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D467" s="2" t="n">
-        <v>220.0100000000008</v>
+        <v>220.9100000000008</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Februari 1982</t>
+          <t>April 1982</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D468" s="2" t="n">
-        <v>220.5300000000008</v>
+        <v>223.6100000000008</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Maart 1982</t>
+          <t>Mei 1982</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D469" s="2" t="n">
-        <v>220.9100000000008</v>
+        <v>225.6100000000008</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>April 1982</t>
+          <t>Juni 1982</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D470" s="2" t="n">
-        <v>223.6100000000008</v>
+        <v>227.64000000000078</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Mei 1982</t>
+          <t>Juli 1982</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D471" s="2" t="n">
-        <v>225.6100000000008</v>
+        <v>229.30000000000084</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Juni 1982</t>
+          <t>Augustus 1982</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D472" s="2" t="n">
-        <v>227.64000000000078</v>
+        <v>230.69000000000082</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Juli 1982</t>
+          <t>September 1982</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D473" s="2" t="n">
-        <v>229.30000000000084</v>
+        <v>233.56000000000083</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Augustus 1982</t>
+          <t>Oktober 1982</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D474" s="2" t="n">
-        <v>230.69000000000082</v>
+        <v>235.46000000000083</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>September 1982</t>
+          <t>November 1982</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D475" s="2" t="n">
-        <v>233.56000000000083</v>
+        <v>235.72000000000082</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>1982</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Oktober 1982</t>
+          <t>December 1982</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D476" s="2" t="n">
-        <v>235.46000000000083</v>
+        <v>235.57000000000082</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>November 1982</t>
+          <t>Januari 1983</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D477" s="2" t="n">
-        <v>235.72000000000082</v>
+        <v>238.45000000000084</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>December 1982</t>
+          <t>Februari 1983</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D478" s="2" t="n">
-        <v>235.57000000000082</v>
+        <v>239.78000000000085</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Januari 1983</t>
+          <t>Maart 1983</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D479" s="2" t="n">
-        <v>238.45000000000084</v>
+        <v>240.64000000000084</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Februari 1983</t>
+          <t>April 1983</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D480" s="2" t="n">
-        <v>239.78000000000085</v>
+        <v>241.41000000000085</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Maart 1983</t>
+          <t>Mei 1983</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D481" s="2" t="n">
-        <v>240.64000000000084</v>
+        <v>242.67000000000084</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>April 1983</t>
+          <t>Juni 1983</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D482" s="2" t="n">
-        <v>241.41000000000085</v>
+        <v>244.2400000000009</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Mei 1983</t>
+          <t>Juli 1983</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D483" s="2" t="n">
-        <v>242.67000000000084</v>
+        <v>246.59000000000088</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Juni 1983</t>
+          <t>Augustus 1983</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D484" s="2" t="n">
-        <v>244.2400000000009</v>
+        <v>248.9300000000009</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Juli 1983</t>
+          <t>September 1983</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D485" s="2" t="n">
-        <v>246.59000000000088</v>
+        <v>250.67000000000087</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Augustus 1983</t>
+          <t>Oktober 1983</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D486" s="2" t="n">
-        <v>248.9300000000009</v>
+        <v>250.7100000000009</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>September 1983</t>
+          <t>November 1983</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D487" s="2" t="n">
-        <v>250.67000000000087</v>
+        <v>251.97000000000088</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Oktober 1983</t>
+          <t>December 1983</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D488" s="2" t="n">
-        <v>250.7100000000009</v>
+        <v>252.4400000000009</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>November 1983</t>
+          <t>Januari 1984</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D489" s="2" t="n">
-        <v>251.97000000000088</v>
+        <v>254.7900000000009</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>December 1983</t>
+          <t>Februari 1984</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D490" s="2" t="n">
-        <v>252.4400000000009</v>
+        <v>256.7100000000009</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Januari 1984</t>
+          <t>Maart 1984</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D491" s="2" t="n">
-        <v>254.7900000000009</v>
+        <v>257.79000000000093</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Februari 1984</t>
+          <t>April 1984</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D492" s="2" t="n">
-        <v>256.7100000000009</v>
+        <v>259.5000000000009</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Maart 1984</t>
+          <t>Mei 1984</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D493" s="2" t="n">
-        <v>257.79000000000093</v>
+        <v>260.0700000000009</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>April 1984</t>
+          <t>Juni 1984</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D494" s="2" t="n">
-        <v>259.5000000000009</v>
+        <v>260.7800000000009</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Mei 1984</t>
+          <t>Juli 1984</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D495" s="2" t="n">
-        <v>260.0700000000009</v>
+        <v>262.2000000000009</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Juni 1984</t>
+          <t>Augustus 1984</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D496" s="2" t="n">
-        <v>260.7800000000009</v>
+        <v>263.2300000000009</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Juli 1984</t>
+          <t>September 1984</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D497" s="2" t="n">
-        <v>262.2000000000009</v>
+        <v>264.01000000000096</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Augustus 1984</t>
+          <t>Oktober 1984</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D498" s="2" t="n">
-        <v>263.2300000000009</v>
+        <v>265.240000000001</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>September 1984</t>
+          <t>November 1984</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D499" s="2" t="n">
-        <v>264.01000000000096</v>
+        <v>265.34000000000094</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>1984</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Oktober 1984</t>
+          <t>December 1984</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D500" s="2" t="n">
-        <v>265.240000000001</v>
+        <v>265.930000000001</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>November 1984</t>
+          <t>Januari 1985</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D501" s="2" t="n">
-        <v>265.34000000000094</v>
+        <v>267.64000000000095</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>December 1984</t>
+          <t>Februari 1985</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D502" s="2" t="n">
-        <v>265.930000000001</v>
+        <v>270.40000000000094</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Januari 1985</t>
+          <t>Maart 1985</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D503" s="2" t="n">
-        <v>267.64000000000095</v>
+        <v>272.58000000000095</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Februari 1985</t>
+          <t>April 1985</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D504" s="2" t="n">
-        <v>270.40000000000094</v>
+        <v>273.65000000000094</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Maart 1985</t>
+          <t>Mei 1985</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D505" s="2" t="n">
-        <v>272.58000000000095</v>
+        <v>273.930000000001</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>April 1985</t>
+          <t>Juni 1985</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D506" s="2" t="n">
-        <v>273.65000000000094</v>
+        <v>273.970000000001</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Mei 1985</t>
+          <t>Juli 1985</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D507" s="2" t="n">
-        <v>273.930000000001</v>
+        <v>275.470000000001</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Juni 1985</t>
+          <t>Augustus 1985</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D508" s="2" t="n">
-        <v>273.970000000001</v>
+        <v>275.470000000001</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Juli 1985</t>
+          <t>September 1985</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D509" s="2" t="n">
-        <v>275.470000000001</v>
+        <v>276.040000000001</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Augustus 1985</t>
+          <t>Oktober 1985</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D510" s="2" t="n">
-        <v>275.470000000001</v>
+        <v>275.89000000000095</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>September 1985</t>
+          <t>November 1985</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D511" s="2" t="n">
-        <v>276.040000000001</v>
+        <v>276.540000000001</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>1985</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Oktober 1985</t>
+          <t>December 1985</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D512" s="2" t="n">
-        <v>275.89000000000095</v>
+        <v>276.63000000000096</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>November 1985</t>
+          <t>Januari 1986</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D513" s="2" t="n">
-        <v>276.540000000001</v>
+        <v>276.970000000001</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>December 1985</t>
+          <t>Februari 1986</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D514" s="2" t="n">
-        <v>276.63000000000096</v>
+        <v>277.180000000001</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Januari 1986</t>
+          <t>Maart 1986</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D515" s="2" t="n">
-        <v>276.970000000001</v>
+        <v>276.76000000000096</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Februari 1986</t>
+          <t>April 1986</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D516" s="2" t="n">
-        <v>277.180000000001</v>
+        <v>277.62000000000097</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Maart 1986</t>
+          <t>Mei 1986</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D517" s="2" t="n">
-        <v>276.76000000000096</v>
+        <v>276.990000000001</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>April 1986</t>
+          <t>Juni 1986</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D518" s="2" t="n">
-        <v>277.62000000000097</v>
+        <v>277.350000000001</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Mei 1986</t>
+          <t>Juli 1986</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D519" s="2" t="n">
-        <v>276.990000000001</v>
+        <v>277.33000000000095</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Juni 1986</t>
+          <t>Augustus 1986</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D520" s="2" t="n">
-        <v>277.350000000001</v>
+        <v>277.58000000000095</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Juli 1986</t>
+          <t>September 1986</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D521" s="2" t="n">
-        <v>277.33000000000095</v>
+        <v>278.550000000001</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Augustus 1986</t>
+          <t>Oktober 1986</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D522" s="2" t="n">
-        <v>277.58000000000095</v>
+        <v>278.230000000001</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>September 1986</t>
+          <t>November 1986</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D523" s="2" t="n">
-        <v>278.550000000001</v>
+        <v>278.02000000000095</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>1986</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Oktober 1986</t>
+          <t>December 1986</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D524" s="2" t="n">
-        <v>278.230000000001</v>
+        <v>278.25000000000097</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>November 1986</t>
+          <t>Januari 1987</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D525" s="2" t="n">
-        <v>278.02000000000095</v>
+        <v>279.410000000001</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>December 1986</t>
+          <t>Februari 1987</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D526" s="2" t="n">
-        <v>278.25000000000097</v>
+        <v>279.96000000000095</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Januari 1987</t>
+          <t>Maart 1987</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D527" s="2" t="n">
-        <v>279.410000000001</v>
+        <v>280.260000000001</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Februari 1987</t>
+          <t>April 1987</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D528" s="2" t="n">
-        <v>279.96000000000095</v>
+        <v>281.55000000000103</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Maart 1987</t>
+          <t>Mei 1987</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D529" s="2" t="n">
-        <v>280.260000000001</v>
+        <v>281.67000000000104</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>April 1987</t>
+          <t>Juni 1987</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D530" s="2" t="n">
-        <v>281.55000000000103</v>
+        <v>281.99000000000103</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Mei 1987</t>
+          <t>Juli 1987</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D531" s="2" t="n">
-        <v>281.67000000000104</v>
+        <v>282.98000000000104</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Juni 1987</t>
+          <t>Augustus 1987</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D532" s="2" t="n">
-        <v>281.99000000000103</v>
+        <v>283.870000000001</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Juli 1987</t>
+          <t>September 1987</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D533" s="2" t="n">
-        <v>282.98000000000104</v>
+        <v>283.36000000000104</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Augustus 1987</t>
+          <t>Oktober 1987</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D534" s="2" t="n">
-        <v>283.870000000001</v>
+        <v>283.060000000001</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>September 1987</t>
+          <t>November 1987</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D535" s="2" t="n">
-        <v>283.36000000000104</v>
+        <v>282.200000000001</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>1987</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Oktober 1987</t>
+          <t>December 1987</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D536" s="2" t="n">
-        <v>283.060000000001</v>
+        <v>282.280000000001</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>November 1987</t>
+          <t>Januari 1988</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D537" s="2" t="n">
-        <v>282.200000000001</v>
+        <v>282.05000000000103</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>December 1987</t>
+          <t>Februari 1988</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D538" s="2" t="n">
-        <v>282.280000000001</v>
+        <v>282.85000000000105</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Januari 1988</t>
+          <t>Maart 1988</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D539" s="2" t="n">
-        <v>282.05000000000103</v>
+        <v>282.960000000001</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Februari 1988</t>
+          <t>April 1988</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D540" s="2" t="n">
-        <v>282.85000000000105</v>
+        <v>284.22000000000105</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Maart 1988</t>
+          <t>Mei 1988</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D541" s="2" t="n">
-        <v>282.960000000001</v>
+        <v>284.500000000001</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>April 1988</t>
+          <t>Juni 1988</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D542" s="2" t="n">
-        <v>284.22000000000105</v>
+        <v>284.98000000000104</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Mei 1988</t>
+          <t>Juli 1988</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D543" s="2" t="n">
-        <v>284.500000000001</v>
+        <v>285.85000000000105</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Juni 1988</t>
+          <t>Augustus 1988</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D544" s="2" t="n">
-        <v>284.98000000000104</v>
+        <v>286.460000000001</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Juli 1988</t>
+          <t>September 1988</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D545" s="2" t="n">
-        <v>285.85000000000105</v>
+        <v>286.780000000001</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Augustus 1988</t>
+          <t>Oktober 1988</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D546" s="2" t="n">
-        <v>286.460000000001</v>
+        <v>286.86000000000104</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>September 1988</t>
+          <t>November 1988</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D547" s="2" t="n">
-        <v>286.780000000001</v>
+        <v>286.67000000000104</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>1988</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Oktober 1988</t>
+          <t>December 1988</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D548" s="2" t="n">
-        <v>286.86000000000104</v>
+        <v>287.710000000001</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>November 1988</t>
+          <t>Januari 1989</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D549" s="2" t="n">
-        <v>286.67000000000104</v>
+        <v>288.80000000000103</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>December 1988</t>
+          <t>Februari 1989</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D550" s="2" t="n">
-        <v>287.710000000001</v>
+        <v>290.090000000001</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Januari 1989</t>
+          <t>Maart 1989</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D551" s="2" t="n">
-        <v>288.80000000000103</v>
+        <v>290.770000000001</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Februari 1989</t>
+          <t>April 1989</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D552" s="2" t="n">
-        <v>290.090000000001</v>
+        <v>292.73000000000104</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Maart 1989</t>
+          <t>Mei 1989</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D553" s="2" t="n">
-        <v>290.770000000001</v>
+      <c r="D553" s="1" t="n">
+        <v>293.0</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>April 1989</t>
+          <t>Juni 1989</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D554" s="2" t="n">
-        <v>292.73000000000104</v>
+        <v>293.55000000000103</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Mei 1989</t>
+          <t>Juli 1989</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D555" s="1" t="n">
-        <v>293.0</v>
+      <c r="D555" s="2" t="n">
+        <v>294.500000000001</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Juni 1989</t>
+          <t>Augustus 1989</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D556" s="2" t="n">
-        <v>293.55000000000103</v>
+        <v>295.49000000000103</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Juli 1989</t>
+          <t>September 1989</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D557" s="2" t="n">
-        <v>294.500000000001</v>
+        <v>296.95000000000107</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Augustus 1989</t>
+          <t>Oktober 1989</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D558" s="2" t="n">
-        <v>295.49000000000103</v>
+        <v>297.3100000000011</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>September 1989</t>
+          <t>November 1989</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D559" s="2" t="n">
-        <v>296.95000000000107</v>
+        <v>296.9300000000011</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>1989</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Oktober 1989</t>
+          <t>December 1989</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D560" s="2" t="n">
-        <v>297.3100000000011</v>
+        <v>298.09000000000106</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>November 1989</t>
+          <t>Januari 1990</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D561" s="2" t="n">
-        <v>296.9300000000011</v>
+        <v>299.1800000000011</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>December 1989</t>
+          <t>Februari 1990</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D562" s="2" t="n">
-        <v>298.09000000000106</v>
+        <v>299.90000000000106</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Januari 1990</t>
+          <t>Maart 1990</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D563" s="2" t="n">
-        <v>299.1800000000011</v>
+        <v>300.64000000000107</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Februari 1990</t>
+          <t>April 1990</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D564" s="2" t="n">
-        <v>299.90000000000106</v>
+        <v>302.01000000000107</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Maart 1990</t>
+          <t>Mei 1990</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D565" s="2" t="n">
-        <v>300.64000000000107</v>
+        <v>302.1000000000011</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>April 1990</t>
+          <t>Juni 1990</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D566" s="2" t="n">
-        <v>302.01000000000107</v>
+        <v>302.2900000000011</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Mei 1990</t>
+          <t>Juli 1990</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D567" s="2" t="n">
-        <v>302.1000000000011</v>
+        <v>303.3600000000011</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Juni 1990</t>
+          <t>Augustus 1990</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D568" s="2" t="n">
-        <v>302.2900000000011</v>
+        <v>305.1100000000011</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Juli 1990</t>
+          <t>September 1990</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D569" s="2" t="n">
-        <v>303.3600000000011</v>
+        <v>307.90000000000106</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Augustus 1990</t>
+          <t>Oktober 1990</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D570" s="2" t="n">
-        <v>305.1100000000011</v>
+        <v>309.9900000000011</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>September 1990</t>
+          <t>November 1990</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D571" s="2" t="n">
-        <v>307.90000000000106</v>
+        <v>308.8700000000011</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Oktober 1990</t>
+          <t>December 1990</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D572" s="2" t="n">
-        <v>309.9900000000011</v>
+        <v>308.4900000000011</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>November 1990</t>
+          <t>Januari 1991</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D573" s="2" t="n">
-        <v>308.8700000000011</v>
+        <v>310.8000000000011</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>December 1990</t>
+          <t>Februari 1991</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D574" s="2" t="n">
-        <v>308.4900000000011</v>
+        <v>311.83000000000106</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Januari 1991</t>
+          <t>Maart 1991</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D575" s="2" t="n">
-        <v>310.8000000000011</v>
+        <v>310.5500000000011</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Februari 1991</t>
+          <t>April 1991</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D576" s="2" t="n">
-        <v>311.83000000000106</v>
+        <v>310.7200000000011</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Maart 1991</t>
+          <t>Mei 1991</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D577" s="2" t="n">
-        <v>310.5500000000011</v>
+        <v>311.83000000000106</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>April 1991</t>
+          <t>Juni 1991</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D578" s="2" t="n">
-        <v>310.7200000000011</v>
+        <v>313.23000000000116</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Mei 1991</t>
+          <t>Juli 1991</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D579" s="2" t="n">
-        <v>311.83000000000106</v>
+        <v>314.94000000000113</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Juni 1991</t>
+          <t>Augustus 1991</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D580" s="2" t="n">
-        <v>313.23000000000116</v>
+        <v>315.91000000000116</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Juli 1991</t>
+          <t>September 1991</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D581" s="2" t="n">
-        <v>314.94000000000113</v>
+        <v>315.69000000000113</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Augustus 1991</t>
+          <t>Oktober 1991</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D582" s="2" t="n">
-        <v>315.91000000000116</v>
+        <v>316.86000000000115</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>September 1991</t>
+          <t>November 1991</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D583" s="2" t="n">
-        <v>315.69000000000113</v>
+        <v>317.66000000000116</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Oktober 1991</t>
+          <t>December 1991</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D584" s="2" t="n">
-        <v>316.86000000000115</v>
+        <v>317.0800000000011</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1992</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>November 1991</t>
+          <t>Januari 1992</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D585" s="2" t="n">
-        <v>317.66000000000116</v>
+        <v>317.88000000000113</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1992</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>December 1991</t>
+          <t>Februari 1992</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D586" s="2" t="n">
-        <v>317.0800000000011</v>
+        <v>318.88000000000113</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Januari 1992</t>
+          <t>Maart 1992</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D587" s="2" t="n">
-        <v>317.88000000000113</v>
+        <v>318.97000000000116</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Februari 1992</t>
+          <t>April 1992</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D588" s="2" t="n">
-        <v>318.88000000000113</v>
+        <v>319.31000000000114</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Maart 1992</t>
+          <t>Mei 1992</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D589" s="2" t="n">
-        <v>318.97000000000116</v>
+        <v>320.48000000000116</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>April 1992</t>
+          <t>Juni 1992</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D590" s="2" t="n">
-        <v>319.31000000000114</v>
+        <v>321.5100000000011</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Mei 1992</t>
+          <t>Juli 1992</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D591" s="2" t="n">
-        <v>320.48000000000116</v>
+        <v>322.99000000000115</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Juni 1992</t>
+          <t>Augustus 1992</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D592" s="2" t="n">
-        <v>321.5100000000011</v>
+        <v>322.4500000000011</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Juli 1992</t>
+          <t>September 1992</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D593" s="2" t="n">
-        <v>322.99000000000115</v>
+        <v>323.0200000000011</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Augustus 1992</t>
+          <t>Oktober 1992</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D594" s="2" t="n">
-        <v>322.4500000000011</v>
+        <v>323.7100000000011</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>September 1992</t>
+          <t>November 1992</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D595" s="2" t="n">
-        <v>323.0200000000011</v>
+        <v>324.73000000000116</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Oktober 1992</t>
+          <t>December 1992</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D596" s="2" t="n">
-        <v>323.7100000000011</v>
+        <v>324.7100000000011</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>1992</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>November 1992</t>
+          <t>Januari 1993</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D597" s="2" t="n">
-        <v>324.73000000000116</v>
+        <v>326.9000000000011</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>1992</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>December 1992</t>
+          <t>Februari 1993</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D598" s="2" t="n">
-        <v>324.7100000000011</v>
+        <v>327.73000000000116</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Januari 1993</t>
+          <t>Maart 1993</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D599" s="2" t="n">
-        <v>326.9000000000011</v>
+        <v>328.3000000000012</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Februari 1993</t>
+          <t>April 1993</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D600" s="2" t="n">
-        <v>327.73000000000116</v>
+        <v>328.59000000000117</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Maart 1993</t>
+          <t>Mei 1993</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D601" s="2" t="n">
-        <v>328.3000000000012</v>
+        <v>329.1000000000012</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>April 1993</t>
+          <t>Juni 1993</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D602" s="2" t="n">
-        <v>328.59000000000117</v>
+        <v>329.1600000000012</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Mei 1993</t>
+          <t>Juli 1993</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D603" s="2" t="n">
-        <v>329.1000000000012</v>
+        <v>331.3300000000012</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Juni 1993</t>
+          <t>Augustus 1993</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D604" s="2" t="n">
-        <v>329.1600000000012</v>
+        <v>332.7300000000012</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Juli 1993</t>
+          <t>September 1993</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D605" s="2" t="n">
-        <v>331.3300000000012</v>
+        <v>332.1300000000012</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Augustus 1993</t>
+          <t>Oktober 1993</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D606" s="2" t="n">
-        <v>332.7300000000012</v>
+        <v>332.53000000000117</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>September 1993</t>
+          <t>November 1993</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D607" s="2" t="n">
-        <v>332.1300000000012</v>
+        <v>332.9500000000012</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Oktober 1993</t>
+          <t>December 1993</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D608" s="2" t="n">
-        <v>332.53000000000117</v>
+        <v>333.4700000000012</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>November 1993</t>
+          <t>Januari 1994</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D609" s="2" t="n">
-        <v>332.9500000000012</v>
+        <v>334.8100000000012</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>December 1993</t>
+          <t>Februari 1994</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D610" s="2" t="n">
-        <v>333.4700000000012</v>
+        <v>335.9200000000012</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Januari 1994</t>
+          <t>Maart 1994</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D611" s="2" t="n">
-        <v>334.8100000000012</v>
+        <v>335.8900000000012</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Februari 1994</t>
+          <t>April 1994</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D612" s="2" t="n">
-        <v>335.9200000000012</v>
+        <v>336.5200000000012</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Maart 1994</t>
+          <t>Mei 1994</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D613" s="2" t="n">
-        <v>335.8900000000012</v>
+        <v>337.5200000000012</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>April 1994</t>
+          <t>Juni 1994</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D614" s="2" t="n">
-        <v>336.5200000000012</v>
+        <v>338.2300000000012</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Mei 1994</t>
+          <t>Juli 1994</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D615" s="2" t="n">
-        <v>337.5200000000012</v>
+        <v>340.3200000000012</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Juni 1994</t>
+          <t>Augustus 1994</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D616" s="2" t="n">
-        <v>338.2300000000012</v>
+        <v>340.8600000000012</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Juli 1994</t>
+          <t>September 1994</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D617" s="2" t="n">
-        <v>340.3200000000012</v>
+        <v>340.2900000000012</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Augustus 1994</t>
+          <t>Oktober 1994</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D618" s="2" t="n">
-        <v>340.8600000000012</v>
+        <v>339.5800000000012</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>September 1994</t>
+          <t>November 1994</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D619" s="2" t="n">
-        <v>340.2900000000012</v>
+        <v>339.5800000000012</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Oktober 1994</t>
+          <t>December 1994</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D620" s="2" t="n">
-        <v>339.5800000000012</v>
+        <v>339.6600000000012</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>November 1994</t>
+          <t>Januari 1995</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D621" s="2" t="n">
-        <v>339.5800000000012</v>
+        <v>341.09000000000117</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>December 1994</t>
+          <t>Februari 1995</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D622" s="2" t="n">
-        <v>339.6600000000012</v>
+        <v>342.03000000000117</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Januari 1995</t>
+          <t>Maart 1995</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D623" s="2" t="n">
-        <v>341.09000000000117</v>
+        <v>341.7500000000012</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Februari 1995</t>
+          <t>April 1995</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D624" s="2" t="n">
-        <v>342.03000000000117</v>
+        <v>342.2900000000012</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Maart 1995</t>
+          <t>Mei 1995</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D625" s="2" t="n">
-        <v>341.7500000000012</v>
+        <v>342.1700000000012</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>April 1995</t>
+          <t>Juni 1995</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D626" s="2" t="n">
-        <v>342.2900000000012</v>
+        <v>342.5400000000012</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Mei 1995</t>
+          <t>Juli 1995</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D627" s="2" t="n">
-        <v>342.1700000000012</v>
+        <v>344.37000000000126</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Juni 1995</t>
+          <t>Augustus 1995</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D628" s="2" t="n">
-        <v>342.5400000000012</v>
+        <v>345.23000000000127</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Juli 1995</t>
+          <t>September 1995</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D629" s="2" t="n">
-        <v>344.37000000000126</v>
+        <v>344.3400000000012</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Augustus 1995</t>
+          <t>Oktober 1995</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D630" s="2" t="n">
-        <v>345.23000000000127</v>
+        <v>343.7100000000012</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>September 1995</t>
+          <t>November 1995</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D631" s="2" t="n">
-        <v>344.3400000000012</v>
+        <v>344.57000000000124</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Oktober 1995</t>
+          <t>December 1995</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D632" s="2" t="n">
-        <v>343.7100000000012</v>
+        <v>344.63000000000125</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>November 1995</t>
+          <t>Januari 1996</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D633" s="2" t="n">
-        <v>344.57000000000124</v>
+        <v>347.77000000000123</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>December 1995</t>
+          <t>Februari 1996</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D634" s="2" t="n">
-        <v>344.63000000000125</v>
+        <v>348.45000000000124</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Januari 1996</t>
+          <t>Maart 1996</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D635" s="2" t="n">
-        <v>347.77000000000123</v>
+        <v>348.68000000000126</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Februari 1996</t>
+          <t>April 1996</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D636" s="2" t="n">
-        <v>348.45000000000124</v>
+        <v>349.2800000000012</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Maart 1996</t>
+          <t>Mei 1996</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D637" s="2" t="n">
         <v>348.68000000000126</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>April 1996</t>
+          <t>Juni 1996</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D638" s="2" t="n">
-        <v>349.2800000000012</v>
+        <v>348.71000000000123</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Mei 1996</t>
+          <t>Juli 1996</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D639" s="2" t="n">
-        <v>348.68000000000126</v>
+        <v>350.99000000000126</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Juni 1996</t>
+          <t>Augustus 1996</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D640" s="2" t="n">
-        <v>348.71000000000123</v>
+        <v>351.8500000000013</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Juli 1996</t>
+          <t>September 1996</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D641" s="2" t="n">
-        <v>350.99000000000126</v>
+        <v>351.14000000000124</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Augustus 1996</t>
+          <t>Oktober 1996</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D642" s="2" t="n">
-        <v>351.8500000000013</v>
+        <v>352.1600000000013</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>September 1996</t>
+          <t>November 1996</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D643" s="2" t="n">
-        <v>351.14000000000124</v>
+        <v>352.71000000000123</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Oktober 1996</t>
+          <t>December 1996</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D644" s="2" t="n">
-        <v>352.1600000000013</v>
+        <v>353.33000000000123</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>November 1996</t>
+          <t>Januari 1997</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D645" s="2" t="n">
-        <v>352.71000000000123</v>
+        <v>355.79000000000127</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>December 1996</t>
+          <t>Februari 1997</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D646" s="2" t="n">
-        <v>353.33000000000123</v>
+        <v>355.36000000000126</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Januari 1997</t>
+          <t>Maart 1997</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D647" s="2" t="n">
-        <v>355.79000000000127</v>
+        <v>353.76000000000124</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Februari 1997</t>
+          <t>April 1997</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D648" s="2" t="n">
-        <v>355.36000000000126</v>
+        <v>353.68000000000126</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Maart 1997</t>
+          <t>Mei 1997</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D649" s="2" t="n">
-        <v>353.76000000000124</v>
+        <v>354.19000000000125</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>April 1997</t>
+          <t>Juni 1997</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D650" s="2" t="n">
-        <v>353.68000000000126</v>
+        <v>354.79000000000127</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Mei 1997</t>
+          <t>Juli 1997</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D651" s="2" t="n">
-        <v>354.19000000000125</v>
+        <v>357.64000000000124</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Juni 1997</t>
+          <t>Augustus 1997</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D652" s="2" t="n">
-        <v>354.79000000000127</v>
+        <v>358.36000000000126</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Juli 1997</t>
+          <t>September 1997</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D653" s="2" t="n">
-        <v>357.64000000000124</v>
+        <v>356.82000000000124</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>Augustus 1997</t>
+          <t>Oktober 1997</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D654" s="2" t="n">
-        <v>358.36000000000126</v>
+        <v>356.76000000000124</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>September 1997</t>
+          <t>November 1997</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D655" s="2" t="n">
-        <v>356.82000000000124</v>
+        <v>357.70000000000124</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Oktober 1997</t>
+          <t>December 1997</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D656" s="2" t="n">
-        <v>356.76000000000124</v>
+        <v>357.39000000000124</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>November 1997</t>
+          <t>Januari 1998</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D657" s="2" t="n">
-        <v>357.70000000000124</v>
+        <v>357.2800000000012</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>December 1997</t>
+          <t>Februari 1998</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D658" s="2" t="n">
-        <v>357.39000000000124</v>
+        <v>357.98000000000127</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Januari 1998</t>
+          <t>Maart 1998</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D659" s="2" t="n">
-        <v>357.2800000000012</v>
+        <v>357.39000000000124</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Februari 1998</t>
+          <t>April 1998</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D660" s="2" t="n">
-        <v>357.98000000000127</v>
+      <c r="D660" s="1" t="n">
+        <v>359.0</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Maart 1998</t>
+          <t>Mei 1998</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D661" s="2" t="n">
-        <v>357.39000000000124</v>
+        <v>360.7800000000013</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>April 1998</t>
+          <t>Juni 1998</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D662" s="1" t="n">
-        <v>359.0</v>
+      <c r="D662" s="2" t="n">
+        <v>360.4300000000013</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Mei 1998</t>
+          <t>Juli 1998</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D663" s="2" t="n">
-        <v>360.7800000000013</v>
+        <v>361.3100000000013</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Juni 1998</t>
+          <t>Augustus 1998</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D664" s="2" t="n">
-        <v>360.4300000000013</v>
+        <v>359.94000000000125</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Juli 1998</t>
+          <t>September 1998</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D665" s="2" t="n">
-        <v>361.3100000000013</v>
+        <v>359.77000000000123</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Augustus 1998</t>
+          <t>Oktober 1998</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D666" s="2" t="n">
-        <v>359.94000000000125</v>
+        <v>359.8400000000012</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>September 1998</t>
+          <t>November 1998</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D667" s="2" t="n">
         <v>359.77000000000123</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Oktober 1998</t>
+          <t>December 1998</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D668" s="2" t="n">
-        <v>359.8400000000012</v>
+        <v>359.49000000000126</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>November 1998</t>
+          <t>Januari 1999</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D669" s="2" t="n">
-        <v>359.77000000000123</v>
+        <v>360.6800000000013</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>December 1998</t>
+          <t>Februari 1999</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D670" s="2" t="n">
-        <v>359.49000000000126</v>
+        <v>361.4800000000013</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Januari 1999</t>
+          <t>Maart 1999</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D671" s="2" t="n">
-        <v>360.6800000000013</v>
+        <v>361.7700000000013</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Februari 1999</t>
+          <t>April 1999</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D672" s="2" t="n">
-        <v>361.4800000000013</v>
+        <v>363.2000000000013</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Maart 1999</t>
+          <t>Mei 1999</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D673" s="2" t="n">
-        <v>361.7700000000013</v>
+        <v>363.8300000000013</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>April 1999</t>
+          <t>Juni 1999</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D674" s="2" t="n">
-        <v>363.2000000000013</v>
+        <v>363.10000000000133</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Mei 1999</t>
+          <t>Juli 1999</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D675" s="2" t="n">
-        <v>363.8300000000013</v>
+        <v>363.66000000000133</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Juni 1999</t>
+          <t>Augustus 1999</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D676" s="2" t="n">
-        <v>363.10000000000133</v>
+        <v>363.2400000000013</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Juli 1999</t>
+          <t>September 1999</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D677" s="2" t="n">
-        <v>363.66000000000133</v>
+        <v>364.0400000000013</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Augustus 1999</t>
+          <t>Oktober 1999</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D678" s="2" t="n">
-        <v>363.2400000000013</v>
+        <v>364.5300000000013</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>September 1999</t>
+          <t>November 1999</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D679" s="2" t="n">
-        <v>364.0400000000013</v>
+        <v>365.2700000000013</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Oktober 1999</t>
+          <t>December 1999</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D680" s="2" t="n">
-        <v>364.5300000000013</v>
+        <v>366.4600000000013</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>November 1999</t>
+          <t>Januari 2000</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D681" s="2" t="n">
-        <v>365.2700000000013</v>
+        <v>367.1200000000013</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>December 1999</t>
+          <t>Februari 2000</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D682" s="2" t="n">
-        <v>366.4600000000013</v>
+        <v>368.5300000000013</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Januari 2000</t>
+          <t>Maart 2000</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D683" s="2" t="n">
-        <v>367.1200000000013</v>
+        <v>369.9300000000013</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Februari 2000</t>
+          <t>April 2000</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D684" s="2" t="n">
-        <v>368.5300000000013</v>
+        <v>370.6300000000013</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Maart 2000</t>
+          <t>Mei 2000</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D685" s="2" t="n">
-        <v>369.9300000000013</v>
+        <v>371.6800000000013</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>April 2000</t>
+          <t>Juni 2000</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D686" s="2" t="n">
-        <v>370.6300000000013</v>
+        <v>373.0800000000013</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Mei 2000</t>
+          <t>Juli 2000</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D687" s="2" t="n">
-        <v>371.6800000000013</v>
+        <v>373.8200000000013</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Juni 2000</t>
+          <t>Augustus 2000</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D688" s="2" t="n">
-        <v>373.0800000000013</v>
+        <v>373.7100000000013</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Juli 2000</t>
+          <t>September 2000</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D689" s="2" t="n">
-        <v>373.8200000000013</v>
+        <v>376.27000000000135</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Augustus 2000</t>
+          <t>Oktober 2000</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D690" s="2" t="n">
-        <v>373.7100000000013</v>
+        <v>375.3600000000013</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>September 2000</t>
+          <t>November 2000</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D691" s="2" t="n">
-        <v>376.27000000000135</v>
+        <v>376.58000000000135</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Oktober 2000</t>
+          <t>December 2000</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D692" s="2" t="n">
-        <v>375.3600000000013</v>
+        <v>375.60000000000133</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>November 2000</t>
+          <t>Januari 2001</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D693" s="2" t="n">
-        <v>376.58000000000135</v>
+        <v>375.22000000000133</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>December 2000</t>
+          <t>Februari 2001</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D694" s="2" t="n">
-        <v>375.60000000000133</v>
+        <v>376.83000000000135</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Januari 2001</t>
+          <t>Maart 2001</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D695" s="2" t="n">
-        <v>375.22000000000133</v>
+        <v>377.6700000000014</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Februari 2001</t>
+          <t>April 2001</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D696" s="2" t="n">
-        <v>376.83000000000135</v>
+        <v>380.96000000000134</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Maart 2001</t>
+          <t>Mei 2001</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D697" s="2" t="n">
-        <v>377.6700000000014</v>
+        <v>383.34000000000134</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>April 2001</t>
+          <t>Juni 2001</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D698" s="2" t="n">
-        <v>380.96000000000134</v>
+        <v>384.01000000000136</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Mei 2001</t>
+          <t>Juli 2001</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D699" s="2" t="n">
-        <v>383.34000000000134</v>
+        <v>383.7300000000014</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Juni 2001</t>
+          <t>Augustus 2001</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D700" s="2" t="n">
-        <v>384.01000000000136</v>
+        <v>383.69000000000136</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Juli 2001</t>
+          <t>September 2001</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D701" s="2" t="n">
-        <v>383.7300000000014</v>
+        <v>384.78000000000134</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Augustus 2001</t>
+          <t>Oktober 2001</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D702" s="2" t="n">
-        <v>383.69000000000136</v>
+        <v>384.18000000000137</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>September 2001</t>
+          <t>November 2001</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D703" s="2" t="n">
-        <v>384.78000000000134</v>
+        <v>384.6100000000014</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Oktober 2001</t>
+          <t>December 2001</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D704" s="2" t="n">
-        <v>384.18000000000137</v>
+        <v>383.8000000000014</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>November 2001</t>
+          <t>Januari 2002</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D705" s="2" t="n">
-        <v>384.6100000000014</v>
+        <v>386.1100000000014</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>December 2001</t>
+          <t>Februari 2002</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D706" s="2" t="n">
-        <v>383.8000000000014</v>
+        <v>386.7400000000014</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Januari 2002</t>
+          <t>Maart 2002</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D707" s="2" t="n">
-        <v>386.1100000000014</v>
+        <v>387.76000000000136</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Februari 2002</t>
+          <t>April 2002</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D708" s="2" t="n">
-        <v>386.7400000000014</v>
+        <v>387.8600000000014</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Maart 2002</t>
+          <t>Mei 2002</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D709" s="2" t="n">
-        <v>387.76000000000136</v>
+        <v>388.46000000000134</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>April 2002</t>
+          <t>Juni 2002</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D710" s="2" t="n">
-        <v>387.8600000000014</v>
+        <v>387.37000000000137</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Mei 2002</t>
+          <t>Juli 2002</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D711" s="2" t="n">
-        <v>388.46000000000134</v>
+        <v>388.63000000000136</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Juni 2002</t>
+          <t>Augustus 2002</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D712" s="2" t="n">
-        <v>387.37000000000137</v>
+        <v>388.53000000000134</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Juli 2002</t>
+          <t>September 2002</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D713" s="2" t="n">
-        <v>388.63000000000136</v>
+        <v>389.6100000000014</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Augustus 2002</t>
+          <t>Oktober 2002</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D714" s="2" t="n">
-        <v>388.53000000000134</v>
+        <v>389.1600000000014</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>September 2002</t>
+          <t>November 2002</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D715" s="2" t="n">
-        <v>389.6100000000014</v>
+        <v>388.84000000000134</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Oktober 2002</t>
+          <t>December 2002</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D716" s="2" t="n">
-        <v>389.1600000000014</v>
+        <v>389.0500000000014</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>November 2002</t>
+          <t>Januari 2003</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D717" s="2" t="n">
-        <v>388.84000000000134</v>
+        <v>390.77000000000135</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>December 2002</t>
+          <t>Februari 2003</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D718" s="2" t="n">
-        <v>389.0500000000014</v>
+        <v>393.47000000000145</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>Januari 2003</t>
+          <t>Maart 2003</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D719" s="2" t="n">
-        <v>390.77000000000135</v>
+        <v>394.5900000000014</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Februari 2003</t>
+          <t>April 2003</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D720" s="2" t="n">
-        <v>393.47000000000145</v>
+        <v>393.61000000000143</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Maart 2003</t>
+          <t>Mei 2003</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D721" s="2" t="n">
-        <v>394.5900000000014</v>
+        <v>392.49000000000143</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>April 2003</t>
+          <t>Juni 2003</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D722" s="2" t="n">
-        <v>393.61000000000143</v>
+        <v>393.6400000000014</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Mei 2003</t>
+          <t>Juli 2003</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D723" s="2" t="n">
-        <v>392.49000000000143</v>
+        <v>394.41000000000145</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Juni 2003</t>
+          <t>Augustus 2003</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D724" s="2" t="n">
-        <v>393.6400000000014</v>
+        <v>395.4600000000014</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Juli 2003</t>
+          <t>September 2003</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D725" s="2" t="n">
-        <v>394.41000000000145</v>
+        <v>396.6200000000014</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Augustus 2003</t>
+          <t>Oktober 2003</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D726" s="2" t="n">
-        <v>395.4600000000014</v>
+        <v>395.3200000000014</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>September 2003</t>
+          <t>November 2003</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D727" s="2" t="n">
-        <v>396.6200000000014</v>
+        <v>396.0600000000014</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Oktober 2003</t>
+          <t>December 2003</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D728" s="2" t="n">
-        <v>395.3200000000014</v>
+        <v>395.8200000000014</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>November 2003</t>
+          <t>Januari 2004</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D729" s="2" t="n">
-        <v>396.0600000000014</v>
+        <v>396.97000000000145</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>December 2003</t>
+          <t>Februari 2004</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D730" s="2" t="n">
-        <v>395.8200000000014</v>
+        <v>398.4400000000014</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Januari 2004</t>
+          <t>Maart 2004</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D731" s="2" t="n">
-        <v>396.97000000000145</v>
+        <v>399.04000000000144</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Februari 2004</t>
+          <t>April 2004</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D732" s="2" t="n">
-        <v>398.4400000000014</v>
+        <v>401.1800000000014</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Maart 2004</t>
+          <t>Mei 2004</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D733" s="2" t="n">
-        <v>399.04000000000144</v>
+        <v>402.72000000000145</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>April 2004</t>
+          <t>Juni 2004</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D734" s="2" t="n">
-        <v>401.1800000000014</v>
+        <v>402.54000000000144</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Mei 2004</t>
+          <t>Juli 2004</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D735" s="2" t="n">
-        <v>402.72000000000145</v>
+        <v>403.91000000000145</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Juni 2004</t>
+          <t>Augustus 2004</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D736" s="2" t="n">
-        <v>402.54000000000144</v>
+        <v>404.4000000000014</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Juli 2004</t>
+          <t>September 2004</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D737" s="2" t="n">
-        <v>403.91000000000145</v>
+        <v>404.6800000000014</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Augustus 2004</t>
+          <t>Oktober 2004</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D738" s="2" t="n">
-        <v>404.4000000000014</v>
+        <v>406.6400000000014</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>September 2004</t>
+          <t>November 2004</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D739" s="2" t="n">
-        <v>404.6800000000014</v>
+        <v>406.1500000000014</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Oktober 2004</t>
+          <t>December 2004</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D740" s="2" t="n">
-        <v>406.6400000000014</v>
+        <v>404.8200000000014</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>November 2004</t>
+          <t>Januari 2005</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D741" s="2" t="n">
-        <v>406.1500000000014</v>
+        <v>405.9400000000014</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>December 2004</t>
+          <t>Februari 2005</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D742" s="2" t="n">
-        <v>404.8200000000014</v>
+        <v>408.6700000000015</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Januari 2005</t>
+          <t>Maart 2005</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D743" s="2" t="n">
-        <v>405.9400000000014</v>
+        <v>411.3000000000015</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Februari 2005</t>
+          <t>April 2005</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D744" s="2" t="n">
-        <v>408.6700000000015</v>
+        <v>412.2400000000015</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Maart 2005</t>
+          <t>Mei 2005</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D745" s="2" t="n">
-        <v>411.3000000000015</v>
+        <v>412.84000000000145</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>April 2005</t>
+          <t>Juni 2005</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D746" s="2" t="n">
-        <v>412.2400000000015</v>
+        <v>414.1000000000015</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Mei 2005</t>
+          <t>Juli 2005</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D747" s="2" t="n">
-        <v>412.84000000000145</v>
+        <v>416.59000000000145</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Juni 2005</t>
+          <t>Augustus 2005</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D748" s="2" t="n">
-        <v>414.1000000000015</v>
+        <v>416.9700000000015</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Juli 2005</t>
+          <t>September 2005</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D749" s="2" t="n">
-        <v>416.59000000000145</v>
+        <v>417.46000000000146</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Augustus 2005</t>
+          <t>Oktober 2005</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D750" s="2" t="n">
-        <v>416.9700000000015</v>
+        <v>416.6900000000015</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>September 2005</t>
+          <t>November 2005</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D751" s="2" t="n">
-        <v>417.46000000000146</v>
+        <v>416.59000000000145</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Oktober 2005</t>
+          <t>December 2005</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D752" s="2" t="n">
-        <v>416.6900000000015</v>
+        <v>416.52000000000146</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>November 2005</t>
+          <t>Januari 2006</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D753" s="2" t="n">
-        <v>416.59000000000145</v>
+        <v>416.6200000000015</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>December 2005</t>
+          <t>Februari 2006</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D754" s="2" t="n">
-        <v>416.52000000000146</v>
+        <v>418.4300000000015</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Januari 2006</t>
+          <t>Maart 2006</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D755" s="2" t="n">
-        <v>416.6200000000015</v>
+        <v>418.27000000000146</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Februari 2006</t>
+          <t>April 2006</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D756" s="2" t="n">
-        <v>418.4300000000015</v>
+        <v>420.32000000000147</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Maart 2006</t>
+          <t>Mei 2006</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D757" s="2" t="n">
-        <v>418.27000000000146</v>
+        <v>421.90000000000146</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>April 2006</t>
+          <t>Juni 2006</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D758" s="2" t="n">
-        <v>420.32000000000147</v>
+        <v>421.8100000000015</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Mei 2006</t>
+          <t>Juli 2006</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D759" s="2" t="n">
-        <v>421.90000000000146</v>
+        <v>423.26000000000147</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Juni 2006</t>
+          <t>Augustus 2006</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D760" s="2" t="n">
-        <v>421.8100000000015</v>
+        <v>423.7900000000015</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Juli 2006</t>
+          <t>September 2006</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D761" s="2" t="n">
-        <v>423.26000000000147</v>
+        <v>422.58000000000146</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Augustus 2006</t>
+          <t>Oktober 2006</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D762" s="2" t="n">
-        <v>423.7900000000015</v>
+        <v>421.7300000000015</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>September 2006</t>
+          <t>November 2006</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D763" s="2" t="n">
-        <v>422.58000000000146</v>
+        <v>422.78000000000145</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Oktober 2006</t>
+          <t>December 2006</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D764" s="2" t="n">
-        <v>421.7300000000015</v>
+        <v>423.34000000000145</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>November 2006</t>
+          <t>Januari 2007</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D765" s="2" t="n">
-        <v>422.78000000000145</v>
+        <v>423.5500000000015</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>December 2006</t>
+          <t>Februari 2007</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D766" s="2" t="n">
-        <v>423.34000000000145</v>
+        <v>425.8400000000015</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Januari 2007</t>
+          <t>Maart 2007</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D767" s="2" t="n">
-        <v>423.5500000000015</v>
+        <v>425.88000000000153</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>Februari 2007</t>
+          <t>April 2007</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D768" s="2" t="n">
-        <v>425.8400000000015</v>
+        <v>427.81000000000154</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Maart 2007</t>
+          <t>Mei 2007</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D769" s="2" t="n">
-        <v>425.88000000000153</v>
+        <v>427.29000000000156</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>April 2007</t>
+          <t>Juni 2007</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D770" s="2" t="n">
-        <v>427.81000000000154</v>
+        <v>427.25000000000153</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Mei 2007</t>
+          <t>Juli 2007</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D771" s="2" t="n">
-        <v>427.29000000000156</v>
+        <v>429.06000000000154</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Juni 2007</t>
+          <t>Augustus 2007</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D772" s="2" t="n">
-        <v>427.25000000000153</v>
+        <v>428.54000000000156</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Juli 2007</t>
+          <t>September 2007</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D773" s="2" t="n">
-        <v>429.06000000000154</v>
+        <v>428.94000000000153</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Augustus 2007</t>
+          <t>Oktober 2007</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D774" s="2" t="n">
-        <v>428.54000000000156</v>
+        <v>431.2000000000015</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>September 2007</t>
+          <t>November 2007</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D775" s="2" t="n">
-        <v>428.94000000000153</v>
+        <v>435.22000000000156</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Oktober 2007</t>
+          <t>December 2007</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D776" s="2" t="n">
-        <v>431.2000000000015</v>
+        <v>436.43000000000154</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>November 2007</t>
+          <t>Januari 2008</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D777" s="2" t="n">
-        <v>435.22000000000156</v>
+        <v>438.2000000000015</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>December 2007</t>
+          <t>Februari 2008</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D778" s="2" t="n">
-        <v>436.43000000000154</v>
+        <v>441.34000000000157</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>Januari 2008</t>
+          <t>Maart 2008</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D779" s="2" t="n">
-        <v>438.2000000000015</v>
+        <v>444.5600000000016</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>Februari 2008</t>
+          <t>April 2008</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D780" s="2" t="n">
-        <v>441.34000000000157</v>
+        <v>445.5700000000016</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Maart 2008</t>
+          <t>Mei 2008</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D781" s="2" t="n">
-        <v>444.5600000000016</v>
+        <v>449.5500000000016</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>April 2008</t>
+          <t>Juni 2008</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D782" s="2" t="n">
-        <v>445.5700000000016</v>
+        <v>452.0500000000016</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Mei 2008</t>
+          <t>Juli 2008</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D783" s="2" t="n">
-        <v>449.5500000000016</v>
+        <v>454.4300000000016</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Juni 2008</t>
+          <t>Augustus 2008</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D784" s="2" t="n">
-        <v>452.0500000000016</v>
+        <v>451.65000000000157</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Juli 2008</t>
+          <t>September 2008</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D785" s="2" t="n">
-        <v>454.4300000000016</v>
+        <v>452.3700000000016</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Augustus 2008</t>
+          <t>Oktober 2008</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D786" s="2" t="n">
-        <v>451.65000000000157</v>
+        <v>451.5700000000016</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>September 2008</t>
+          <t>November 2008</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D787" s="2" t="n">
-        <v>452.3700000000016</v>
+        <v>448.8700000000016</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Oktober 2008</t>
+          <t>December 2008</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D788" s="2" t="n">
-        <v>451.5700000000016</v>
+        <v>447.90000000000157</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>November 2008</t>
+          <t>Januari 2009</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D789" s="2" t="n">
-        <v>448.8700000000016</v>
+        <v>448.3500000000016</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>December 2008</t>
+          <t>Februari 2009</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D790" s="2" t="n">
-        <v>447.90000000000157</v>
+        <v>449.8800000000016</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Januari 2009</t>
+          <t>Maart 2009</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D791" s="2" t="n">
-        <v>448.3500000000016</v>
+        <v>447.3000000000016</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Februari 2009</t>
+          <t>April 2009</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D792" s="2" t="n">
-        <v>449.8800000000016</v>
+        <v>448.2300000000016</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Maart 2009</t>
+          <t>Mei 2009</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D793" s="2" t="n">
-        <v>447.3000000000016</v>
+        <v>447.90000000000157</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>April 2009</t>
+          <t>Juni 2009</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D794" s="2" t="n">
-        <v>448.2300000000016</v>
+        <v>447.0600000000016</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Mei 2009</t>
+          <t>Juli 2009</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D795" s="2" t="n">
-        <v>447.90000000000157</v>
+        <v>446.78000000000156</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Juni 2009</t>
+          <t>Augustus 2009</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D796" s="2" t="n">
-        <v>447.0600000000016</v>
+        <v>448.15000000000157</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Juli 2009</t>
+          <t>September 2009</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D797" s="2" t="n">
-        <v>446.78000000000156</v>
+        <v>446.9800000000016</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Augustus 2009</t>
+          <t>Oktober 2009</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D798" s="2" t="n">
-        <v>448.15000000000157</v>
+        <v>447.1800000000016</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>September 2009</t>
+          <t>November 2009</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D799" s="2" t="n">
-        <v>446.9800000000016</v>
+        <v>448.3500000000016</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Oktober 2009</t>
+          <t>December 2009</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D800" s="2" t="n">
-        <v>447.1800000000016</v>
+        <v>449.0700000000016</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>November 2009</t>
+          <t>Januari 2010</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D801" s="2" t="n">
-        <v>448.3500000000016</v>
+        <v>451.1200000000016</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>December 2009</t>
+          <t>Februari 2010</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D802" s="2" t="n">
-        <v>449.0700000000016</v>
+        <v>453.0200000000016</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Januari 2010</t>
+          <t>Maart 2010</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D803" s="2" t="n">
-        <v>451.1200000000016</v>
+        <v>454.71000000000157</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Februari 2010</t>
+          <t>April 2010</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D804" s="2" t="n">
-        <v>453.0200000000016</v>
+        <v>456.2800000000016</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Maart 2010</t>
+          <t>Mei 2010</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D805" s="2" t="n">
-        <v>454.71000000000157</v>
+        <v>458.0900000000016</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>April 2010</t>
+          <t>Juni 2010</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D806" s="2" t="n">
-        <v>456.2800000000016</v>
+        <v>458.05000000000166</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Mei 2010</t>
+          <t>Juli 2010</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D807" s="2" t="n">
-        <v>458.0900000000016</v>
+        <v>458.25000000000165</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Juni 2010</t>
+          <t>Augustus 2010</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D808" s="2" t="n">
-        <v>458.05000000000166</v>
+        <v>458.5300000000016</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Juli 2010</t>
+          <t>September 2010</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D809" s="2" t="n">
-        <v>458.25000000000165</v>
+        <v>459.98000000000167</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Augustus 2010</t>
+          <t>Oktober 2010</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D810" s="2" t="n">
-        <v>458.5300000000016</v>
+        <v>460.63000000000164</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>September 2010</t>
+          <t>November 2010</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D811" s="2" t="n">
-        <v>459.98000000000167</v>
+        <v>461.19000000000165</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Oktober 2010</t>
+          <t>December 2010</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D812" s="2" t="n">
-        <v>460.63000000000164</v>
+      <c r="D812" s="1" t="n">
+        <v>463.0</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>November 2010</t>
+          <t>Januari 2011</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D813" s="2" t="n">
-        <v>461.19000000000165</v>
+        <v>465.6600000000017</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>December 2010</t>
+          <t>Februari 2011</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
-      <c r="D814" s="1" t="n">
-        <v>463.0</v>
+      <c r="D814" s="2" t="n">
+        <v>468.36000000000166</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>Januari 2011</t>
+          <t>Maart 2011</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D815" s="2" t="n">
-        <v>465.6600000000017</v>
+        <v>470.69000000000165</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Februari 2011</t>
+          <t>April 2011</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D816" s="2" t="n">
-        <v>468.36000000000166</v>
+        <v>471.86000000000166</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Maart 2011</t>
+          <t>Mei 2011</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D817" s="2" t="n">
-        <v>470.69000000000165</v>
+        <v>473.4300000000017</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>April 2011</t>
+          <t>Juni 2011</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D818" s="2" t="n">
-        <v>471.86000000000166</v>
+        <v>474.8800000000017</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Mei 2011</t>
+          <t>Juli 2011</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D819" s="2" t="n">
-        <v>473.4300000000017</v>
+        <v>475.4400000000017</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Juni 2011</t>
+          <t>Augustus 2011</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D820" s="2" t="n">
-        <v>474.8800000000017</v>
+        <v>475.0400000000017</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Juli 2011</t>
+          <t>September 2011</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D821" s="2" t="n">
-        <v>475.4400000000017</v>
+        <v>476.3300000000017</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>Augustus 2011</t>
+          <t>Oktober 2011</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D822" s="2" t="n">
-        <v>475.0400000000017</v>
+        <v>477.0500000000017</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>September 2011</t>
+          <t>November 2011</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D823" s="2" t="n">
-        <v>476.3300000000017</v>
+        <v>478.9400000000017</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>Oktober 2011</t>
+          <t>December 2011</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D824" s="2" t="n">
-        <v>477.0500000000017</v>
+        <v>479.1500000000017</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>November 2011</t>
+          <t>Januari 2012</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D825" s="2" t="n">
-        <v>478.9400000000017</v>
+        <v>482.6500000000017</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>December 2011</t>
+          <t>Februari 2012</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D826" s="2" t="n">
-        <v>479.1500000000017</v>
+        <v>485.5100000000017</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>Januari 2012</t>
+          <t>Maart 2012</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D827" s="2" t="n">
-        <v>482.6500000000017</v>
+        <v>486.5500000000017</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Februari 2012</t>
+          <t>April 2012</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D828" s="2" t="n">
-        <v>485.5100000000017</v>
+        <v>486.8800000000017</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>Maart 2012</t>
+          <t>Mei 2012</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D829" s="2" t="n">
-        <v>486.5500000000017</v>
+        <v>486.72000000000173</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>April 2012</t>
+          <t>Juni 2012</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D830" s="2" t="n">
-        <v>486.8800000000017</v>
+        <v>485.5900000000017</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Mei 2012</t>
+          <t>Juli 2012</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D831" s="2" t="n">
-        <v>486.72000000000173</v>
+        <v>486.47000000000173</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Juni 2012</t>
+          <t>Augustus 2012</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D832" s="2" t="n">
-        <v>485.5900000000017</v>
+        <v>488.6100000000018</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Juli 2012</t>
+          <t>September 2012</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D833" s="2" t="n">
-        <v>486.47000000000173</v>
+        <v>489.45000000000175</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>Augustus 2012</t>
+          <t>Oktober 2012</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D834" s="2" t="n">
-        <v>488.6100000000018</v>
+        <v>490.34000000000174</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>September 2012</t>
+          <t>November 2012</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D835" s="2" t="n">
-        <v>489.45000000000175</v>
+        <v>489.78000000000173</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Oktober 2012</t>
+          <t>December 2012</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D836" s="2" t="n">
-        <v>490.34000000000174</v>
+        <v>489.82000000000176</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>November 2012</t>
+          <t>Januari 2013</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D837" s="2" t="n">
-        <v>489.78000000000173</v>
+        <v>489.69000000000176</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>December 2012</t>
+          <t>Februari 2013</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D838" s="2" t="n">
-        <v>489.82000000000176</v>
+        <v>491.26000000000175</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>Januari 2013</t>
+          <t>Maart 2013</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D839" s="2" t="n">
-        <v>489.69000000000176</v>
+        <v>491.95000000000175</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>Februari 2013</t>
+          <t>April 2013</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D840" s="2" t="n">
-        <v>491.26000000000175</v>
+        <v>491.75000000000176</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Maart 2013</t>
+          <t>Mei 2013</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D841" s="2" t="n">
-        <v>491.95000000000175</v>
+        <v>492.4700000000018</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>April 2013</t>
+          <t>Juni 2013</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D842" s="2" t="n">
-        <v>491.75000000000176</v>
+        <v>493.32000000000176</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>Mei 2013</t>
+          <t>Juli 2013</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D843" s="2" t="n">
-        <v>492.4700000000018</v>
+        <v>493.84000000000174</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Juni 2013</t>
+          <t>Augustus 2013</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D844" s="2" t="n">
-        <v>493.32000000000176</v>
+        <v>493.52000000000174</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>Juli 2013</t>
+          <t>September 2013</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D845" s="2" t="n">
-        <v>493.84000000000174</v>
+        <v>493.8000000000018</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>Augustus 2013</t>
+          <t>Oktober 2013</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D846" s="2" t="n">
-        <v>493.52000000000174</v>
+        <v>493.44000000000176</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>September 2013</t>
+          <t>November 2013</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D847" s="2" t="n">
-        <v>493.8000000000018</v>
+        <v>493.76000000000175</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Oktober 2013</t>
+          <t>December 2013</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D848" s="2" t="n">
-        <v>493.44000000000176</v>
+        <v>494.57000000000176</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>November 2013</t>
+          <t>Januari 2014</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D849" s="2" t="n">
-        <v>493.76000000000175</v>
+        <v>495.25000000000176</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>December 2013</t>
+          <t>Februari 2014</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D850" s="2" t="n">
-        <v>494.57000000000176</v>
+        <v>496.0400000000018</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Januari 2014</t>
+          <t>Maart 2014</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D851" s="2" t="n">
-        <v>495.25000000000176</v>
+        <v>496.34000000000174</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Februari 2014</t>
+          <t>April 2014</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D852" s="2" t="n">
-        <v>496.0400000000018</v>
+        <v>494.81000000000176</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Maart 2014</t>
+          <t>Mei 2014</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D853" s="2" t="n">
-        <v>496.34000000000174</v>
+        <v>494.27000000000174</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>April 2014</t>
+          <t>Juni 2014</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D854" s="2" t="n">
-        <v>494.81000000000176</v>
+        <v>494.6600000000018</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Mei 2014</t>
+          <t>Juli 2014</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D855" s="2" t="n">
-        <v>494.27000000000174</v>
+        <v>495.50000000000176</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Juni 2014</t>
+          <t>Augustus 2014</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D856" s="2" t="n">
-        <v>494.6600000000018</v>
+        <v>493.63000000000176</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Juli 2014</t>
+          <t>September 2014</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D857" s="2" t="n">
-        <v>495.50000000000176</v>
+        <v>493.2300000000018</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Augustus 2014</t>
+          <t>Oktober 2014</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D858" s="2" t="n">
-        <v>493.63000000000176</v>
+        <v>493.87000000000177</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>September 2014</t>
+          <t>November 2014</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D859" s="2" t="n">
         <v>493.2300000000018</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Oktober 2014</t>
+          <t>December 2014</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D860" s="2" t="n">
-        <v>493.87000000000177</v>
+        <v>492.69000000000176</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>November 2014</t>
+          <t>Januari 2015</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D861" s="2" t="n">
-        <v>493.2300000000018</v>
+        <v>492.0500000000018</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>December 2014</t>
+          <t>Februari 2015</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D862" s="2" t="n">
-        <v>492.69000000000176</v>
+        <v>494.07000000000176</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Januari 2015</t>
+          <t>Maart 2015</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D863" s="2" t="n">
-        <v>492.0500000000018</v>
+        <v>494.37000000000177</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Februari 2015</t>
+          <t>April 2015</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D864" s="2" t="n">
-        <v>494.07000000000176</v>
+        <v>496.24000000000177</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Maart 2015</t>
+          <t>Mei 2015</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D865" s="2" t="n">
-        <v>494.37000000000177</v>
+        <v>497.03000000000173</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>April 2015</t>
+          <t>Juni 2015</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D866" s="2" t="n">
-        <v>496.24000000000177</v>
+        <v>497.77000000000174</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Mei 2015</t>
+          <t>Juli 2015</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D867" s="2" t="n">
-        <v>497.03000000000173</v>
+        <v>497.77000000000174</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Juni 2015</t>
+          <t>Augustus 2015</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D868" s="2" t="n">
-        <v>497.77000000000174</v>
+        <v>498.1100000000018</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Juli 2015</t>
+          <t>September 2015</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D869" s="2" t="n">
-        <v>497.77000000000174</v>
+        <v>498.46000000000174</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Augustus 2015</t>
+          <t>Oktober 2015</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D870" s="2" t="n">
-        <v>498.1100000000018</v>
+        <v>500.18000000000177</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>September 2015</t>
+          <t>November 2015</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D871" s="2" t="n">
-        <v>498.46000000000174</v>
+        <v>500.7200000000018</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Oktober 2015</t>
+          <t>December 2015</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D872" s="2" t="n">
-        <v>500.18000000000177</v>
+        <v>500.08000000000175</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>November 2015</t>
+          <t>Januari 2016</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D873" s="2" t="n">
-        <v>500.7200000000018</v>
+        <v>500.63000000000176</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>December 2015</t>
+          <t>Februari 2016</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D874" s="2" t="n">
-        <v>500.08000000000175</v>
+        <v>500.9200000000018</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Januari 2016</t>
+          <t>Maart 2016</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D875" s="2" t="n">
-        <v>500.63000000000176</v>
+        <v>505.4500000000018</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Februari 2016</t>
+          <t>April 2016</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D876" s="2" t="n">
-        <v>500.9200000000018</v>
+        <v>506.3400000000018</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Maart 2016</t>
+          <t>Mei 2016</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D877" s="2" t="n">
-        <v>505.4500000000018</v>
+        <v>507.97000000000185</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>April 2016</t>
+          <t>Juni 2016</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D878" s="2" t="n">
-        <v>506.3400000000018</v>
+        <v>508.5100000000018</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Mei 2016</t>
+          <t>Juli 2016</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D879" s="2" t="n">
-        <v>507.97000000000185</v>
+        <v>509.10000000000184</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Juni 2016</t>
+          <t>Augustus 2016</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D880" s="2" t="n">
-        <v>508.5100000000018</v>
+        <v>508.85000000000184</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Juli 2016</t>
+          <t>September 2016</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D881" s="2" t="n">
-        <v>509.10000000000184</v>
+        <v>507.7700000000018</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Augustus 2016</t>
+          <t>Oktober 2016</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D882" s="2" t="n">
-        <v>508.85000000000184</v>
+        <v>509.2500000000018</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>September 2016</t>
+          <t>November 2016</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D883" s="2" t="n">
-        <v>507.7700000000018</v>
+        <v>509.5900000000018</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>Oktober 2016</t>
+          <t>December 2016</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D884" s="2" t="n">
-        <v>509.2500000000018</v>
+        <v>510.23000000000184</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>November 2016</t>
+          <t>Januari 2017</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D885" s="2" t="n">
-        <v>509.5900000000018</v>
+        <v>513.8800000000018</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>December 2016</t>
+          <t>Februari 2017</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D886" s="2" t="n">
-        <v>510.23000000000184</v>
+        <v>515.8000000000018</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Januari 2017</t>
+          <t>Maart 2017</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D887" s="2" t="n">
-        <v>513.8800000000018</v>
+        <v>516.9900000000018</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Februari 2017</t>
+          <t>April 2017</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D888" s="2" t="n">
-        <v>515.8000000000018</v>
+        <v>517.8700000000018</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Maart 2017</t>
+          <t>Mei 2017</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D889" s="2" t="n">
-        <v>516.9900000000018</v>
+        <v>517.4300000000018</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>April 2017</t>
+          <t>Juni 2017</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D890" s="2" t="n">
-        <v>517.8700000000018</v>
+        <v>516.6400000000018</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Mei 2017</t>
+          <t>Juli 2017</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D891" s="2" t="n">
-        <v>517.4300000000018</v>
+        <v>518.1700000000018</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Juni 2017</t>
+          <t>Augustus 2017</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D892" s="2" t="n">
-        <v>516.6400000000018</v>
+        <v>518.5100000000018</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Juli 2017</t>
+          <t>September 2017</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D893" s="2" t="n">
-        <v>518.1700000000018</v>
+        <v>517.9700000000018</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Augustus 2017</t>
+          <t>Oktober 2017</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D894" s="2" t="n">
-        <v>518.5100000000018</v>
+        <v>519.4500000000019</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>September 2017</t>
+          <t>November 2017</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D895" s="2" t="n">
-        <v>517.9700000000018</v>
+        <v>520.1400000000018</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Oktober 2017</t>
+          <t>December 2017</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D896" s="2" t="n">
-        <v>519.4500000000019</v>
+        <v>521.1300000000018</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>November 2017</t>
+          <t>Januari 2018</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D897" s="2" t="n">
-        <v>520.1400000000018</v>
+        <v>522.6500000000018</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>December 2017</t>
+          <t>Februari 2018</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D898" s="2" t="n">
-        <v>521.1300000000018</v>
+        <v>523.4400000000019</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Januari 2018</t>
+          <t>Maart 2018</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D899" s="2" t="n">
-        <v>522.6500000000018</v>
+        <v>524.1800000000018</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Februari 2018</t>
+          <t>April 2018</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D900" s="2" t="n">
-        <v>523.4400000000019</v>
+        <v>525.7600000000018</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Maart 2018</t>
+          <t>Mei 2018</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D901" s="2" t="n">
-        <v>524.1800000000018</v>
+        <v>526.8400000000019</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>April 2018</t>
+          <t>Juni 2018</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D902" s="2" t="n">
-        <v>525.7600000000018</v>
+        <v>527.3800000000018</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Mei 2018</t>
+          <t>Juli 2018</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D903" s="2" t="n">
-        <v>526.8400000000019</v>
+        <v>529.4000000000019</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Juni 2018</t>
+          <t>Augustus 2018</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D904" s="2" t="n">
-        <v>527.3800000000018</v>
+        <v>530.1400000000019</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Juli 2018</t>
+          <t>September 2018</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D905" s="2" t="n">
-        <v>529.4000000000019</v>
+        <v>530.1400000000019</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Augustus 2018</t>
+          <t>Oktober 2018</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D906" s="2" t="n">
-        <v>530.1400000000019</v>
+        <v>533.7400000000019</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>September 2018</t>
+          <t>November 2018</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D907" s="2" t="n">
-        <v>530.1400000000019</v>
+        <v>534.580000000002</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Oktober 2018</t>
+          <t>December 2018</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D908" s="2" t="n">
-        <v>533.7400000000019</v>
+        <v>533.3000000000019</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>November 2018</t>
+          <t>Januari 2019</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D909" s="2" t="n">
-        <v>534.580000000002</v>
+        <v>533.0500000000019</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>December 2018</t>
+          <t>Februari 2019</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D910" s="2" t="n">
-        <v>533.3000000000019</v>
+        <v>534.7800000000019</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Januari 2019</t>
+          <t>Maart 2019</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D911" s="2" t="n">
-        <v>533.0500000000019</v>
+        <v>536.4000000000019</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Februari 2019</t>
+          <t>April 2019</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D912" s="2" t="n">
-        <v>534.7800000000019</v>
+        <v>536.700000000002</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Maart 2019</t>
+          <t>Mei 2019</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D913" s="2" t="n">
-        <v>536.4000000000019</v>
+        <v>536.8000000000019</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>April 2019</t>
+          <t>Juni 2019</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D914" s="2" t="n">
-        <v>536.700000000002</v>
+        <v>536.5000000000019</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Mei 2019</t>
+          <t>Juli 2019</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D915" s="2" t="n">
-        <v>536.8000000000019</v>
+        <v>536.940000000002</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>Juni 2019</t>
+          <t>Augustus 2019</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D916" s="2" t="n">
-        <v>536.5000000000019</v>
+        <v>536.850000000002</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>Juli 2019</t>
+          <t>September 2019</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D917" s="2" t="n">
-        <v>536.940000000002</v>
+        <v>534.3800000000019</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Augustus 2019</t>
+          <t>Oktober 2019</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D918" s="2" t="n">
-        <v>536.850000000002</v>
+        <v>536.3000000000019</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>September 2019</t>
+          <t>November 2019</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D919" s="2" t="n">
-        <v>534.3800000000019</v>
+        <v>536.6500000000019</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Oktober 2019</t>
+          <t>December 2019</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D920" s="2" t="n">
-        <v>536.3000000000019</v>
+        <v>537.340000000002</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>November 2019</t>
+          <t>Januari 2020</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D921" s="2" t="n">
-        <v>536.6500000000019</v>
+        <v>540.5400000000019</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>December 2019</t>
+          <t>Februari 2020</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D922" s="2" t="n">
-        <v>537.340000000002</v>
+        <v>540.6400000000019</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Januari 2020</t>
+          <t>Maart 2020</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D923" s="2" t="n">
-        <v>540.5400000000019</v>
+        <v>539.7500000000019</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Februari 2020</t>
+          <t>April 2020</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D924" s="2" t="n">
-        <v>540.6400000000019</v>
+        <v>539.7500000000019</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Maart 2020</t>
+          <t>Mei 2020</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D925" s="2" t="n">
-        <v>539.7500000000019</v>
+        <v>539.360000000002</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>April 2020</t>
+          <t>Juni 2020</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D926" s="2" t="n">
-        <v>539.7500000000019</v>
+        <v>539.700000000002</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>Mei 2020</t>
+          <t>Juli 2020</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D927" s="2" t="n">
-        <v>539.360000000002</v>
+        <v>540.8900000000019</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>Juni 2020</t>
+          <t>Augustus 2020</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D928" s="2" t="n">
-        <v>539.700000000002</v>
+        <v>541.230000000002</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Juli 2020</t>
+          <t>September 2020</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D929" s="2" t="n">
-        <v>540.8900000000019</v>
+        <v>539.210000000002</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Augustus 2020</t>
+          <t>Oktober 2020</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D930" s="2" t="n">
-        <v>541.230000000002</v>
+        <v>540.2900000000019</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>September 2020</t>
+          <t>November 2020</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D931" s="2" t="n">
-        <v>539.210000000002</v>
+        <v>539.4100000000019</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Oktober 2020</t>
+          <t>December 2020</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D932" s="2" t="n">
-        <v>540.2900000000019</v>
+        <v>539.5600000000019</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>November 2020</t>
+          <t>Januari 2021</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D933" s="2" t="n">
-        <v>539.4100000000019</v>
+        <v>541.9200000000019</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>December 2020</t>
+          <t>Februari 2021</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D934" s="2" t="n">
-        <v>539.5600000000019</v>
+        <v>543.100000000002</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>Januari 2021</t>
+          <t>Maart 2021</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D935" s="2" t="n">
-        <v>541.9200000000019</v>
+        <v>544.580000000002</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>Februari 2021</t>
+          <t>April 2021</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D936" s="2" t="n">
-        <v>543.100000000002</v>
+        <v>546.4100000000019</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Maart 2021</t>
+          <t>Mei 2021</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D937" s="2" t="n">
-        <v>544.580000000002</v>
+        <v>547.2400000000019</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>April 2021</t>
+          <t>Juni 2021</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D938" s="2" t="n">
-        <v>546.4100000000019</v>
+        <v>548.480000000002</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Mei 2021</t>
+          <t>Juli 2021</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D939" s="2" t="n">
-        <v>547.2400000000019</v>
+        <v>553.1600000000019</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Juni 2021</t>
+          <t>Augustus 2021</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D940" s="2" t="n">
-        <v>548.480000000002</v>
+        <v>556.0100000000019</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Juli 2021</t>
+          <t>September 2021</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D941" s="2" t="n">
-        <v>553.1600000000019</v>
+        <v>554.6400000000019</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Augustus 2021</t>
+          <t>Oktober 2021</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D942" s="2" t="n">
-        <v>556.0100000000019</v>
+        <v>562.770000000002</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>September 2021</t>
+          <t>November 2021</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D943" s="2" t="n">
-        <v>554.6400000000019</v>
+        <v>569.810000000002</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Oktober 2021</t>
+          <t>December 2021</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D944" s="2" t="n">
-        <v>562.770000000002</v>
+        <v>570.3600000000021</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>November 2021</t>
+          <t>Januari 2022</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D945" s="2" t="n">
-        <v>569.810000000002</v>
+        <v>583.0700000000021</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>December 2021</t>
+          <t>Februari 2022</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D946" s="2" t="n">
-        <v>570.3600000000021</v>
+        <v>586.770000000002</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Januari 2022</t>
+          <t>Maart 2022</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D947" s="2" t="n">
-        <v>583.0700000000021</v>
+        <v>589.8200000000021</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Februari 2022</t>
+          <t>April 2022</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D948" s="2" t="n">
-        <v>586.770000000002</v>
+        <v>591.790000000002</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Maart 2022</t>
+          <t>Mei 2022</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D949" s="2" t="n">
-        <v>589.8200000000021</v>
+        <v>596.3300000000022</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>April 2022</t>
+          <t>Juni 2022</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D950" s="2" t="n">
-        <v>591.790000000002</v>
+        <v>601.4000000000021</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Mei 2022</t>
+          <t>Juli 2022</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D951" s="2" t="n">
-        <v>596.3300000000022</v>
+        <v>606.3800000000022</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Juni 2022</t>
+          <t>Augustus 2022</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D952" s="2" t="n">
-        <v>601.4000000000021</v>
+        <v>611.3100000000021</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Juli 2022</t>
+          <t>September 2022</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D953" s="2" t="n">
-        <v>606.3800000000022</v>
+        <v>617.1700000000021</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Augustus 2022</t>
+          <t>Oktober 2022</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D954" s="2" t="n">
-        <v>611.3100000000021</v>
+        <v>631.8100000000022</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>September 2022</t>
+          <t>November 2022</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D955" s="2" t="n">
-        <v>617.1700000000021</v>
+        <v>630.3800000000023</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>Oktober 2022</t>
+          <t>December 2022</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D956" s="2" t="n">
-        <v>631.8100000000022</v>
+        <v>629.3900000000023</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>November 2022</t>
+          <t>Januari 2023</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D957" s="2" t="n">
-        <v>630.3800000000023</v>
+        <v>629.9800000000023</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>December 2022</t>
+          <t>Februari 2023</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D958" s="2" t="n">
-        <v>629.3900000000023</v>
+        <v>625.6000000000023</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Januari 2023</t>
+          <t>Maart 2023</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D959" s="2" t="n">
-        <v>629.9800000000023</v>
+        <v>629.1400000000023</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Februari 2023</t>
+          <t>April 2023</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D960" s="2" t="n">
-        <v>625.6000000000023</v>
+        <v>624.9600000000023</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Maart 2023</t>
+          <t>Mei 2023</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D961" s="2" t="n">
-        <v>629.1400000000023</v>
+        <v>627.3200000000023</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>April 2023</t>
+          <t>Juni 2023</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D962" s="2" t="n">
-        <v>624.9600000000023</v>
+        <v>626.3900000000023</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Mei 2023</t>
+          <t>Juli 2023</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D963" s="2" t="n">
-        <v>627.3200000000023</v>
+        <v>631.4600000000023</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Juni 2023</t>
+          <t>Augustus 2023</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D964" s="2" t="n">
-        <v>626.3900000000023</v>
+        <v>636.2900000000022</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Juli 2023</t>
+          <t>September 2023</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D965" s="2" t="n">
-        <v>631.4600000000023</v>
+        <v>631.9000000000023</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>Augustus 2023</t>
+          <t>Oktober 2023</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D966" s="2" t="n">
-        <v>636.2900000000022</v>
+        <v>634.0700000000023</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>September 2023</t>
+          <t>November 2023</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D967" s="2" t="n">
-        <v>631.9000000000023</v>
+        <v>635.1600000000022</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Oktober 2023</t>
+          <t>December 2023</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D968" s="2" t="n">
-        <v>634.0700000000023</v>
+        <v>637.9200000000022</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>November 2023</t>
+          <t>Januari 2024</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D969" s="2" t="n">
-        <v>635.1600000000022</v>
+        <v>641.0200000000023</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>December 2023</t>
+          <t>Februari 2024</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D970" s="2" t="n">
-        <v>637.9200000000022</v>
+        <v>645.6000000000023</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Januari 2024</t>
+          <t>Maart 2024</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D971" s="2" t="n">
-        <v>641.0200000000023</v>
+        <v>649.1500000000023</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Februari 2024</t>
+          <t>April 2024</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D972" s="2" t="n">
-        <v>645.6000000000023</v>
+        <v>646.0500000000022</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Maart 2024</t>
+          <t>Mei 2024</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D973" s="2" t="n">
-        <v>649.1500000000023</v>
+        <v>648.4100000000022</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>April 2024</t>
+          <t>Juni 2024</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D974" s="2" t="n">
-        <v>646.0500000000022</v>
+        <v>649.8400000000023</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Mei 2024</t>
+          <t>Juli 2024</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D975" s="2" t="n">
-        <v>648.4100000000022</v>
+        <v>654.4700000000023</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Juni 2024</t>
+          <t>Augustus 2024</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D976" s="2" t="n">
-        <v>649.8400000000023</v>
+        <v>654.4700000000023</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Juli 2024</t>
+          <t>September 2024</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D977" s="2" t="n">
-        <v>654.4700000000023</v>
+        <v>651.2200000000023</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Augustus 2024</t>
+          <t>Oktober 2024</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D978" s="2" t="n">
-        <v>654.4700000000023</v>
+        <v>654.3800000000023</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>September 2024</t>
+          <t>November 2024</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D979" s="2" t="n">
-        <v>651.2200000000023</v>
+        <v>655.4600000000023</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Oktober 2024</t>
+          <t>December 2024</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D980" s="2" t="n">
-        <v>654.3800000000023</v>
+        <v>658.0700000000024</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>November 2024</t>
+          <t>Januari 2025</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D981" s="2" t="n">
-        <v>655.4600000000023</v>
+        <v>667.1900000000024</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>December 2024</t>
+          <t>Februari 2025</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D982" s="2" t="n">
-        <v>658.0700000000024</v>
+        <v>668.5200000000024</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Januari 2025</t>
+          <t>Maart 2025</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D983" s="2" t="n">
-        <v>667.1900000000024</v>
+        <v>668.0300000000024</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Februari 2025</t>
+          <t>April 2025</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D984" s="2" t="n">
-        <v>668.5200000000024</v>
+        <v>662.5100000000024</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Maart 2025</t>
+          <t>Mei 2025</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D985" s="2" t="n">
-        <v>668.0300000000024</v>
+        <v>661.4700000000024</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>April 2025</t>
+          <t>Juni 2025</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D986" s="2" t="n">
-        <v>662.5100000000024</v>
+        <v>663.7900000000024</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Mei 2025</t>
+          <t>Juli 2025</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D987" s="2" t="n">
-        <v>661.4700000000024</v>
+        <v>667.0400000000024</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Juni 2025</t>
+          <t>Augustus 2025</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D988" s="2" t="n">
-        <v>663.7900000000024</v>
+        <v>666.9900000000024</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Juli 2025</t>
+          <t>September 2025</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D989" s="2" t="n">
-        <v>667.0400000000024</v>
+        <v>665.0200000000024</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Augustus 2025</t>
+          <t>Oktober 2025</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D990" s="2" t="n">
-        <v>666.9900000000024</v>
+        <v>667.4300000000023</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>September 2025</t>
+          <t>November 2025</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D991" s="2" t="n">
-        <v>665.0200000000024</v>
+        <v>671.1800000000023</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Oktober 2025</t>
+          <t>December 2025</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D992" s="2" t="n">
-        <v>667.4300000000023</v>
+        <v>671.6200000000024</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>November 2025</t>
+          <t>Januari 2026</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D993" s="2" t="n">
-        <v>671.1800000000023</v>
+        <v>674.5400000000024</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>December 2025</t>
+          <t>Februari 2026</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D994" s="2" t="n">
-        <v>671.6200000000024</v>
+        <v>678.2100000000024</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Januari 2026</t>
+          <t>Maart 2026</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D995" s="2" t="n">
-        <v>674.5400000000024</v>
+        <v>679.0100000000024</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Februari 2026</t>
+          <t>April 2026</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D996" s="2" t="n">
-        <v>678.2100000000024</v>
+        <v>689.0100000000025</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Maart 2026</t>
+          <t>Mei 2026</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D997" s="2" t="n">
-        <v>679.0100000000024</v>
+        <v>688.4800000000025</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>April 2026</t>
+          <t>Juni 2026</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D998" s="2" t="n">
-        <v>689.0100000000025</v>
+        <v>686.4100000000024</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Mei 2026</t>
+          <t>Juli 2026</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D999" s="2" t="n">
-        <v>688.4800000000025</v>
+        <v>690.7400000000025</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Juni 2026</t>
+          <t>Augustus 2026</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D1000" s="2" t="n">
-        <v>686.4100000000024</v>
+        <v>693.4800000000025</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Juli 2026</t>
+          <t>September 2026</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
           <t>1971 = 100</t>
         </is>
       </c>
       <c r="D1001" s="2" t="n">
-        <v>690.7400000000025</v>
+        <v>696.2100000000025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>