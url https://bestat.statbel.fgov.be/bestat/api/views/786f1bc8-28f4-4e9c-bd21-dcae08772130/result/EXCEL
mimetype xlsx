--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -252,74 +252,74 @@
       </c>
       <c r="G4" s="2" t="n">
         <v>177.75697781680063</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Boissons alcoolisées, tabac et stupéfiants</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="2" t="n">
         <v>25.307678548584903</v>
       </c>
       <c r="D5" s="2" t="n">
         <v>24.308710721000093</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>24.36185596759034</v>
       </c>
       <c r="F5" s="2" t="n">
         <v>24.971954898615067</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>21.934743938600075</v>
+        <v>21.934743938600082</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Articles d’habillement et chaussures</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="2" t="n">
         <v>56.43831096966633</v>
       </c>
       <c r="D6" s="2" t="n">
         <v>53.8034388400002</v>
       </c>
       <c r="E6" s="2" t="n">
         <v>55.51890425757799</v>
       </c>
       <c r="F6" s="2" t="n">
         <v>54.29959147153279</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>49.05066469600017</v>
+        <v>49.05066469600018</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Logement, eau, gaz, électricité et autres combustibles</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="2" t="n">
         <v>180.7239895780922</v>
       </c>
       <c r="D7" s="2" t="n">
         <v>206.74678382720074</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>150.7136229462402</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>184.57317833921138</v>
       </c>
       <c r="G7" s="2" t="n">
         <v>165.9461136343006</v>
       </c>
     </row>
@@ -690,51 +690,51 @@
         <is>
           <t>Boissons alcoolisées, tabac et stupéfiants</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="n">
         <v>24.971954898615067</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Boissons alcoolisées, tabac et stupéfiants</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="n">
-        <v>21.934743938600075</v>
+        <v>21.934743938600082</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Articles d’habillement et chaussures</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="n">
         <v>56.43831096966633</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Articles d’habillement et chaussures</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
@@ -765,51 +765,51 @@
         <is>
           <t>Articles d’habillement et chaussures</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="n">
         <v>54.29959147153279</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Articles d’habillement et chaussures</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="n">
-        <v>49.05066469600017</v>
+        <v>49.05066469600018</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Logement, eau, gaz, électricité et autres combustibles</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="n">
         <v>180.7239895780922</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Logement, eau, gaz, électricité et autres combustibles</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>