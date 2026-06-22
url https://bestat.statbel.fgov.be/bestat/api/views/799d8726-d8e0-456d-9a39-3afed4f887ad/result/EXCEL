--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -147,62 +147,62 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="64.27734375" customWidth="true"/>
+    <col min="1" max="1" width="61.765625" customWidth="true"/>
     <col min="2" max="2" width="4.50390625" customWidth="true"/>
-    <col min="3" max="3" width="7.4296875" customWidth="true"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="7.4296875" customWidth="true"/>
+    <col min="3" max="3" width="7.4375" customWidth="true"/>
+    <col min="4" max="4" width="7.4375" customWidth="true"/>
+    <col min="5" max="5" width="7.4375" customWidth="true"/>
+    <col min="6" max="6" width="7.4375" customWidth="true"/>
+    <col min="7" max="7" width="7.4375" customWidth="true"/>
+    <col min="8" max="8" width="7.4375" customWidth="true"/>
+    <col min="9" max="9" width="7.5078125" customWidth="true"/>
+    <col min="10" max="10" width="7.4375" customWidth="true"/>
+    <col min="11" max="11" width="7.4375" customWidth="true"/>
+    <col min="12" max="12" width="7.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
@@ -283,2518 +283,2518 @@
         <is>
           <t>Gewicht</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Gewicht</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Gewicht</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Niveau 1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="2" t="n">
-        <v>164.3700000000006</v>
+        <v>164.36972018734517</v>
       </c>
       <c r="D4" s="2" t="n">
-        <v>164.14000000000058</v>
+        <v>164.13643992193497</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>165.0200000000006</v>
+        <v>165.0225273551559</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>157.06000000000057</v>
+        <v>157.0612721052578</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>180.81000000000066</v>
+        <v>180.80731513509085</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>168.5800000000006</v>
+        <v>168.57949568178728</v>
       </c>
       <c r="I4" s="2" t="n">
-        <v>155.37000000000054</v>
+        <v>155.36694718706173</v>
       </c>
       <c r="J4" s="2" t="n">
-        <v>157.27000000000058</v>
+        <v>157.2725679920806</v>
       </c>
       <c r="K4" s="2" t="n">
-        <v>146.2200000000005</v>
+        <v>146.21616583908923</v>
       </c>
       <c r="L4" s="2" t="n">
-        <v>140.8200000000005</v>
+        <v>140.81617922252914</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="2" t="n">
-        <v>49.72000000000018</v>
+        <v>49.72340976672129</v>
       </c>
       <c r="D5" s="2" t="n">
-        <v>48.79000000000017</v>
+        <v>48.78751867050509</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>49.690000000000175</v>
+        <v>49.68858694823164</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>49.78000000000018</v>
+        <v>49.78320711151881</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>53.60000000000019</v>
+        <v>53.604019918565825</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>53.46000000000019</v>
+        <v>53.45653842622832</v>
       </c>
       <c r="I5" s="2" t="n">
-        <v>47.37000000000017</v>
+        <v>47.36530228741096</v>
       </c>
       <c r="J5" s="2" t="n">
-        <v>48.98000000000017</v>
+        <v>48.98307246807432</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>55.620000000000196</v>
+        <v>55.62470404363517</v>
       </c>
       <c r="L5" s="2" t="n">
-        <v>54.79000000000019</v>
+        <v>54.79451341870422</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="2" t="n">
-        <v>58.8700000000002</v>
+        <v>58.869667499489026</v>
       </c>
       <c r="D6" s="2" t="n">
-        <v>53.96000000000019</v>
+        <v>53.9639400954581</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>52.960000000000186</v>
+        <v>52.96219866074026</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>61.51000000000022</v>
+        <v>61.512164351325694</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>51.69000000000018</v>
+        <v>51.690827353570675</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>58.320000000000206</v>
+        <v>58.32318922379605</v>
       </c>
       <c r="I6" s="2" t="n">
-        <v>59.66000000000021</v>
+        <v>59.655669433240014</v>
       </c>
       <c r="J6" s="2" t="n">
-        <v>53.90000000000019</v>
+        <v>53.903218190950426</v>
       </c>
       <c r="K6" s="2" t="n">
-        <v>63.330000000000226</v>
+        <v>63.33101083625737</v>
       </c>
       <c r="L6" s="2" t="n">
-        <v>65.39000000000023</v>
+        <v>65.38600854262612</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="2" t="n">
-        <v>159.61000000000058</v>
+        <v>159.60815798654457</v>
       </c>
       <c r="D7" s="2" t="n">
-        <v>166.2500000000006</v>
+        <v>166.2523961800297</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>163.16000000000057</v>
+        <v>163.16002854945643</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>155.97000000000054</v>
+        <v>155.97263970502078</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>173.11000000000064</v>
+        <v>173.10553632993756</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>172.90000000000063</v>
+        <v>172.89801253444924</v>
       </c>
       <c r="I7" s="2" t="n">
-        <v>202.3900000000007</v>
+        <v>202.39361203099628</v>
       </c>
       <c r="J7" s="2" t="n">
-        <v>165.6100000000006</v>
+        <v>165.6095773842058</v>
       </c>
       <c r="K7" s="2" t="n">
-        <v>165.7100000000006</v>
+        <v>165.71483014380075</v>
       </c>
       <c r="L7" s="2" t="n">
-        <v>157.31000000000057</v>
+        <v>157.31021546470328</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="2" t="n">
-        <v>74.57000000000026</v>
+        <v>74.56517756111688</v>
       </c>
       <c r="D8" s="2" t="n">
-        <v>74.41000000000027</v>
+        <v>74.41137216930426</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>73.75000000000026</v>
+        <v>73.74799648339281</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>72.97000000000025</v>
+        <v>72.97237495311217</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>81.22000000000028</v>
+        <v>81.2189964317686</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>82.4900000000003</v>
+        <v>82.49423023390999</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>71.83000000000025</v>
+        <v>71.83435745486375</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>73.31000000000026</v>
+        <v>73.30879644646112</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>60.04000000000021</v>
+        <v>60.039220918092944</v>
       </c>
       <c r="L8" s="2" t="n">
-        <v>62.70000000000022</v>
+        <v>62.696504774234135</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="2" t="n">
-        <v>78.67000000000029</v>
+        <v>78.67457584949932</v>
       </c>
       <c r="D9" s="2" t="n">
-        <v>77.24000000000026</v>
+        <v>77.24045622973246</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>81.53000000000029</v>
+        <v>81.52571427345933</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>82.4100000000003</v>
+        <v>82.40938989040737</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>78.81000000000029</v>
+        <v>78.80666436350137</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>77.04000000000028</v>
+        <v>77.04050503677333</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>70.60000000000025</v>
+        <v>70.60220391311822</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>85.3000000000003</v>
+        <v>85.30067730890873</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>94.64000000000034</v>
+        <v>94.63939227534043</v>
       </c>
       <c r="L9" s="2" t="n">
-        <v>100.61000000000035</v>
+        <v>100.60523717810024</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="2" t="n">
-        <v>119.25000000000043</v>
+        <v>119.24919828477637</v>
       </c>
       <c r="D10" s="2" t="n">
-        <v>123.67000000000044</v>
+        <v>123.66987124389698</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>124.98000000000044</v>
+        <v>124.98099596291557</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>126.58000000000045</v>
+        <v>126.57561244971133</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>117.91000000000041</v>
+        <v>117.90675667745418</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>109.66000000000038</v>
+        <v>109.65704179803684</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>107.74000000000038</v>
+        <v>107.74246216843906</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>111.1900000000004</v>
+        <v>111.19490186630844</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>111.1900000000004</v>
+        <v>111.18712134104085</v>
       </c>
       <c r="L10" s="2" t="n">
-        <v>111.0400000000004</v>
+        <v>111.04059375127916</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="2" t="n">
-        <v>47.33000000000017</v>
+        <v>47.33218999511994</v>
       </c>
       <c r="D11" s="2" t="n">
-        <v>45.66000000000016</v>
+        <v>45.6621752215155</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>44.13000000000016</v>
+        <v>44.12654664644343</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>44.260000000000154</v>
+        <v>44.25977859818045</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>46.59000000000017</v>
+        <v>46.58916850565358</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>52.470000000000184</v>
+        <v>52.47284467528975</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>43.85000000000016</v>
+        <v>43.8479752692303</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>45.170000000000165</v>
+        <v>45.16779114747557</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>42.76000000000015</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>42.760715857404314</v>
+      </c>
+      <c r="L11" s="2" t="n">
+        <v>42.000827716277264</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="2" t="n">
-        <v>78.22000000000028</v>
+        <v>78.21510096016783</v>
       </c>
       <c r="D12" s="2" t="n">
-        <v>76.20000000000027</v>
+        <v>76.19644469815961</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>75.56000000000027</v>
+        <v>75.55574618187894</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>79.10000000000028</v>
+        <v>79.10060302825903</v>
       </c>
       <c r="G12" s="2" t="n">
-        <v>67.14000000000024</v>
+        <v>67.14330762359141</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>68.72000000000024</v>
+        <v>68.7151728957683</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>72.86000000000026</v>
+        <v>72.85793644717505</v>
       </c>
       <c r="J12" s="2" t="n">
-        <v>72.62000000000026</v>
+        <v>72.62323826944113</v>
       </c>
       <c r="K12" s="2" t="n">
-        <v>79.89000000000028</v>
+        <v>79.89397077124065</v>
       </c>
       <c r="L12" s="2" t="n">
-        <v>96.31000000000034</v>
+        <v>96.31249586903012</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="2" t="n">
-        <v>6.220000000000022</v>
+        <v>6.220954325160864</v>
       </c>
       <c r="D13" s="2" t="n">
-        <v>5.110000000000018</v>
+        <v>5.113231477175537</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>4.9700000000000175</v>
+        <v>4.966012537613939</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>4.9700000000000175</v>
+        <v>4.968251952199626</v>
       </c>
       <c r="G13" s="2" t="n">
-        <v>5.320000000000019</v>
+        <v>5.323507683308544</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>5.230000000000019</v>
+        <v>5.234205205587174</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>5.370000000000019</v>
+        <v>5.3713742506188495</v>
       </c>
       <c r="J13" s="2" t="n">
-        <v>5.1300000000000185</v>
+        <v>5.133260302939731</v>
       </c>
       <c r="K13" s="2" t="n">
-        <v>4.910000000000018</v>
+        <v>4.907294716589798</v>
       </c>
       <c r="L13" s="2" t="n">
-        <v>4.570000000000016</v>
+        <v>4.565212152079894</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="2" t="n">
-        <v>78.24000000000028</v>
+        <v>78.2383777852024</v>
       </c>
       <c r="D14" s="2" t="n">
-        <v>79.56000000000029</v>
+        <v>79.56395849021621</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>80.73000000000029</v>
+        <v>80.72634109114014</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>82.8000000000003</v>
+        <v>82.80464234416387</v>
       </c>
       <c r="G14" s="2" t="n">
-        <v>60.68000000000021</v>
+        <v>60.68118749302962</v>
       </c>
       <c r="H14" s="2" t="n">
-        <v>67.26000000000025</v>
+        <v>67.25716051045312</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>82.7300000000003</v>
+        <v>82.72571013918692</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>93.13000000000032</v>
+        <v>93.13194905949186</v>
       </c>
       <c r="K14" s="2" t="n">
-        <v>88.74000000000031</v>
+        <v>88.74416058331322</v>
       </c>
       <c r="L14" s="2" t="n">
-        <v>84.1300000000003</v>
+        <v>84.12756230580842</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="2" t="n">
-        <v>25.380000000000088</v>
+        <v>25.378892173690126</v>
       </c>
       <c r="D15" s="2" t="n">
-        <v>24.150000000000084</v>
+        <v>24.145119593543296</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>24.370000000000086</v>
+        <v>24.369647933995847</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>27.8700000000001</v>
+        <v>27.874221720912313</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>30.200000000000106</v>
+        <v>30.199136056154554</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>28.710000000000104</v>
+        <v>28.71181613834392</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>28.600000000000104</v>
+        <v>28.60339407635455</v>
       </c>
       <c r="J15" s="2" t="n">
-        <v>30.030000000000108</v>
+        <v>30.0346869650459</v>
       </c>
       <c r="K15" s="2" t="n">
-        <v>29.520000000000106</v>
+        <v>29.520586796564604</v>
       </c>
       <c r="L15" s="2" t="n">
-        <v>28.4600000000001</v>
+        <v>28.4585928792021</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="2" t="n">
-        <v>59.55000000000021</v>
+        <v>59.55457762516984</v>
       </c>
       <c r="D16" s="2" t="n">
-        <v>60.86000000000021</v>
+        <v>60.85707600853191</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>59.170000000000215</v>
+        <v>59.1676573755793</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>54.71000000000019</v>
+        <v>54.7058417899343</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>52.920000000000186</v>
+        <v>52.92357642837682</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>55.160000000000196</v>
+        <v>55.159787639580266</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>51.63000000000019</v>
+        <v>51.63305534230782</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>58.34000000000021</v>
+        <v>58.33626259861987</v>
       </c>
       <c r="K16" s="2" t="n">
-        <v>57.42000000000021</v>
+        <v>57.42082587763429</v>
       </c>
       <c r="L16" s="2" t="n">
-        <v>51.890000000000185</v>
+        <v>51.88605672542917</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="64.27734375" customWidth="true"/>
+    <col min="1" max="1" width="61.765625" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
-    <col min="3" max="3" width="6.4765625" customWidth="true"/>
+    <col min="3" max="3" width="7.5078125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Niveau 1</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Gewicht</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
-        <v>164.3700000000006</v>
+        <v>164.36972018734517</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C3" s="2" t="n">
-        <v>164.14000000000058</v>
+        <v>164.13643992193497</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C4" s="2" t="n">
-        <v>165.0200000000006</v>
+        <v>165.0225273551559</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C5" s="2" t="n">
-        <v>157.06000000000057</v>
+        <v>157.0612721052578</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C6" s="2" t="n">
-        <v>180.81000000000066</v>
+        <v>180.80731513509085</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="n">
-        <v>168.5800000000006</v>
+        <v>168.57949568178728</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="n">
-        <v>155.37000000000054</v>
+        <v>155.36694718706173</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="n">
-        <v>157.27000000000058</v>
+        <v>157.2725679920806</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="n">
-        <v>146.2200000000005</v>
+        <v>146.21616583908923</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>01 Voedingsmiddelen en alcoholvrije dranken</t>
+          <t>Voedingsmiddelen en alcoholvrije dranken</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="n">
-        <v>140.8200000000005</v>
+        <v>140.81617922252914</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="n">
-        <v>49.72000000000018</v>
+        <v>49.72340976672129</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="n">
-        <v>48.79000000000017</v>
+        <v>48.78751867050509</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C14" s="2" t="n">
-        <v>49.690000000000175</v>
+        <v>49.68858694823164</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="n">
-        <v>49.78000000000018</v>
+        <v>49.78320711151881</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="n">
-        <v>53.60000000000019</v>
+        <v>53.604019918565825</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="n">
-        <v>53.46000000000019</v>
+        <v>53.45653842622832</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="n">
-        <v>47.37000000000017</v>
+        <v>47.36530228741096</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="n">
-        <v>48.98000000000017</v>
+        <v>48.98307246807432</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="n">
-        <v>55.620000000000196</v>
+        <v>55.62470404363517</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>02 Alcoholhoudende dranken, tabak en verdovende middelen</t>
+          <t>Alcoholhoudende dranken, tabak en verdovende middelen</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C21" s="2" t="n">
-        <v>54.79000000000019</v>
+        <v>54.79451341870422</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="n">
-        <v>58.8700000000002</v>
+        <v>58.869667499489026</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="n">
-        <v>53.96000000000019</v>
+        <v>53.9639400954581</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="n">
-        <v>52.960000000000186</v>
+        <v>52.96219866074026</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="n">
-        <v>61.51000000000022</v>
+        <v>61.512164351325694</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C26" s="2" t="n">
-        <v>51.69000000000018</v>
+        <v>51.690827353570675</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C27" s="2" t="n">
-        <v>58.320000000000206</v>
+        <v>58.32318922379605</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="n">
-        <v>59.66000000000021</v>
+        <v>59.655669433240014</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="n">
-        <v>53.90000000000019</v>
+        <v>53.903218190950426</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="n">
-        <v>63.330000000000226</v>
+        <v>63.33101083625737</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>03 Kleding en schoenen</t>
+          <t>Kleding en schoenen</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C31" s="2" t="n">
-        <v>65.39000000000023</v>
+        <v>65.38600854262612</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="n">
-        <v>159.61000000000058</v>
+        <v>159.60815798654457</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="n">
-        <v>166.2500000000006</v>
+        <v>166.2523961800297</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C34" s="2" t="n">
-        <v>163.16000000000057</v>
+        <v>163.16002854945643</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C35" s="2" t="n">
-        <v>155.97000000000054</v>
+        <v>155.97263970502078</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C36" s="2" t="n">
-        <v>173.11000000000064</v>
+        <v>173.10553632993756</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="n">
-        <v>172.90000000000063</v>
+        <v>172.89801253444924</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="n">
-        <v>202.3900000000007</v>
+        <v>202.39361203099628</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="n">
-        <v>165.6100000000006</v>
+        <v>165.6095773842058</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="n">
-        <v>165.7100000000006</v>
+        <v>165.71483014380075</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>04 Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
+          <t>Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C41" s="2" t="n">
-        <v>157.31000000000057</v>
+        <v>157.31021546470328</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="n">
-        <v>74.57000000000026</v>
+        <v>74.56517756111688</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C43" s="2" t="n">
-        <v>74.41000000000027</v>
+        <v>74.41137216930426</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C44" s="2" t="n">
-        <v>73.75000000000026</v>
+        <v>73.74799648339281</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C45" s="2" t="n">
-        <v>72.97000000000025</v>
+        <v>72.97237495311217</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="n">
-        <v>81.22000000000028</v>
+        <v>81.2189964317686</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C47" s="2" t="n">
-        <v>82.4900000000003</v>
+        <v>82.49423023390999</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="n">
-        <v>71.83000000000025</v>
+        <v>71.83435745486375</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="n">
-        <v>73.31000000000026</v>
+        <v>73.30879644646112</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="n">
-        <v>60.04000000000021</v>
+        <v>60.039220918092944</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>05 Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
+          <t>Stoffering, huishoudelijke apparaten en dagelijks onderhoud van de woning</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C51" s="2" t="n">
-        <v>62.70000000000022</v>
+        <v>62.696504774234135</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="n">
-        <v>78.67000000000029</v>
+        <v>78.67457584949932</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C53" s="2" t="n">
-        <v>77.24000000000026</v>
+        <v>77.24045622973246</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C54" s="2" t="n">
-        <v>81.53000000000029</v>
+        <v>81.52571427345933</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C55" s="2" t="n">
-        <v>82.4100000000003</v>
+        <v>82.40938989040737</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C56" s="2" t="n">
-        <v>78.81000000000029</v>
+        <v>78.80666436350137</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C57" s="2" t="n">
-        <v>77.04000000000028</v>
+        <v>77.04050503677333</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C58" s="2" t="n">
-        <v>70.60000000000025</v>
+        <v>70.60220391311822</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="n">
-        <v>85.3000000000003</v>
+        <v>85.30067730890873</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="n">
-        <v>94.64000000000034</v>
+        <v>94.63939227534043</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>06 Gezondheid</t>
+          <t>Gezondheid</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C61" s="2" t="n">
-        <v>100.61000000000035</v>
+        <v>100.60523717810024</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="n">
-        <v>119.25000000000043</v>
+        <v>119.24919828477637</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C63" s="2" t="n">
-        <v>123.67000000000044</v>
+        <v>123.66987124389698</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C64" s="2" t="n">
-        <v>124.98000000000044</v>
+        <v>124.98099596291557</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C65" s="2" t="n">
-        <v>126.58000000000045</v>
+        <v>126.57561244971133</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C66" s="2" t="n">
-        <v>117.91000000000041</v>
+        <v>117.90675667745418</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C67" s="2" t="n">
-        <v>109.66000000000038</v>
+        <v>109.65704179803684</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C68" s="2" t="n">
-        <v>107.74000000000038</v>
+        <v>107.74246216843906</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="n">
-        <v>111.1900000000004</v>
+        <v>111.19490186630844</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="n">
-        <v>111.1900000000004</v>
+        <v>111.18712134104085</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>07 Vervoer</t>
+          <t>Vervoer</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C71" s="2" t="n">
-        <v>111.0400000000004</v>
+        <v>111.04059375127916</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="n">
-        <v>47.33000000000017</v>
+        <v>47.33218999511994</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C73" s="2" t="n">
-        <v>45.66000000000016</v>
+        <v>45.6621752215155</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C74" s="2" t="n">
-        <v>44.13000000000016</v>
+        <v>44.12654664644343</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C75" s="2" t="n">
-        <v>44.260000000000154</v>
+        <v>44.25977859818045</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C76" s="2" t="n">
-        <v>46.59000000000017</v>
+        <v>46.58916850565358</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C77" s="2" t="n">
-        <v>52.470000000000184</v>
+        <v>52.47284467528975</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C78" s="2" t="n">
-        <v>43.85000000000016</v>
+        <v>43.8479752692303</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="n">
-        <v>45.170000000000165</v>
+        <v>45.16779114747557</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="n">
-        <v>42.76000000000015</v>
+        <v>42.760715857404314</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>08 Informatie en communicatie</t>
+          <t>Informatie en communicatie</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="C81" s="1" t="n">
-        <v>42.0</v>
+      <c r="C81" s="2" t="n">
+        <v>42.000827716277264</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="n">
-        <v>78.22000000000028</v>
+        <v>78.21510096016783</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C83" s="2" t="n">
-        <v>76.20000000000027</v>
+        <v>76.19644469815961</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C84" s="2" t="n">
-        <v>75.56000000000027</v>
+        <v>75.55574618187894</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C85" s="2" t="n">
-        <v>79.10000000000028</v>
+        <v>79.10060302825903</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C86" s="2" t="n">
-        <v>67.14000000000024</v>
+        <v>67.14330762359141</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C87" s="2" t="n">
-        <v>68.72000000000024</v>
+        <v>68.7151728957683</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C88" s="2" t="n">
-        <v>72.86000000000026</v>
+        <v>72.85793644717505</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="n">
-        <v>72.62000000000026</v>
+        <v>72.62323826944113</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="n">
-        <v>79.89000000000028</v>
+        <v>79.89397077124065</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>09 Recreatie, sport en cultuur</t>
+          <t>Recreatie, sport en cultuur</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C91" s="2" t="n">
-        <v>96.31000000000034</v>
+        <v>96.31249586903012</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="n">
-        <v>6.220000000000022</v>
+        <v>6.220954325160864</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C93" s="2" t="n">
-        <v>5.110000000000018</v>
+        <v>5.113231477175537</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C94" s="2" t="n">
-        <v>4.9700000000000175</v>
+        <v>4.966012537613939</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C95" s="2" t="n">
-        <v>4.9700000000000175</v>
+        <v>4.968251952199626</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C96" s="2" t="n">
-        <v>5.320000000000019</v>
+        <v>5.323507683308544</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C97" s="2" t="n">
-        <v>5.230000000000019</v>
+        <v>5.234205205587174</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C98" s="2" t="n">
-        <v>5.370000000000019</v>
+        <v>5.3713742506188495</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C99" s="2" t="n">
-        <v>5.1300000000000185</v>
+        <v>5.133260302939731</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C100" s="2" t="n">
-        <v>4.910000000000018</v>
+        <v>4.907294716589798</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>10 Onderwijs</t>
+          <t>Onderwijs</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C101" s="2" t="n">
-        <v>4.570000000000016</v>
+        <v>4.565212152079894</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="n">
-        <v>78.24000000000028</v>
+        <v>78.2383777852024</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C103" s="2" t="n">
-        <v>79.56000000000029</v>
+        <v>79.56395849021621</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C104" s="2" t="n">
-        <v>80.73000000000029</v>
+        <v>80.72634109114014</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C105" s="2" t="n">
-        <v>82.8000000000003</v>
+        <v>82.80464234416387</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C106" s="2" t="n">
-        <v>60.68000000000021</v>
+        <v>60.68118749302962</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C107" s="2" t="n">
-        <v>67.26000000000025</v>
+        <v>67.25716051045312</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C108" s="2" t="n">
-        <v>82.7300000000003</v>
+        <v>82.72571013918692</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C109" s="2" t="n">
-        <v>93.13000000000032</v>
+        <v>93.13194905949186</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C110" s="2" t="n">
-        <v>88.74000000000031</v>
+        <v>88.74416058331322</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>11 Restaurants en accommodatiediensten</t>
+          <t>Restaurants en accommodatiediensten</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C111" s="2" t="n">
-        <v>84.1300000000003</v>
+        <v>84.12756230580842</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="n">
-        <v>25.380000000000088</v>
+        <v>25.378892173690126</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C113" s="2" t="n">
-        <v>24.150000000000084</v>
+        <v>24.145119593543296</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C114" s="2" t="n">
-        <v>24.370000000000086</v>
+        <v>24.369647933995847</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C115" s="2" t="n">
-        <v>27.8700000000001</v>
+        <v>27.874221720912313</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C116" s="2" t="n">
-        <v>30.200000000000106</v>
+        <v>30.199136056154554</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C117" s="2" t="n">
-        <v>28.710000000000104</v>
+        <v>28.71181613834392</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C118" s="2" t="n">
-        <v>28.600000000000104</v>
+        <v>28.60339407635455</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="n">
-        <v>30.030000000000108</v>
+        <v>30.0346869650459</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="n">
-        <v>29.520000000000106</v>
+        <v>29.520586796564604</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>12 Verzekeringen en financiële diensten</t>
+          <t>Verzekeringen en financiële diensten</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C121" s="2" t="n">
-        <v>28.4600000000001</v>
+        <v>28.4585928792021</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="C122" s="2" t="n">
-        <v>59.55000000000021</v>
+        <v>59.55457762516984</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
       <c r="C123" s="2" t="n">
-        <v>60.86000000000021</v>
+        <v>60.85707600853191</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="C124" s="2" t="n">
-        <v>59.170000000000215</v>
+        <v>59.1676573755793</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
       <c r="C125" s="2" t="n">
-        <v>54.71000000000019</v>
+        <v>54.7058417899343</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
       <c r="C126" s="2" t="n">
-        <v>52.920000000000186</v>
+        <v>52.92357642837682</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C127" s="2" t="n">
-        <v>55.160000000000196</v>
+        <v>55.159787639580266</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C128" s="2" t="n">
-        <v>51.63000000000019</v>
+        <v>51.63305534230782</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C129" s="2" t="n">
-        <v>58.34000000000021</v>
+        <v>58.33626259861987</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C130" s="2" t="n">
-        <v>57.42000000000021</v>
+        <v>57.42082587763429</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>13 Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
+          <t>Lichaamsverzorging, sociale bescherming en diverse goederen en diensten</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C131" s="2" t="n">
-        <v>51.890000000000185</v>
+        <v>51.88605672542917</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>