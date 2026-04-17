--- v0 (2025-12-08)
+++ v1 (2026-04-17)
@@ -107,108 +107,108 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="159.34765625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Faillissementen en banenverlies in België per maand, gemeente, economische activiteit (NACE 2008), type onderneming, rechtsvorm, grootteklasse van het aantal werknemers (RSZ) en levensduur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Datum : 2024
+          <t xml:space="preserve">Datum : 2026
 </t>
         </is>
       </c>
     </row>
     <row r="3">
 </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="24.78515625" customWidth="true"/>
-    <col min="2" max="2" width="103.61328125" customWidth="true"/>
+    <col min="2" max="2" width="58.76171875" customWidth="true"/>
     <col min="3" max="3" width="21.44921875" customWidth="true"/>
     <col min="4" max="4" width="19.0625" customWidth="true"/>
     <col min="5" max="5" width="26.41015625" customWidth="true"/>
     <col min="6" max="6" width="26.41015625" customWidth="true"/>
     <col min="7" max="7" width="26.41015625" customWidth="true"/>
     <col min="8" max="8" width="26.41015625" customWidth="true"/>
     <col min="9" max="9" width="27.44140625" customWidth="true"/>
     <col min="10" max="10" width="28.47265625" customWidth="true"/>
     <col min="11" max="11" width="28.47265625" customWidth="true"/>
     <col min="12" max="12" width="13.17578125" customWidth="true"/>
     <col min="13" max="13" width="14.30078125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aantal faillissementen</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
@@ -302,6949 +302,5956 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sectie</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6" s="1" t="n">
+      <c r="E6"/>
+      <c r="F6" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="G6" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="F6" s="1" t="n">
+      <c r="H6" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="G6" s="1" t="n">
+      <c r="I6" s="1" t="n">
         <v>5.0</v>
       </c>
-      <c r="H6" s="1" t="n">
+      <c r="J6" s="1" t="n">
         <v>4.0</v>
       </c>
-      <c r="I6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="J6" s="1" t="n">
+      <c r="K6" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L6" s="1" t="n">
         <v>7.0</v>
       </c>
-      <c r="K6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M6" s="1" t="n">
-        <v>75.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7"/>
+      <c r="E7" s="1" t="n">
+        <v>4.0</v>
+      </c>
       <c r="F7" s="1" t="n">
-        <v>1.0</v>
-[...6 lines deleted...]
-      <c r="L7"/>
+        <v>10.0</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>33.0</v>
+      </c>
       <c r="M7" s="1" t="n">
-        <v>1.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C8"/>
-      <c r="D8" s="1" t="n">
-[...19 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
       <c r="K8" s="1" t="n">
-        <v>42.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="L8"/>
       <c r="M8" s="1" t="n">
-        <v>472.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9"/>
+      <c r="E9" s="1" t="n">
+        <v>2.0</v>
+      </c>
       <c r="F9" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="H9"/>
-      <c r="I9" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="I9"/>
+      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
+      <c r="L9" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="M9" s="1" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C10"/>
-      <c r="D10"/>
+      <c r="D10" s="1" t="n">
+        <v>5.0</v>
+      </c>
       <c r="E10" s="1" t="n">
-        <v>2.0</v>
+        <v>38.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>2.0</v>
+        <v>79.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>5.0</v>
+        <v>85.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>2.0</v>
+        <v>76.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>2.0</v>
+        <v>230.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>3.0</v>
+        <v>83.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>1.0</v>
+        <v>57.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>1.0</v>
+        <v>70.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>18.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="1" t="n">
-        <v>23.0</v>
+        <v>7.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>192.0</v>
+        <v>38.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>298.0</v>
+        <v>59.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>379.0</v>
+        <v>72.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>298.0</v>
+        <v>55.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>692.0</v>
+        <v>171.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>279.0</v>
+        <v>62.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>171.0</v>
+        <v>45.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>287.0</v>
+        <v>123.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>2619.0</v>
+        <v>632.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="1" t="n">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>116.0</v>
+        <v>13.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>199.0</v>
+        <v>22.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>282.0</v>
+        <v>34.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>227.0</v>
+        <v>33.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>612.0</v>
+        <v>85.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>283.0</v>
+        <v>18.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>184.0</v>
+        <v>5.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>420.0</v>
+        <v>25.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>2337.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="1" t="n">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>43.0</v>
+        <v>42.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>87.0</v>
+        <v>64.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>124.0</v>
+        <v>76.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>86.0</v>
+        <v>47.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>201.0</v>
+        <v>159.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>78.0</v>
+        <v>48.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>34.0</v>
+        <v>41.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>724.0</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="1" t="n">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>183.0</v>
+        <v>5.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>228.0</v>
+        <v>9.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>219.0</v>
+        <v>9.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>220.0</v>
+        <v>7.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>546.0</v>
+        <v>36.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>186.0</v>
+        <v>16.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>141.0</v>
+        <v>15.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>189.0</v>
+        <v>14.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>1950.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C15"/>
-      <c r="D15" s="1" t="n">
-[...13 lines deleted...]
-      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
       <c r="I15" s="1" t="n">
-        <v>92.0</v>
+        <v>2.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>55.0</v>
+        <v>1.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>36.0</v>
+        <v>2.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>45.0</v>
+        <v>7.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>337.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16" s="1" t="n">
+      <c r="E16"/>
+      <c r="F16" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="G16" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H16" s="1" t="n">
         <v>5.0</v>
       </c>
-      <c r="F16" s="1" t="n">
-[...5 lines deleted...]
-      </c>
       <c r="I16" s="1" t="n">
-        <v>12.0</v>
+        <v>18.0</v>
       </c>
       <c r="J16" s="1" t="n">
         <v>7.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>59.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17"/>
+      <c r="E17" s="1" t="n">
+        <v>4.0</v>
+      </c>
       <c r="F17" s="1" t="n">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>8.0</v>
+        <v>24.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>42.0</v>
+        <v>62.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>15.0</v>
+        <v>33.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>16.0</v>
+        <v>28.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>76.0</v>
+        <v>54.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>179.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>33.0</v>
+        <v>13.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>56.0</v>
+        <v>21.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>64.0</v>
+        <v>23.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>66.0</v>
+        <v>20.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>196.0</v>
+        <v>55.0</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>137.0</v>
+        <v>27.0</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>92.0</v>
+        <v>18.0</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>167.0</v>
+        <v>19.0</v>
       </c>
       <c r="M18" s="1" t="n">
-        <v>816.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C19"/>
-      <c r="D19" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19" s="1" t="n">
-        <v>71.0</v>
+        <v>1.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>95.0</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>54.0</v>
+        <v>4.0</v>
       </c>
       <c r="I19" s="1" t="n">
-        <v>189.0</v>
+        <v>9.0</v>
       </c>
       <c r="J19" s="1" t="n">
-        <v>91.0</v>
+        <v>3.0</v>
       </c>
       <c r="K19" s="1" t="n">
-        <v>48.0</v>
+        <v>2.0</v>
       </c>
       <c r="L19" s="1" t="n">
-        <v>77.0</v>
+        <v>3.0</v>
       </c>
       <c r="M19" s="1" t="n">
-        <v>665.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20" s="1" t="n">
-[...2 lines deleted...]
-      <c r="F20"/>
+      <c r="E20"/>
+      <c r="F20" s="1" t="n">
+        <v>5.0</v>
+      </c>
       <c r="G20" s="1" t="n">
-        <v>1.0</v>
-[...5 lines deleted...]
-      <c r="L20"/>
+        <v>4.0</v>
+      </c>
+      <c r="H20" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I20" s="1" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="J20" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K20" s="1" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L20" s="1" t="n">
+        <v>14.0</v>
+      </c>
       <c r="M20" s="1" t="n">
-        <v>2.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C21"/>
-      <c r="D21" s="1" t="n">
+      <c r="D21"/>
+      <c r="E21" s="1" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="F21" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="E21" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="K21" s="1" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="L21" s="1" t="n">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="M21" s="1" t="n">
-        <v>62.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C22"/>
-      <c r="D22" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22" s="1" t="n">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
       <c r="I22" s="1" t="n">
-        <v>50.0</v>
+        <v>33.0</v>
       </c>
       <c r="J22" s="1" t="n">
-        <v>28.0</v>
+        <v>13.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>18.0</v>
+        <v>4.0</v>
       </c>
       <c r="L22" s="1" t="n">
-        <v>38.0</v>
+        <v>10.0</v>
       </c>
       <c r="M22" s="1" t="n">
-        <v>181.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Alle economische activiteiten</t>
+        </is>
+      </c>
+      <c r="B23"/>
       <c r="C23"/>
       <c r="D23" s="1" t="n">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>6.0</v>
+        <v>173.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>8.0</v>
+        <v>310.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>16.0</v>
+        <v>354.0</v>
       </c>
       <c r="H23" s="1" t="n">
-        <v>16.0</v>
+        <v>292.0</v>
       </c>
       <c r="I23" s="1" t="n">
-        <v>57.0</v>
+        <v>927.0</v>
       </c>
       <c r="J23" s="1" t="n">
-        <v>26.0</v>
+        <v>346.0</v>
       </c>
       <c r="K23" s="1" t="n">
-        <v>10.0</v>
+        <v>246.0</v>
       </c>
       <c r="L23" s="1" t="n">
-        <v>32.0</v>
+        <v>471.0</v>
       </c>
       <c r="M23" s="1" t="n">
-        <v>177.0</v>
-[...104 lines deleted...]
-        <v>11067.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="24.78515625" customWidth="true"/>
-    <col min="2" max="2" width="103.61328125" customWidth="true"/>
+    <col min="2" max="2" width="55.88671875" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="14.30078125" customWidth="true"/>
     <col min="5" max="5" width="28.47265625" customWidth="true"/>
-    <col min="6" max="6" width="6.28515625" customWidth="true"/>
+    <col min="6" max="6" width="5.3203125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Sectie</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Levensduur onderneming</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Aantal faillissementen</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F4" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F5" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F6" s="1" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F7" s="1" t="n">
-        <v>17.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F9" s="1" t="n">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F10" s="1" t="n">
-        <v>26.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>A Landbouw, bosbouw en visserij</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11" s="1" t="n">
-        <v>75.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F13"/>
+      <c r="F13" s="1" t="n">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
-      <c r="F15"/>
+      <c r="F15" s="1" t="n">
+        <v>14.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
-      <c r="F16"/>
+      <c r="F16" s="1" t="n">
+        <v>8.0</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
-      <c r="F17"/>
+      <c r="F17" s="1" t="n">
+        <v>29.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
-      <c r="F18"/>
+      <c r="F18" s="1" t="n">
+        <v>17.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
-      <c r="F19"/>
+      <c r="F19" s="1" t="n">
+        <v>11.0</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
-      <c r="F20"/>
+      <c r="F20" s="1" t="n">
+        <v>33.0</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E21"/>
       <c r="F21" s="1" t="n">
-        <v>1.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F22" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F23" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F23"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
-      <c r="F24" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
-      <c r="F25" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F25"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
-      <c r="F26" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
-      <c r="F27" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
-      <c r="F28" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F28"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F29" s="1" t="n">
-        <v>42.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
-      <c r="F30" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F30"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E31"/>
       <c r="F31" s="1" t="n">
-        <v>472.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F32"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F33"/>
+      <c r="F33" s="1" t="n">
+        <v>2.0</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F34" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
-      <c r="F35"/>
+      <c r="F35" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F36"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
-      <c r="F37" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F37"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
-      <c r="F38" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F39"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
-      <c r="F40"/>
+      <c r="F40" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E41"/>
       <c r="F41" s="1" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F42"/>
+      <c r="F42" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F43" s="1" t="n">
-        <v>2.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F44" s="1" t="n">
-        <v>2.0</v>
+        <v>79.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F45" s="1" t="n">
-        <v>5.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F46" s="1" t="n">
-        <v>2.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F47" s="1" t="n">
-        <v>2.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F48" s="1" t="n">
-        <v>3.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F49" s="1" t="n">
-        <v>1.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F50" s="1" t="n">
-        <v>1.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E51"/>
       <c r="F51" s="1" t="n">
-        <v>18.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F52" s="1" t="n">
-        <v>23.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F53" s="1" t="n">
-        <v>192.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F54" s="1" t="n">
-        <v>298.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F55" s="1" t="n">
-        <v>379.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F56" s="1" t="n">
-        <v>298.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F57" s="1" t="n">
-        <v>692.0</v>
+        <v>171.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F58" s="1" t="n">
-        <v>279.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F59" s="1" t="n">
-        <v>171.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F60" s="1" t="n">
-        <v>287.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E61"/>
       <c r="F61" s="1" t="n">
-        <v>2619.0</v>
+        <v>632.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F62" s="1" t="n">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F63" s="1" t="n">
-        <v>116.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F64" s="1" t="n">
-        <v>199.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F65" s="1" t="n">
-        <v>282.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F66" s="1" t="n">
-        <v>227.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F67" s="1" t="n">
-        <v>612.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F68" s="1" t="n">
-        <v>283.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F69" s="1" t="n">
-        <v>184.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F70" s="1" t="n">
-        <v>420.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E71"/>
       <c r="F71" s="1" t="n">
-        <v>2337.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F72" s="1" t="n">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F73" s="1" t="n">
-        <v>43.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F74" s="1" t="n">
-        <v>87.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F75" s="1" t="n">
-        <v>124.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F76" s="1" t="n">
-        <v>86.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F77" s="1" t="n">
-        <v>201.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F78" s="1" t="n">
-        <v>78.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F79" s="1" t="n">
-        <v>34.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F80" s="1" t="n">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E81"/>
       <c r="F81" s="1" t="n">
-        <v>724.0</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F82" s="1" t="n">
-        <v>38.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F83" s="1" t="n">
-        <v>183.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F84" s="1" t="n">
-        <v>228.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F85" s="1" t="n">
-        <v>219.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F86" s="1" t="n">
-        <v>220.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F87" s="1" t="n">
-        <v>546.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F88" s="1" t="n">
-        <v>186.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F89" s="1" t="n">
-        <v>141.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F90" s="1" t="n">
-        <v>189.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E91"/>
       <c r="F91" s="1" t="n">
-        <v>1950.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F92" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F92"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F93" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F93"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
-      <c r="F94" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F94"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
-      <c r="F95" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F95"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
-      <c r="F96" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F96"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F97" s="1" t="n">
-        <v>92.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F98" s="1" t="n">
-        <v>55.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F99" s="1" t="n">
-        <v>36.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F100" s="1" t="n">
-        <v>45.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>K Financiële activiteiten en verzekeringen</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E101"/>
       <c r="F101" s="1" t="n">
-        <v>337.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F102"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F103" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F103"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F104" s="1" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
-      <c r="F105"/>
+      <c r="F105" s="1" t="n">
+        <v>2.0</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F106" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F107" s="1" t="n">
-        <v>12.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F108" s="1" t="n">
         <v>7.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F109" s="1" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F110" s="1" t="n">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>K Financiële activiteiten en verzekeringen</t>
+          <t>L Exploitatie van en handel in onroerend goed</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E111"/>
       <c r="F111" s="1" t="n">
-        <v>59.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F112"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F113"/>
+      <c r="F113" s="1" t="n">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F114" s="1" t="n">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F115" s="1" t="n">
-        <v>8.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F116" s="1" t="n">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F117" s="1" t="n">
-        <v>42.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F118" s="1" t="n">
-        <v>15.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F119" s="1" t="n">
-        <v>16.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F120" s="1" t="n">
-        <v>76.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>L Exploitatie van en handel in onroerend goed</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E121"/>
       <c r="F121" s="1" t="n">
-        <v>179.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F122" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F123" s="1" t="n">
-        <v>33.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F124" s="1" t="n">
-        <v>56.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F125" s="1" t="n">
-        <v>64.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F126" s="1" t="n">
-        <v>66.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F127" s="1" t="n">
-        <v>196.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F128" s="1" t="n">
-        <v>137.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F129" s="1" t="n">
-        <v>92.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F130" s="1" t="n">
-        <v>167.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E131"/>
       <c r="F131" s="1" t="n">
-        <v>816.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F132" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F132"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F133" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F133"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F134" s="1" t="n">
-        <v>71.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F135" s="1" t="n">
-        <v>95.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F136" s="1" t="n">
-        <v>54.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F137" s="1" t="n">
-        <v>189.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F138" s="1" t="n">
-        <v>91.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F139" s="1" t="n">
-        <v>48.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F140" s="1" t="n">
-        <v>77.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>P Onderwijs</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E141"/>
       <c r="F141" s="1" t="n">
-        <v>665.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F142"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
-      <c r="F143" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F143"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
-      <c r="F144"/>
+      <c r="F144" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F145" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
-      <c r="F146"/>
+      <c r="F146" s="1" t="n">
+        <v>3.0</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
-      <c r="F147"/>
+      <c r="F147" s="1" t="n">
+        <v>17.0</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
-      <c r="F148"/>
+      <c r="F148" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
-      <c r="F149"/>
+      <c r="F149" s="1" t="n">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
-      <c r="F150"/>
+      <c r="F150" s="1" t="n">
+        <v>14.0</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>O Openbaar bestuur en defensie/ verplichte sociale verzekeringen</t>
+          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E151"/>
       <c r="F151" s="1" t="n">
-        <v>2.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F152" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F152"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F153" s="1" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F154" s="1" t="n">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F155" s="1" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F156" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F157" s="1" t="n">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F158" s="1" t="n">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F159" s="1" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F160" s="1" t="n">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>P Onderwijs</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E161"/>
       <c r="F161" s="1" t="n">
-        <v>62.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
-      <c r="F162" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F162"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F163" s="1" t="n">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F164" s="1" t="n">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F165" s="1" t="n">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F166" s="1" t="n">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F167" s="1" t="n">
-        <v>50.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F168" s="1" t="n">
-        <v>28.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F169" s="1" t="n">
-        <v>18.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F170" s="1" t="n">
-        <v>38.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Q Menselijke gezondheidszorg en maatschappelijke dienstverlening</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E171"/>
       <c r="F171" s="1" t="n">
-        <v>181.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B172"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F172" s="1" t="n">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B173"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F173" s="1" t="n">
-        <v>6.0</v>
+        <v>173.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B174"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F174" s="1" t="n">
-        <v>8.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B175"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F175" s="1" t="n">
-        <v>16.0</v>
+        <v>354.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B176"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F176" s="1" t="n">
-        <v>16.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B177"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F177" s="1" t="n">
-        <v>57.0</v>
+        <v>927.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B178"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F178" s="1" t="n">
-        <v>26.0</v>
+        <v>346.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B179"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F179" s="1" t="n">
-        <v>10.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B180"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F180" s="1" t="n">
-        <v>32.0</v>
+        <v>471.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Alle economische activiteiten</t>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B181"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E181"/>
       <c r="F181" s="1" t="n">
-        <v>177.0</v>
-[...835 lines deleted...]
-        <v>11067.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>