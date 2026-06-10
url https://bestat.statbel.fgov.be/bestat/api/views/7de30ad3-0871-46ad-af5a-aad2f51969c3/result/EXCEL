--- v0 (2025-11-02)
+++ v1 (2026-06-10)
@@ -207,421 +207,421 @@
         <is>
           <t>Nationalité</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="I2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5" s="1" t="n">
-        <v>3017107.0</v>
+        <v>3021789.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>3093794.0</v>
+        <v>3107306.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>244328.0</v>
+        <v>255178.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>371153.0</v>
+        <v>374462.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>3261435.0</v>
+        <v>3276967.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E6"/>
       <c r="F6" s="1" t="n">
-        <v>2922890.0</v>
+        <v>2929621.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>3014579.0</v>
+        <v>3028911.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>259802.0</v>
+        <v>271216.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>385240.0</v>
+        <v>387671.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>3182692.0</v>
+        <v>3200837.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" s="1" t="n">
-        <v>5939997.0</v>
+        <v>5951410.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>6108373.0</v>
+        <v>6136217.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>504130.0</v>
+        <v>526394.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>756393.0</v>
+        <v>762133.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8" s="1" t="n">
-        <v>402069.0</v>
+        <v>401554.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>402719.0</v>
+        <v>405832.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>200403.0</v>
+        <v>206541.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>237731.0</v>
+        <v>234994.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>602472.0</v>
+        <v>608095.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9" s="1" t="n">
-        <v>374378.0</v>
+        <v>375261.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>386021.0</v>
+        <v>388847.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>198323.0</v>
+        <v>204534.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>229324.0</v>
+        <v>226161.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>572701.0</v>
+        <v>579795.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" s="1" t="n">
-        <v>776447.0</v>
+        <v>776815.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>788740.0</v>
+        <v>794679.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>398726.0</v>
+        <v>411075.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>467055.0</v>
+        <v>461155.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11" s="1" t="n">
-        <v>1666187.0</v>
+        <v>1667971.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1684433.0</v>
+        <v>1688119.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>173856.0</v>
+        <v>177345.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>205699.0</v>
+        <v>205764.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>1840043.0</v>
+        <v>1845316.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12" s="1" t="n">
-        <v>1571127.0</v>
+        <v>1576054.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>1609081.0</v>
+        <v>1613487.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>178574.0</v>
+        <v>180846.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>205777.0</v>
+        <v>206080.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>1749701.0</v>
+        <v>1756900.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" s="1" t="n">
-        <v>3237314.0</v>
+        <v>3244025.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>3293514.0</v>
+        <v>3301606.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>352430.0</v>
+        <v>358191.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>411476.0</v>
+        <v>411844.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" s="1" t="n">
-        <v>9953758.0</v>
+        <v>9972250.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1.0190627E7</v>
+        <v>1.0232502E7</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>1255286.0</v>
+        <v>1295660.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>1634924.0</v>
+        <v>1635132.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="17.484375" customWidth="true"/>
     <col min="4" max="4" width="8.26171875" customWidth="true"/>
     <col min="5" max="5" width="17.84765625" customWidth="true"/>
     <col min="6" max="6" width="9.88671875" customWidth="true"/>
     <col min="7" max="7" width="24.94921875" customWidth="true"/>
     <col min="8" max="8" width="24.94921875" customWidth="true"/>
   </cols>
   <sheetData>
@@ -636,1091 +636,1091 @@
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Nationalité</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G2" s="1" t="n">
-        <v>3017107.0</v>
+        <v>3021789.0</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>3093794.0</v>
+        <v>3107306.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G3" s="1" t="n">
-        <v>244328.0</v>
+        <v>255178.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>371153.0</v>
+        <v>374462.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F4"/>
       <c r="G4" s="1" t="n">
-        <v>3261435.0</v>
+        <v>3276967.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G5" s="1" t="n">
-        <v>2922890.0</v>
+        <v>2929621.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>3014579.0</v>
+        <v>3028911.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G6" s="1" t="n">
-        <v>259802.0</v>
+        <v>271216.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>385240.0</v>
+        <v>387671.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F7"/>
       <c r="G7" s="1" t="n">
-        <v>3182692.0</v>
+        <v>3200837.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G8" s="1" t="n">
-        <v>5939997.0</v>
+        <v>5951410.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>6108373.0</v>
+        <v>6136217.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G9" s="1" t="n">
-        <v>504130.0</v>
+        <v>526394.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>756393.0</v>
+        <v>762133.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F10"/>
       <c r="G10" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G11" s="1" t="n">
-        <v>402069.0</v>
+        <v>401554.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>402719.0</v>
+        <v>405832.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
-        <v>200403.0</v>
+        <v>206541.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>237731.0</v>
+        <v>234994.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F13"/>
       <c r="G13" s="1" t="n">
-        <v>602472.0</v>
+        <v>608095.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>374378.0</v>
+        <v>375261.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>386021.0</v>
+        <v>388847.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
-        <v>198323.0</v>
+        <v>204534.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>229324.0</v>
+        <v>226161.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F16"/>
       <c r="G16" s="1" t="n">
-        <v>572701.0</v>
+        <v>579795.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
-        <v>776447.0</v>
+        <v>776815.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>788740.0</v>
+        <v>794679.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>398726.0</v>
+        <v>411075.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>467055.0</v>
+        <v>461155.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D19"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F19"/>
       <c r="G19" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>1666187.0</v>
+        <v>1667971.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>1684433.0</v>
+        <v>1688119.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>173856.0</v>
+        <v>177345.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>205699.0</v>
+        <v>205764.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F22"/>
       <c r="G22" s="1" t="n">
-        <v>1840043.0</v>
+        <v>1845316.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>1571127.0</v>
+        <v>1576054.0</v>
       </c>
       <c r="H23" s="1" t="n">
-        <v>1609081.0</v>
+        <v>1613487.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>178574.0</v>
+        <v>180846.0</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>205777.0</v>
+        <v>206080.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F25"/>
       <c r="G25" s="1" t="n">
-        <v>1749701.0</v>
+        <v>1756900.0</v>
       </c>
       <c r="H25" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D26"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>3237314.0</v>
+        <v>3244025.0</v>
       </c>
       <c r="H26" s="1" t="n">
-        <v>3293514.0</v>
+        <v>3301606.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D27"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>352430.0</v>
+        <v>358191.0</v>
       </c>
       <c r="H27" s="1" t="n">
-        <v>411476.0</v>
+        <v>411844.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D28"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F28"/>
       <c r="G28" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="H28" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B29"/>
       <c r="C29" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D29"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Belges</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>9953758.0</v>
+        <v>9972250.0</v>
       </c>
       <c r="H29" s="1" t="n">
-        <v>1.0190627E7</v>
+        <v>1.0232502E7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B30"/>
       <c r="C30" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D30"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>non-Belges</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>1255286.0</v>
+        <v>1295660.0</v>
       </c>
       <c r="H30" s="1" t="n">
-        <v>1634924.0</v>
+        <v>1635132.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B31"/>
       <c r="C31" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D31"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Belges et non-Belges</t>
         </is>
       </c>
       <c r="F31"/>
       <c r="G31" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="H31" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>