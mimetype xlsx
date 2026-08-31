--- v0 (2025-12-20)
+++ v1 (2026-08-31)
@@ -151,359 +151,359 @@
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="26.68359375" customWidth="true"/>
     <col min="2" max="2" width="13.99609375" customWidth="true"/>
     <col min="3" max="3" width="24.28515625" customWidth="true"/>
     <col min="4" max="4" width="8.77734375" customWidth="true"/>
     <col min="5" max="5" width="10.46484375" customWidth="true"/>
     <col min="6" max="6" width="10.390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Burgerlijke staat</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Ongehuwd</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Gehuwd</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Verweduwd</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Gescheiden</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>3305379.0</v>
+        <v>3337418.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2581616.0</v>
+        <v>2582352.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>374388.0</v>
+        <v>371064.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>603383.0</v>
+        <v>607516.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>761296.0</v>
+        <v>765920.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>352607.0</v>
+        <v>349003.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>42692.0</v>
+        <v>41644.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>99200.0</v>
+        <v>99267.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>1987882.0</v>
+        <v>2004797.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>1113533.0</v>
+        <v>1106115.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>211109.0</v>
+        <v>208874.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>392466.0</v>
+        <v>393664.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="26.68359375" customWidth="true"/>
     <col min="2" max="2" width="13.99609375" customWidth="true"/>
     <col min="3" max="3" width="24.28515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Burgerlijke staat</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>Bevolking op 01 januari 2025</t>
+          <t>Bevolking op 01 januari 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Ongehuwd</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>3305379.0</v>
+        <v>3337418.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Gehuwd</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>2581616.0</v>
+        <v>2582352.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Verweduwd</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>374388.0</v>
+        <v>371064.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Gescheiden</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>603383.0</v>
+        <v>607516.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Ongehuwd</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>761296.0</v>
+        <v>765920.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Gehuwd</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>352607.0</v>
+        <v>349003.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Verweduwd</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>42692.0</v>
+        <v>41644.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Gescheiden</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>99200.0</v>
+        <v>99267.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Ongehuwd</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>1987882.0</v>
+        <v>2004797.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gehuwd</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>1113533.0</v>
+        <v>1106115.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Verweduwd</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>211109.0</v>
+        <v>208874.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gescheiden</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>392466.0</v>
+        <v>393664.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>