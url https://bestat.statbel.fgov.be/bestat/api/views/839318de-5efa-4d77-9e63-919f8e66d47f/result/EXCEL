--- v0 (2026-04-04)
+++ v1 (2026-06-15)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Geharmoniseerde consumptieprijsindex per maand, per basisjaar volgens de ECOICOP Ver. 2 nomenclatuur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 24 Maand(Maart 2024, April 2024, Mei 2024, Juni 2024, Juli 2024, Augustus 2024, September 2024, Oktober 2024, November 2024, December 2024, Januari 2025, Februari 2025, Maart 2025, April 2025, Mei 2025, Juni 2025, Juli 2025, Augustus 2025, September 2025, Oktober 2025, November 2025, December 2025, Januari 2026, Februari 2026)</t>
+          <t>Datum : Laatste 24 Maand(Mei 2024, Juni 2024, Juli 2024, Augustus 2024, September 2024, Oktober 2024, November 2024, December 2024, Januari 2025, Februari 2025, Maart 2025, April 2025, Mei 2025, Juni 2025, Juli 2025, Augustus 2025, September 2025, Oktober 2025, November 2025, December 2025, Januari 2026, Februari 2026, Maart 2026, April 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Basisjaar : 2025   = 100
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
@@ -207,616 +207,616 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Trimester</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Maand</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Maart 2024</t>
+          <t>Mei 2024</t>
         </is>
       </c>
       <c r="D3"/>
       <c r="E3" s="2" t="n">
-        <v>96.70000000000034</v>
+        <v>96.6689621037204</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>97.40000000000035</v>
+        <v>97.10778896974855</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>0.03818426681454504</v>
+        <v>0.048594988391642065</v>
       </c>
       <c r="H3" s="2" t="n">
-        <v>0.0120797901931176</v>
+        <v>0.03868804187796507</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
-      <c r="B4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B4"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>April 2024</t>
+          <t>Juni 2024</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="2" t="n">
-        <v>96.50000000000034</v>
-[...2 lines deleted...]
-        <v>97.0</v>
+        <v>97.09734885291134</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>97.49924358884562</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>0.04869634977938237</v>
+        <v>0.054251141918423035</v>
       </c>
       <c r="H4" s="2" t="n">
-        <v>0.040784506811094946</v>
+        <v>0.04508196721311502</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
-      <c r="B5"/>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2024</t>
+        </is>
+      </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Mei 2024</t>
+          <t>Juli 2024</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="2" t="n">
-        <v>96.70000000000034</v>
+        <v>96.50303261054654</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>97.10000000000034</v>
+        <v>96.76514591100218</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>0.048594988391642065</v>
+        <v>0.05409109230149142</v>
       </c>
       <c r="H5" s="2" t="n">
-        <v>0.03868804187796507</v>
+        <v>0.04509415262636301</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Juni 2024</t>
+          <t>Augustus 2024</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="2" t="n">
-        <v>97.10000000000034</v>
+        <v>97.96222103183727</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>97.50000000000034</v>
+        <v>98.09315487767049</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>0.054251141918423035</v>
+        <v>0.04347484276729567</v>
       </c>
       <c r="H6" s="2" t="n">
-        <v>0.04508196721311502</v>
+        <v>0.03301658882267689</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Juli 2024</t>
+          <t>September 2024</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="2" t="n">
-        <v>96.50000000000034</v>
+        <v>97.57789468479693</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>96.80000000000034</v>
+        <v>97.62699777672312</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>0.05409109230149142</v>
+        <v>0.043241537126174</v>
       </c>
       <c r="H7" s="2" t="n">
-        <v>0.04509415262636301</v>
+        <v>0.03317957433033925</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8"/>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2024</t>
+        </is>
+      </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Augustus 2024</t>
+          <t>Oktober 2024</t>
         </is>
       </c>
       <c r="D8"/>
-      <c r="E8" s="1" t="n">
-        <v>98.0</v>
+      <c r="E8" s="2" t="n">
+        <v>98.08366291721556</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.05679427223203</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>0.04347484276729567</v>
+        <v>0.04522217852929627</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>0.03301658882267689</v>
+        <v>0.03478050355067798</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>September 2024</t>
+          <t>November 2024</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="2" t="n">
-        <v>97.60000000000034</v>
+        <v>98.25372579155245</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>97.60000000000034</v>
+        <v>98.19949484245883</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>0.043241537126174</v>
+        <v>0.047855175127902556</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>0.03317957433033925</v>
+        <v>0.03765352294764059</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
-      <c r="B10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Oktober 2024</t>
+          <t>December 2024</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.98316565606984</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.96101315028818</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>0.04522217852929627</v>
+        <v>0.04414168937329726</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>0.03478050355067798</v>
+        <v>0.03569142125480153</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11"/>
-      <c r="B11"/>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2025</t>
+        </is>
+      </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>November 2024</t>
+          <t>Januari 2025</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.21478558072806</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>98.19781915689455</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>0.047855175127902556</v>
+        <v>0.04360442318249562</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>0.03765352294764059</v>
+        <v>0.035311189938729406</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>December 2024</t>
+          <t>Februari 2025</t>
         </is>
       </c>
       <c r="D12"/>
-      <c r="E12" s="1" t="n">
-[...3 lines deleted...]
-        <v>99.0</v>
+      <c r="E12" s="2" t="n">
+        <v>100.61215223513669</v>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>100.59468222793872</v>
       </c>
       <c r="G12" s="2" t="n">
-        <v>0.04414168937329726</v>
+        <v>0.0442776160563813</v>
       </c>
       <c r="H12" s="2" t="n">
-        <v>0.03569142125480153</v>
+        <v>0.03598991967238953</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A13"/>
+      <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Januari 2025</t>
+          <t>Maart 2025</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>100.15685158683128</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>100.1394809549518</v>
       </c>
       <c r="G13" s="2" t="n">
-        <v>0.04360442318249562</v>
+        <v>0.03555894696680663</v>
       </c>
       <c r="H13" s="2" t="n">
-        <v>0.035311189938729406</v>
+        <v>0.02834707499018473</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14"/>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2025</t>
+        </is>
+      </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Februari 2025</t>
+          <t>April 2025</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>99.48159164228215</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>99.48099861582355</v>
       </c>
       <c r="G14" s="2" t="n">
-        <v>0.0442776160563813</v>
+        <v>0.03113525091799263</v>
       </c>
       <c r="H14" s="2" t="n">
-        <v>0.03598991967238953</v>
+        <v>0.02578254356224883</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Maart 2025</t>
+          <t>Mei 2025</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>99.39275844941548</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>99.3932640238487</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>0.03555894696680663</v>
+        <v>0.028172240036646968</v>
       </c>
       <c r="H15" s="2" t="n">
-        <v>0.02834707499018473</v>
+        <v>0.02354516103630208</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
-      <c r="B16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>April 2025</t>
+          <t>Juni 2025</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>99.87387248749828</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>99.87476305238336</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>0.03113525091799263</v>
+        <v>0.028580115536637297</v>
       </c>
       <c r="H16" s="2" t="n">
-        <v>0.02578254356224883</v>
+        <v>0.024392156862745294</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
-      <c r="B17"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2025</t>
+        </is>
+      </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Mei 2025</t>
+          <t>Juli 2025</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="2" t="n">
-        <v>99.40000000000036</v>
+        <v>99.0263095552331</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>99.40000000000036</v>
+        <v>99.03690405213484</v>
       </c>
       <c r="G17" s="2" t="n">
-        <v>0.028172240036646968</v>
+        <v>0.026078311410217308</v>
       </c>
       <c r="H17" s="2" t="n">
-        <v>0.02354516103630208</v>
+        <v>0.023549865655129038</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Juni 2025</t>
+          <t>Augustus 2025</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" s="2" t="n">
-        <v>99.90000000000036</v>
+        <v>100.5163069332039</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>99.90000000000036</v>
+        <v>100.5238857445055</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>0.028580115536637297</v>
+        <v>0.0260679575077226</v>
       </c>
       <c r="H18" s="2" t="n">
-        <v>0.024392156862745294</v>
+        <v>0.02478952291861578</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B19"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Juli 2025</t>
+          <t>September 2025</t>
         </is>
       </c>
       <c r="D19"/>
-      <c r="E19" s="1" t="n">
-[...3 lines deleted...]
-        <v>99.0</v>
+      <c r="E19" s="2" t="n">
+        <v>100.19731148386626</v>
+      </c>
+      <c r="F19" s="2" t="n">
+        <v>100.20737989225894</v>
       </c>
       <c r="G19" s="2" t="n">
-        <v>0.026078311410217308</v>
+        <v>0.026851221541486985</v>
       </c>
       <c r="H19" s="2" t="n">
-        <v>0.023549865655129038</v>
+        <v>0.026474504582126062</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20"/>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2025</t>
+        </is>
+      </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Augustus 2025</t>
+          <t>Oktober 2025</t>
         </is>
       </c>
       <c r="D20"/>
       <c r="E20" s="2" t="n">
-        <v>100.50000000000036</v>
+        <v>100.56380451069066</v>
       </c>
       <c r="F20" s="2" t="n">
-        <v>100.50000000000036</v>
+        <v>100.5731538006806</v>
       </c>
       <c r="G20" s="2" t="n">
-        <v>0.0260679575077226</v>
+        <v>0.025282167042889415</v>
       </c>
       <c r="H20" s="2" t="n">
-        <v>0.02478952291861578</v>
+        <v>0.025657022537627895</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>September 2025</t>
+          <t>November 2025</t>
         </is>
       </c>
       <c r="D21"/>
       <c r="E21" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>100.82655233000963</v>
       </c>
       <c r="F21" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>100.83508877647672</v>
       </c>
       <c r="G21" s="2" t="n">
-        <v>0.026851221541486985</v>
+        <v>0.026139863291519832</v>
       </c>
       <c r="H21" s="2" t="n">
-        <v>0.026474504582126062</v>
+        <v>0.02686497430306832</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
-      <c r="B22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B22"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Oktober 2025</t>
+          <t>December 2025</t>
         </is>
       </c>
       <c r="D22"/>
       <c r="E22" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>101.13770320510864</v>
       </c>
       <c r="F22" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>101.14257970210694</v>
       </c>
       <c r="G22" s="2" t="n">
-        <v>0.025282167042889415</v>
+        <v>0.021771547867581363</v>
       </c>
       <c r="H22" s="2" t="n">
-        <v>0.025657022537627895</v>
+        <v>0.02202132591562375</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23"/>
-      <c r="B23"/>
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2026</t>
+        </is>
+      </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>November 2025</t>
+          <t>Januari 2026</t>
         </is>
       </c>
       <c r="D23"/>
       <c r="E23" s="2" t="n">
-        <v>100.80000000000035</v>
+        <v>99.54211651643205</v>
       </c>
       <c r="F23" s="2" t="n">
-        <v>100.80000000000035</v>
+        <v>99.54196013980682</v>
       </c>
       <c r="G23" s="2" t="n">
-        <v>0.026139863291519832</v>
+        <v>0.013542409123307446</v>
       </c>
       <c r="H23" s="2" t="n">
-        <v>0.02686497430306832</v>
+        <v>0.013645621181262828</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>December 2025</t>
+          <t>Februari 2026</t>
         </is>
       </c>
       <c r="D24"/>
       <c r="E24" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.99948716872426</v>
       </c>
       <c r="F24" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.99945546843436</v>
       </c>
       <c r="G24" s="2" t="n">
-        <v>0.021771547867581363</v>
+        <v>0.013815724083093221</v>
       </c>
       <c r="H24" s="2" t="n">
-        <v>0.02202132591562375</v>
+        <v>0.0140172979421414</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A25"/>
+      <c r="B25"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Januari 2026</t>
+          <t>Maart 2026</t>
         </is>
       </c>
       <c r="D25"/>
       <c r="E25" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>102.3246307643137</v>
       </c>
       <c r="F25" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>102.32468889662083</v>
       </c>
       <c r="G25" s="2" t="n">
-        <v>0.013542409123307446</v>
+        <v>0.021565495207667672</v>
       </c>
       <c r="H25" s="2" t="n">
-        <v>0.013645621181262828</v>
+        <v>0.02176952266826445</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
-      <c r="B26"/>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2026</t>
+        </is>
+      </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Februari 2026</t>
+          <t>April 2026</t>
         </is>
       </c>
       <c r="D26"/>
-      <c r="E26" s="1" t="n">
-[...3 lines deleted...]
-        <v>102.0</v>
+      <c r="E26" s="2" t="n">
+        <v>103.66879962709159</v>
+      </c>
+      <c r="F26" s="2" t="n">
+        <v>103.6678677493574</v>
       </c>
       <c r="G26" s="2" t="n">
-        <v>0.013815724083093221</v>
+        <v>0.04211901889827112</v>
       </c>
       <c r="H26" s="2" t="n">
-        <v>0.0140172979421414</v>
+        <v>0.04211901889827112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="4.96484375" customWidth="true"/>
     <col min="2" max="2" width="16.31640625" customWidth="true"/>
     <col min="3" max="3" width="14.3203125" customWidth="true"/>
     <col min="4" max="4" width="13.9375" customWidth="true"/>
     <col min="5" max="5" width="37.8203125" customWidth="true"/>
     <col min="6" max="6" width="12.22265625" customWidth="true"/>
     <col min="7" max="7" width="36.12890625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -842,730 +842,730 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>HICP-Indexcijfer met vaste belastingstarieven</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Inflatie (HVPI)</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Inflatie (HICP met vaste belastingstarieven)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Maart 2024</t>
+          <t>Mei 2024</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>96.70000000000034</v>
+        <v>96.6689621037204</v>
       </c>
       <c r="E2" s="2" t="n">
-        <v>97.40000000000035</v>
+        <v>97.10778896974855</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>0.03818426681454504</v>
+        <v>0.048594988391642065</v>
       </c>
       <c r="G2" s="2" t="n">
-        <v>0.0120797901931176</v>
+        <v>0.03868804187796507</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>April 2024</t>
+          <t>Juni 2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>96.50000000000034</v>
-[...2 lines deleted...]
-        <v>97.0</v>
+        <v>97.09734885291134</v>
+      </c>
+      <c r="E3" s="2" t="n">
+        <v>97.49924358884562</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>0.04869634977938237</v>
+        <v>0.054251141918423035</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>0.040784506811094946</v>
+        <v>0.04508196721311502</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Mei 2024</t>
+          <t>Juli 2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>96.70000000000034</v>
+        <v>96.50303261054654</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>97.10000000000034</v>
+        <v>96.76514591100218</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>0.048594988391642065</v>
+        <v>0.05409109230149142</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>0.03868804187796507</v>
+        <v>0.04509415262636301</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Juni 2024</t>
+          <t>Augustus 2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>97.10000000000034</v>
+        <v>97.96222103183727</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>97.50000000000034</v>
+        <v>98.09315487767049</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>0.054251141918423035</v>
+        <v>0.04347484276729567</v>
       </c>
       <c r="G5" s="2" t="n">
-        <v>0.04508196721311502</v>
+        <v>0.03301658882267689</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Juli 2024</t>
+          <t>September 2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>96.50000000000034</v>
+        <v>97.57789468479693</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>96.80000000000034</v>
+        <v>97.62699777672312</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>0.05409109230149142</v>
+        <v>0.043241537126174</v>
       </c>
       <c r="G6" s="2" t="n">
-        <v>0.04509415262636301</v>
+        <v>0.03317957433033925</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Augustus 2024</t>
-[...3 lines deleted...]
-        <v>98.0</v>
+          <t>Oktober 2024</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="n">
+        <v>98.08366291721556</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.05679427223203</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>0.04347484276729567</v>
+        <v>0.04522217852929627</v>
       </c>
       <c r="G7" s="2" t="n">
-        <v>0.03301658882267689</v>
+        <v>0.03478050355067798</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>September 2024</t>
+          <t>November 2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>97.60000000000034</v>
+        <v>98.25372579155245</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>97.60000000000034</v>
+        <v>98.19949484245883</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>0.043241537126174</v>
+        <v>0.047855175127902556</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>0.03317957433033925</v>
+        <v>0.03765352294764059</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Oktober 2024</t>
+          <t>December 2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.98316565606984</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>98.10000000000035</v>
+        <v>98.96101315028818</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>0.04522217852929627</v>
+        <v>0.04414168937329726</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>0.03478050355067798</v>
+        <v>0.03569142125480153</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>November 2024</t>
+          <t>Januari 2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>98.30000000000035</v>
+        <v>98.21478558072806</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>98.19781915689455</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>0.047855175127902556</v>
+        <v>0.04360442318249562</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>0.03765352294764059</v>
+        <v>0.035311189938729406</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>December 2024</t>
-[...6 lines deleted...]
-        <v>99.0</v>
+          <t>Februari 2025</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="n">
+        <v>100.61215223513669</v>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>100.59468222793872</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>0.04414168937329726</v>
+        <v>0.0442776160563813</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>0.03569142125480153</v>
+        <v>0.03598991967238953</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Januari 2025</t>
+          <t>Maart 2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>100.15685158683128</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>98.20000000000036</v>
+        <v>100.1394809549518</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>0.04360442318249562</v>
+        <v>0.03555894696680663</v>
       </c>
       <c r="G12" s="2" t="n">
-        <v>0.035311189938729406</v>
+        <v>0.02834707499018473</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Februari 2025</t>
+          <t>April 2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>99.48159164228215</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>99.48099861582355</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>0.0442776160563813</v>
+        <v>0.03113525091799263</v>
       </c>
       <c r="G13" s="2" t="n">
-        <v>0.03598991967238953</v>
+        <v>0.02578254356224883</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Maart 2025</t>
+          <t>Mei 2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>99.39275844941548</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>100.10000000000035</v>
+        <v>99.3932640238487</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>0.03555894696680663</v>
+        <v>0.028172240036646968</v>
       </c>
       <c r="G14" s="2" t="n">
-        <v>0.02834707499018473</v>
+        <v>0.02354516103630208</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>April 2025</t>
+          <t>Juni 2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>99.87387248749828</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>99.87476305238336</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>0.03113525091799263</v>
+        <v>0.028580115536637297</v>
       </c>
       <c r="G15" s="2" t="n">
-        <v>0.02578254356224883</v>
+        <v>0.024392156862745294</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Mei 2025</t>
+          <t>Juli 2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>99.40000000000036</v>
+        <v>99.0263095552331</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>99.40000000000036</v>
+        <v>99.03690405213484</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>0.028172240036646968</v>
+        <v>0.026078311410217308</v>
       </c>
       <c r="G16" s="2" t="n">
-        <v>0.02354516103630208</v>
+        <v>0.023549865655129038</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Juni 2025</t>
+          <t>Augustus 2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>99.90000000000036</v>
+        <v>100.5163069332039</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>99.90000000000036</v>
+        <v>100.5238857445055</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>0.028580115536637297</v>
+        <v>0.0260679575077226</v>
       </c>
       <c r="G17" s="2" t="n">
-        <v>0.024392156862745294</v>
+        <v>0.02478952291861578</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Juli 2025</t>
-[...6 lines deleted...]
-        <v>99.0</v>
+          <t>September 2025</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="n">
+        <v>100.19731148386626</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>100.20737989225894</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>0.026078311410217308</v>
+        <v>0.026851221541486985</v>
       </c>
       <c r="G18" s="2" t="n">
-        <v>0.023549865655129038</v>
+        <v>0.026474504582126062</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Augustus 2025</t>
+          <t>Oktober 2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>100.50000000000036</v>
+        <v>100.56380451069066</v>
       </c>
       <c r="E19" s="2" t="n">
-        <v>100.50000000000036</v>
+        <v>100.5731538006806</v>
       </c>
       <c r="F19" s="2" t="n">
-        <v>0.0260679575077226</v>
+        <v>0.025282167042889415</v>
       </c>
       <c r="G19" s="2" t="n">
-        <v>0.02478952291861578</v>
+        <v>0.025657022537627895</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>September 2025</t>
+          <t>November 2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>100.82655233000963</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>100.20000000000036</v>
+        <v>100.83508877647672</v>
       </c>
       <c r="F20" s="2" t="n">
-        <v>0.026851221541486985</v>
+        <v>0.026139863291519832</v>
       </c>
       <c r="G20" s="2" t="n">
-        <v>0.026474504582126062</v>
+        <v>0.02686497430306832</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Oktober 2025</t>
+          <t>December 2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>101.13770320510864</v>
       </c>
       <c r="E21" s="2" t="n">
-        <v>100.60000000000035</v>
+        <v>101.14257970210694</v>
       </c>
       <c r="F21" s="2" t="n">
-        <v>0.025282167042889415</v>
+        <v>0.021771547867581363</v>
       </c>
       <c r="G21" s="2" t="n">
-        <v>0.025657022537627895</v>
+        <v>0.02202132591562375</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>November 2025</t>
+          <t>Januari 2026</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>100.80000000000035</v>
+        <v>99.54211651643205</v>
       </c>
       <c r="E22" s="2" t="n">
-        <v>100.80000000000035</v>
+        <v>99.54196013980682</v>
       </c>
       <c r="F22" s="2" t="n">
-        <v>0.026139863291519832</v>
+        <v>0.013542409123307446</v>
       </c>
       <c r="G22" s="2" t="n">
-        <v>0.02686497430306832</v>
+        <v>0.013645621181262828</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>December 2025</t>
+          <t>Februari 2026</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.99948716872426</v>
       </c>
       <c r="E23" s="2" t="n">
-        <v>101.10000000000035</v>
+        <v>101.99945546843436</v>
       </c>
       <c r="F23" s="2" t="n">
-        <v>0.021771547867581363</v>
+        <v>0.013815724083093221</v>
       </c>
       <c r="G23" s="2" t="n">
-        <v>0.02202132591562375</v>
+        <v>0.0140172979421414</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Januari 2026</t>
+          <t>Maart 2026</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>102.3246307643137</v>
       </c>
       <c r="E24" s="2" t="n">
-        <v>99.50000000000036</v>
+        <v>102.32468889662083</v>
       </c>
       <c r="F24" s="2" t="n">
-        <v>0.013542409123307446</v>
+        <v>0.021565495207667672</v>
       </c>
       <c r="G24" s="2" t="n">
-        <v>0.013645621181262828</v>
+        <v>0.02176952266826445</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2026</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Februari 2026</t>
-[...6 lines deleted...]
-        <v>102.0</v>
+          <t>April 2026</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="n">
+        <v>103.66879962709159</v>
+      </c>
+      <c r="E25" s="2" t="n">
+        <v>103.6678677493574</v>
       </c>
       <c r="F25" s="2" t="n">
-        <v>0.013815724083093221</v>
+        <v>0.04211901889827112</v>
       </c>
       <c r="G25" s="2" t="n">
-        <v>0.0140172979421414</v>
+        <v>0.04211901889827112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>