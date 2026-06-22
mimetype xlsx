--- v0 (2025-12-15)
+++ v1 (2026-06-22)
@@ -107,159 +107,159 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="201.875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Yearly Dairy Statistics:  products based on other than cow’s milk</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Period : Last 10 Year(2015, 2016, 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024)</t>
+          <t>Period : Last 10 Year(2016, 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024, 2025)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Type of dairy product : Goats’ milk : collected in Belgium (in l), Ewes’ milk : collected in Belgium (in l), Goats’ milk : imported (in l), Cheese from goats’ milk : fresh, Cheese from goats’ milk : other, Cheese from ewes’ milk, Other manufactured products
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Directorate-general Statistics - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.79296875" customWidth="true"/>
     <col min="2" max="2" width="4.60546875" customWidth="true"/>
     <col min="3" max="3" width="9.8046875" customWidth="true"/>
     <col min="4" max="4" width="9.8046875" customWidth="true"/>
     <col min="5" max="5" width="9.8046875" customWidth="true"/>
-    <col min="6" max="6" width="9.8046875" customWidth="true"/>
+    <col min="6" max="6" width="9.84375" customWidth="true"/>
     <col min="7" max="7" width="9.84375" customWidth="true"/>
     <col min="8" max="8" width="9.84375" customWidth="true"/>
     <col min="9" max="9" width="9.84375" customWidth="true"/>
     <col min="10" max="10" width="9.84375" customWidth="true"/>
     <col min="11" max="11" width="9.84375" customWidth="true"/>
     <col min="12" max="12" width="9.84375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
@@ -288,1377 +288,1377 @@
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Type of dairy product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>1.8765213E7</v>
+        <v>2.5068964E7</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2.5068964E7</v>
+        <v>3.2865472E7</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>3.2865472E7</v>
+        <v>3.9318868E7</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>3.9318868E7</v>
+        <v>4.2827866E7</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>4.2827866E7</v>
+        <v>4.3870443E7</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>4.3870443E7</v>
+        <v>4.1854485E7</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>4.1854485E7</v>
+        <v>4.4322303E7</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>4.4322303E7</v>
+        <v>4.4611131E7</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>4.4611131E7</v>
+        <v>4.4229854E7</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>4.4229854E7</v>
+        <v>4.1435112E7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B5"/>
-      <c r="C5" s="1" t="n">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="C5"/>
+      <c r="D5" s="1" t="n">
+        <v>108272.0</v>
+      </c>
       <c r="E5" s="1" t="n">
-        <v>108272.0</v>
+        <v>147976.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>147976.0</v>
+        <v>153730.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>153730.0</v>
+        <v>207709.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>207709.0</v>
+        <v>263660.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>263660.0</v>
+        <v>320191.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>320191.0</v>
+        <v>359407.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>359407.0</v>
+        <v>249276.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>249276.0</v>
+        <v>275389.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>2.5529846E7</v>
+        <v>2.9112791E7</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2.9112791E7</v>
+        <v>3.6249006E7</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>3.6249006E7</v>
+        <v>2.8025889E7</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>2.8025889E7</v>
+        <v>2.9853119E7</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2.9853119E7</v>
+        <v>3.1148802E7</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>3.1148802E7</v>
+        <v>2.6912409E7</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>2.6912409E7</v>
+        <v>3.0989987E7</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>3.0989987E7</v>
+        <v>2.7076929E7</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>2.7076929E7</v>
+        <v>2.5757024E7</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>2.5757024E7</v>
+        <v>2.3903303E7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>4797082.0</v>
+        <v>5540865.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>5540865.0</v>
+        <v>7698478.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>7698478.0</v>
+        <v>9204646.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>9204646.0</v>
+        <v>9469249.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>9469249.0</v>
+        <v>9621499.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>9621499.0</v>
+        <v>6939856.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>6939856.0</v>
+        <v>9262054.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>9262054.0</v>
+        <v>9678049.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>9678049.0</v>
+        <v>8623930.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>8623930.0</v>
+        <v>9472836.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>300485.0</v>
+        <v>267150.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>267150.0</v>
+        <v>252406.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>252406.0</v>
+        <v>355623.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>355623.0</v>
+        <v>373546.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>373546.0</v>
+        <v>456045.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>456045.0</v>
+        <v>428159.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>428159.0</v>
+        <v>520369.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>520369.0</v>
+        <v>452948.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>452948.0</v>
+        <v>691308.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>691308.0</v>
+        <v>409034.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>109934.0</v>
+        <v>79055.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>79055.0</v>
+        <v>160754.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>160754.0</v>
+        <v>190624.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>190624.0</v>
+        <v>100618.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>100618.0</v>
+        <v>58764.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>58764.0</v>
+        <v>56202.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>56202.0</v>
+        <v>148222.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>148222.0</v>
+        <v>124303.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>124303.0</v>
+        <v>103436.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>103436.0</v>
+        <v>131146.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>2098775.0</v>
-[...1 lines deleted...]
-      <c r="D10" s="1" t="n">
         <v>13206.0</v>
       </c>
-      <c r="E10"/>
+      <c r="D10"/>
+      <c r="E10" s="1" t="n">
+        <v>59081.0</v>
+      </c>
       <c r="F10" s="1" t="n">
-        <v>59081.0</v>
+        <v>55374.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>55374.0</v>
+        <v>56427.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>56427.0</v>
+        <v>55119.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>55119.0</v>
+        <v>62386.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>62386.0</v>
+        <v>115501.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>115501.0</v>
+        <v>216520.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>216520.0</v>
+        <v>263918.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.79296875" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="9.84375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Type of dairy product</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>1.8765213E7</v>
+        <v>2.5068964E7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>2.5068964E7</v>
+        <v>3.2865472E7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>3.2865472E7</v>
+        <v>3.9318868E7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>3.9318868E7</v>
+        <v>4.2827866E7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>4.2827866E7</v>
+        <v>4.3870443E7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>4.3870443E7</v>
+        <v>4.1854485E7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>4.1854485E7</v>
+        <v>4.4322303E7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>4.4322303E7</v>
+        <v>4.4611131E7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>4.4611131E7</v>
+        <v>4.4229854E7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Goats’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>4.4229854E7</v>
+        <v>4.1435112E7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2015</t>
-[...4 lines deleted...]
-      </c>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="C12"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2016</t>
-[...2 lines deleted...]
-      <c r="C13"/>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="n">
+        <v>108272.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>108272.0</v>
+        <v>147976.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>147976.0</v>
+        <v>153730.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>153730.0</v>
+        <v>207709.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>207709.0</v>
+        <v>263660.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>263660.0</v>
+        <v>320191.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>320191.0</v>
+        <v>359407.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>359407.0</v>
+        <v>249276.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Ewes’ milk : collected in Belgium (in l)</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>249276.0</v>
+        <v>275389.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>2.5529846E7</v>
+        <v>2.9112791E7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>2.9112791E7</v>
+        <v>3.6249006E7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>3.6249006E7</v>
+        <v>2.8025889E7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>2.8025889E7</v>
+        <v>2.9853119E7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>2.9853119E7</v>
+        <v>3.1148802E7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>3.1148802E7</v>
+        <v>2.6912409E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
-        <v>2.6912409E7</v>
+        <v>3.0989987E7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>3.0989987E7</v>
+        <v>2.7076929E7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>2.7076929E7</v>
+        <v>2.5757024E7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Goats’ milk : imported (in l)</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>2.5757024E7</v>
+        <v>2.3903303E7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>4797082.0</v>
+        <v>5540865.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>5540865.0</v>
+        <v>7698478.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>7698478.0</v>
+        <v>9204646.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>9204646.0</v>
+        <v>9469249.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>9469249.0</v>
+        <v>9621499.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>9621499.0</v>
+        <v>6939856.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>6939856.0</v>
+        <v>9262054.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>9262054.0</v>
+        <v>9678049.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>9678049.0</v>
+        <v>8623930.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : fresh</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
-        <v>8623930.0</v>
+        <v>9472836.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>300485.0</v>
+        <v>267150.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C43" s="1" t="n">
-        <v>267150.0</v>
+        <v>252406.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="n">
-        <v>252406.0</v>
+        <v>355623.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C45" s="1" t="n">
-        <v>355623.0</v>
+        <v>373546.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>373546.0</v>
+        <v>456045.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="n">
-        <v>456045.0</v>
+        <v>428159.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>428159.0</v>
+        <v>520369.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>520369.0</v>
+        <v>452948.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>452948.0</v>
+        <v>691308.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk : other</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>691308.0</v>
+        <v>409034.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>109934.0</v>
+        <v>79055.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>79055.0</v>
+        <v>160754.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>160754.0</v>
+        <v>190624.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>190624.0</v>
+        <v>100618.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>100618.0</v>
+        <v>58764.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>58764.0</v>
+        <v>56202.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>56202.0</v>
+        <v>148222.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>148222.0</v>
+        <v>124303.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>124303.0</v>
+        <v>103436.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>103436.0</v>
+        <v>131146.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C62" s="1" t="n">
-        <v>2098775.0</v>
+        <v>13206.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2016</t>
-[...4 lines deleted...]
-      </c>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C63"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2017</t>
-[...2 lines deleted...]
-      <c r="C64"/>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="n">
+        <v>59081.0</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
-        <v>59081.0</v>
+        <v>55374.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C66" s="1" t="n">
-        <v>55374.0</v>
+        <v>56427.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C67" s="1" t="n">
-        <v>56427.0</v>
+        <v>55119.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C68" s="1" t="n">
-        <v>55119.0</v>
+        <v>62386.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C69" s="1" t="n">
-        <v>62386.0</v>
+        <v>115501.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="n">
-        <v>115501.0</v>
+        <v>216520.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Other manufactured products</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="n">
-        <v>216520.0</v>
+        <v>263918.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>