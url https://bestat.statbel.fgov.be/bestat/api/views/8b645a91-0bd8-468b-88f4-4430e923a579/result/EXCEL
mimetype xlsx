--- v1 (2026-03-19)
+++ v2 (2026-06-10)
@@ -84,74 +84,74 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="186.67578125" customWidth="true"/>
+    <col min="2" max="2" width="204.4921875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistique des ventes de bâtiments : nombre et prix de vente par date, superficie et type de bâtiment</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date de vente : 2ème trimestre 2023, 3ème trimestre 2023, 4ème trimestre 2023, 1er trimestre 2024, 2ème trimestre 2024, 3ème trimestre 2024, 4ème trimestre 2024, 1er trimestre 2025, 2ème trimestre 2025, 3ème trimestre 2025</t>
+          <t>Date de vente : 2ème trimestre 2023, 3ème trimestre 2023, 4ème trimestre 2023, 1er trimestre 2024, 2ème trimestre 2024, 3ème trimestre 2024, 4ème trimestre 2024, 1er trimestre 2025, 2ème trimestre 2025, 3ème trimestre 2025, 4ème trimestre 2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Type de bâtiment : Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
@@ -161,127 +161,130 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="50.2265625" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="8.76171875" customWidth="true"/>
     <col min="5" max="5" width="17.83984375" customWidth="true"/>
     <col min="6" max="6" width="18.09375" customWidth="true"/>
     <col min="7" max="7" width="17.87890625" customWidth="true"/>
     <col min="8" max="8" width="16.0625" customWidth="true"/>
     <col min="9" max="9" width="17.83984375" customWidth="true"/>
     <col min="10" max="10" width="18.09375" customWidth="true"/>
     <col min="11" max="11" width="17.87890625" customWidth="true"/>
     <col min="12" max="12" width="16.0625" customWidth="true"/>
     <col min="13" max="13" width="17.83984375" customWidth="true"/>
     <col min="14" max="14" width="18.09375" customWidth="true"/>
+    <col min="15" max="15" width="17.87890625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M1"/>
       <c r="N1"/>
+      <c r="O1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Semestre</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="M2"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
+      <c r="O2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>4ème trimestre 2023</t>
         </is>
       </c>
@@ -296,50 +299,55 @@
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
@@ -354,50 +362,55 @@
       <c r="J4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Prix médian</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Type de bâtiment</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
@@ -414,173 +427,185 @@
       <c r="E6" s="1" t="n">
         <v>290000.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>295000.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>306000.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>320000.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>311000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>317500.0</v>
+        <v>317100.0</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>320000.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
         <v>452500.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>503000.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>490000.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>490000.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>475000.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>505000.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>497500.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>525000.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>480000.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>525000.0</v>
       </c>
+      <c r="O7" s="1" t="n">
+        <v>507500.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
         <v>172500.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>179000.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>180000.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>175500.0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>174000.0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>185000.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>173000.0</v>
+        <v>172750.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>200250.0</v>
+        <v>200000.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>190000.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>197000.0</v>
+        <v>196000.0</v>
+      </c>
+      <c r="O8" s="1" t="n">
+        <v>200000.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
         <v>257500.0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>263000.0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>265000.0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>259000.0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>274500.0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>250000.0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>290000.0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>275000.0</v>
       </c>
       <c r="N9" s="1" t="n">
+        <v>280000.0</v>
+      </c>
+      <c r="O9" s="1" t="n">
         <v>280000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="50.2265625" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="6.0625" customWidth="true"/>
     <col min="5" max="5" width="18.09375" customWidth="true"/>
     <col min="6" max="6" width="17.87890625" customWidth="true"/>
     <col min="7" max="7" width="10.4296875" customWidth="true"/>
   </cols>
   <sheetData>
@@ -911,1090 +936,1226 @@
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="G10" s="1" t="n">
-        <v>311000.0</v>
+        <v>310000.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G11" s="1" t="n">
-        <v>317500.0</v>
+        <v>317100.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Région de Bruxelles-Capitale</t>
+          <t>Région flamande</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
-        <v>452500.0</v>
+        <v>320000.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G13" s="1" t="n">
-        <v>503000.0</v>
+        <v>452500.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>490000.0</v>
+        <v>503000.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
         <v>490000.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G16" s="1" t="n">
-        <v>475000.0</v>
+        <v>490000.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
-        <v>505000.0</v>
+        <v>475000.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>497500.0</v>
+        <v>505000.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="G19" s="1" t="n">
-        <v>525000.0</v>
+        <v>497500.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>480000.0</v>
+        <v>525000.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>525000.0</v>
+        <v>480000.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Région wallonne</t>
+          <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G22" s="1" t="n">
-        <v>172500.0</v>
+        <v>525000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Région wallonne</t>
+          <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>179000.0</v>
+        <v>507500.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>180000.0</v>
+        <v>172500.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G25" s="1" t="n">
-        <v>175500.0</v>
+        <v>179000.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>174000.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>185000.0</v>
+        <v>175500.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G28" s="1" t="n">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>200250.0</v>
+        <v>185000.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>190000.0</v>
+        <v>172750.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="G31" s="1" t="n">
-        <v>197000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C32"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="G32" s="1" t="n">
-        <v>257500.0</v>
+        <v>190000.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G33" s="1" t="n">
-        <v>263000.0</v>
+        <v>196000.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G34" s="1" t="n">
-        <v>265000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C35"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G35" s="1" t="n">
-        <v>260000.0</v>
+        <v>257500.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C36"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G36" s="1" t="n">
-        <v>259000.0</v>
+        <v>263000.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G37" s="1" t="n">
-        <v>274500.0</v>
+        <v>265000.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G38" s="1" t="n">
-        <v>250000.0</v>
+        <v>260000.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G39" s="1" t="n">
-        <v>290000.0</v>
+        <v>259000.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G40" s="1" t="n">
-        <v>275000.0</v>
+        <v>274500.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C41"/>
       <c r="D41" t="inlineStr">
         <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>2ème semestre 2024</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>4ème trimestre 2024</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="n">
+        <v>250000.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C42"/>
+      <c r="D42" t="inlineStr">
+        <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>1er semestre 2025</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>1er trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="n">
+        <v>290000.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C43"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>1er semestre 2025</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>2ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="n">
+        <v>275000.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C44"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
         </is>
       </c>
-      <c r="G41" s="1" t="n">
+      <c r="G44" s="1" t="n">
+        <v>280000.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C45"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>2ème semestre 2025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>4ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="n">
         <v>280000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>