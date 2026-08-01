--- v2 (2026-06-10)
+++ v3 (2026-08-01)
@@ -84,74 +84,74 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="204.4921875" customWidth="true"/>
+    <col min="2" max="2" width="220.34765625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistique des ventes de bâtiments : nombre et prix de vente par date, superficie et type de bâtiment</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date de vente : 2ème trimestre 2023, 3ème trimestre 2023, 4ème trimestre 2023, 1er trimestre 2024, 2ème trimestre 2024, 3ème trimestre 2024, 4ème trimestre 2024, 1er trimestre 2025, 2ème trimestre 2025, 3ème trimestre 2025, 4ème trimestre 2025</t>
+          <t>Date de vente : 2ème trimestre 2023, 3ème trimestre 2023, 4ème trimestre 2023, 1er trimestre 2024, 2ème trimestre 2024, 3ème trimestre 2024, 4ème trimestre 2024, 1er trimestre 2025, 2ème trimestre 2025, 3ème trimestre 2025, 4ème trimestre 2025, 1er trimestre 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Type de bâtiment : Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
@@ -162,129 +162,140 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="50.2265625" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="8.76171875" customWidth="true"/>
     <col min="5" max="5" width="17.83984375" customWidth="true"/>
     <col min="6" max="6" width="18.09375" customWidth="true"/>
     <col min="7" max="7" width="17.87890625" customWidth="true"/>
     <col min="8" max="8" width="16.0625" customWidth="true"/>
     <col min="9" max="9" width="17.83984375" customWidth="true"/>
     <col min="10" max="10" width="18.09375" customWidth="true"/>
     <col min="11" max="11" width="17.87890625" customWidth="true"/>
     <col min="12" max="12" width="16.0625" customWidth="true"/>
     <col min="13" max="13" width="17.83984375" customWidth="true"/>
     <col min="14" max="14" width="18.09375" customWidth="true"/>
     <col min="15" max="15" width="17.87890625" customWidth="true"/>
+    <col min="16" max="16" width="16.0625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Semestre</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="M2"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1er semestre 2026</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>4ème trimestre 2023</t>
         </is>
       </c>
@@ -304,50 +315,55 @@
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>4ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
@@ -367,50 +383,55 @@
       <c r="K4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>Prix médian</t>
         </is>
       </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>Prix médian</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Type de bâtiment</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
@@ -430,183 +451,195 @@
       <c r="F6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>295000.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>306000.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>300000.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>320000.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>310000.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>317100.0</v>
+        <v>317500.0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>320000.0</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>321317.50000000116</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
         <v>452500.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>503000.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>490000.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>490000.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>475000.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>505000.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>497500.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>525000.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>480000.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>525000.0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>507500.0</v>
       </c>
+      <c r="P7" s="1" t="n">
+        <v>543500.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
         <v>172500.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>179000.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>180000.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>175500.0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>174000.0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>185000.0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>172750.0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>200000.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>190000.0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>196000.0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>200000.0</v>
       </c>
+      <c r="P8" s="1" t="n">
+        <v>200000.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
         <v>257500.0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>263000.0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>265000.0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>259000.0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>274500.0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>250000.0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>290000.0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>275000.0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>280000.0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>280000.0</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>285000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="50.2265625" customWidth="true"/>
     <col min="2" max="2" width="7.8359375" customWidth="true"/>
     <col min="3" max="3" width="23.9765625" customWidth="true"/>
     <col min="4" max="4" width="6.0625" customWidth="true"/>
     <col min="5" max="5" width="18.09375" customWidth="true"/>
     <col min="6" max="6" width="17.87890625" customWidth="true"/>
     <col min="7" max="7" width="10.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -971,1191 +1004,1327 @@
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G11" s="1" t="n">
-        <v>317100.0</v>
+        <v>317500.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
         <v>320000.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Région de Bruxelles-Capitale</t>
+          <t>Région flamande</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>1er semestre 2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
-[...3 lines deleted...]
-        <v>452500.0</v>
+          <t>1er trimestre 2026</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="n">
+        <v>321317.50000000116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>503000.0</v>
+        <v>452500.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
-        <v>490000.0</v>
+        <v>503000.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G16" s="1" t="n">
         <v>490000.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
-        <v>475000.0</v>
+        <v>490000.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>505000.0</v>
+        <v>475000.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G19" s="1" t="n">
-        <v>497500.0</v>
+        <v>505000.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>525000.0</v>
+        <v>497500.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>480000.0</v>
+        <v>525000.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="G22" s="1" t="n">
-        <v>525000.0</v>
+        <v>480000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>507500.0</v>
+        <v>525000.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Région wallonne</t>
+          <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>172500.0</v>
+        <v>507500.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Région wallonne</t>
+          <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="G25" s="1" t="n">
-        <v>179000.0</v>
+        <v>543500.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>180000.0</v>
+        <v>172500.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>175500.0</v>
+        <v>179000.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G28" s="1" t="n">
-        <v>174000.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>185000.0</v>
+        <v>175500.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>172750.0</v>
+        <v>174000.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G31" s="1" t="n">
-        <v>200000.0</v>
+        <v>185000.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="G32" s="1" t="n">
-        <v>190000.0</v>
+        <v>172750.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="G33" s="1" t="n">
-        <v>196000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>1er semestre 2025</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="G34" s="1" t="n">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1er semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="G35" s="1" t="n">
-        <v>257500.0</v>
+        <v>196000.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>2ème semestre 2025</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="G36" s="1" t="n">
-        <v>263000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Région wallonne</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2ème semestre 2023</t>
+          <t>1er semestre 2026</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="G37" s="1" t="n">
-        <v>265000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>1er semestre 2023</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="G38" s="1" t="n">
-        <v>260000.0</v>
+        <v>257500.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1er semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="G39" s="1" t="n">
-        <v>259000.0</v>
+        <v>263000.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>2ème semestre 2023</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="G40" s="1" t="n">
-        <v>274500.0</v>
+        <v>265000.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C41"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2ème semestre 2024</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G41" s="1" t="n">
-        <v>250000.0</v>
+        <v>260000.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C42"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>1er semestre 2024</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="G42" s="1" t="n">
-        <v>290000.0</v>
+        <v>259000.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C43"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1er semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="G43" s="1" t="n">
-        <v>275000.0</v>
+        <v>274500.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C44"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2ème semestre 2025</t>
+          <t>2ème semestre 2024</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="G44" s="1" t="n">
-        <v>280000.0</v>
+        <v>250000.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="C45"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
+          <t>1er semestre 2025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>1er trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="n">
+        <v>290000.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C46"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>1er semestre 2025</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>2ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="n">
+        <v>275000.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C47"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
           <t>2ème semestre 2025</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>3ème trimestre 2025</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="n">
+        <v>280000.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C48"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>2ème semestre 2025</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
         <is>
           <t>4ème trimestre 2025</t>
         </is>
       </c>
-      <c r="G45" s="1" t="n">
+      <c r="G48" s="1" t="n">
         <v>280000.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Maisons avec 2 ou 3 façades (type fermé + type demi-fermé)</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Belgique</t>
+        </is>
+      </c>
+      <c r="C49"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>1er semestre 2026</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>1er trimestre 2026</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="n">
+        <v>285000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>