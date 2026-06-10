--- v0 (2026-05-04)
+++ v1 (2026-06-10)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="91.5859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Monthly flow of enterprises subject to Vat by economic activity, location of the head office and type of company</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Period : Last 1 Month(February 2026)</t>
+          <t>Period : Last 1 Month(March 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Directorate-general Statistics - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -163,1145 +163,1145 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="129.5078125" customWidth="true"/>
     <col min="2" max="2" width="6.04296875" customWidth="true"/>
     <col min="3" max="3" width="15.13671875" customWidth="true"/>
     <col min="4" max="4" width="13.6640625" customWidth="true"/>
     <col min="5" max="5" width="13.23046875" customWidth="true"/>
     <col min="6" max="6" width="32.60546875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>First registrations</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Re-registrations</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Deregistrations</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Ent.subj. to Vat at the end of the month</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A AGRICULTURE, FORESTRY AND FISHING</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>196.0</v>
+        <v>182.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>-239.0</v>
+        <v>-375.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>47991.0</v>
+        <v>47820.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B MINING AND QUARRYING</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>198.0</v>
+        <v>201.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C MANUFACTURING</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>380.0</v>
+        <v>243.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>52.0</v>
+        <v>53.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>-347.0</v>
+        <v>-457.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>56086.0</v>
+        <v>55915.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D ELECTRICITY, GAS, STEAM AND AIR CONDITIONING SUPPLY</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>-17.0</v>
+        <v>-30.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1593.0</v>
+        <v>1573.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E WATER SUPPLY/ SEWERAGE, WASTE MANAGEMENT AND REMEDIATION ACTIVITIES</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>-16.0</v>
+        <v>-13.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>1935.0</v>
+        <v>1937.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>1419.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>179.0</v>
+        <v>130.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>-945.0</v>
+        <v>-1363.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>154734.0</v>
+        <v>154630.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G WHOLESALE AND RETAIL TRADE</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>1199.0</v>
+        <v>934.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>296.0</v>
+        <v>192.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>-1223.0</v>
+        <v>-1720.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>166790.0</v>
+        <v>166223.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H TRANSPORTATION AND STORAGE</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>407.0</v>
+        <v>306.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>52.0</v>
+        <v>39.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>-285.0</v>
+        <v>-396.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>32715.0</v>
+        <v>32671.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I ACCOMMODATION AND FOOD SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>488.0</v>
+        <v>460.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>82.0</v>
+        <v>68.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>-403.0</v>
+        <v>-652.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>64806.0</v>
+        <v>64693.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J PUBLISHING, BROADCASTING, AND CONTENT PRODUCTION AND DISTRIBUTION ACTIVITIES</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>127.0</v>
+        <v>86.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>-73.0</v>
+        <v>-109.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>11810.0</v>
+        <v>11796.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>K TELECOMMUNICATION, COMPUTER PROGRAMMING, CONSULTING, COMPUTING INFRASTRUCTURE AND OTHER INFORMATION SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>559.0</v>
+        <v>442.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>66.0</v>
+        <v>52.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>-301.0</v>
+        <v>-509.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>55898.0</v>
+        <v>55878.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>L FINANCIAL AND INSURANCE ACTIVITIES</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>132.0</v>
+        <v>107.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>-49.0</v>
+        <v>-70.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>11135.0</v>
+        <v>11177.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>M REAL ESTATE ACTIVITIES</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>300.0</v>
+        <v>236.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>35.0</v>
+        <v>20.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>-167.0</v>
+        <v>-340.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>46330.0</v>
+        <v>46244.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>N PROFESSIONAL, SCIENTIFIC AND TECHNICAL ACTIVITIES</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>1964.0</v>
+        <v>1444.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>196.0</v>
+        <v>158.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>-1142.0</v>
+        <v>-1911.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>243792.0</v>
+        <v>243508.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O ADMINISTRATIVE AND SUPPORT SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
-        <v>944.0</v>
+        <v>696.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>98.0</v>
+        <v>78.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>-550.0</v>
+        <v>-856.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>80729.0</v>
+        <v>80651.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>P PUBLIC ADMINISTRATION AND DEFENCE/ COMPULSORY SOCIAL SECURITY</t>
         </is>
       </c>
       <c r="B19"/>
       <c r="C19" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D19" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="E19" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>959.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Q EDUCATION</t>
         </is>
       </c>
       <c r="B20"/>
       <c r="C20" s="1" t="n">
-        <v>359.0</v>
+        <v>289.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>48.0</v>
+        <v>37.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>-220.0</v>
+        <v>-325.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>29887.0</v>
+        <v>29891.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>R HUMAN HEALTH AND SOCIAL WORK ACTIVITIES</t>
         </is>
       </c>
       <c r="B21"/>
       <c r="C21" s="1" t="n">
-        <v>668.0</v>
+        <v>573.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>40.0</v>
+        <v>33.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>-388.0</v>
+        <v>-770.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>56665.0</v>
+        <v>56507.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS AND RECREATION</t>
         </is>
       </c>
       <c r="B22"/>
       <c r="C22" s="1" t="n">
-        <v>490.0</v>
+        <v>416.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>46.0</v>
+        <v>38.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>-301.0</v>
+        <v>-494.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>47891.0</v>
+        <v>47850.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>T OTHER SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B23"/>
       <c r="C23" s="1" t="n">
-        <v>850.0</v>
+        <v>673.0</v>
       </c>
       <c r="D23" s="1" t="n">
-        <v>142.0</v>
+        <v>83.0</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>-650.0</v>
+        <v>-1067.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>93544.0</v>
+        <v>93235.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>U ACTIVITIES OF HOUSEHOLDS AS EMPLOYERS AND UNDIFFERENTIATED GOODS – AND SERVICE-PRODUCING ACTIVITIES OF HOUSEHOLDS FOR OWN USE</t>
         </is>
       </c>
       <c r="B24"/>
       <c r="C24" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E24" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>235.0</v>
+        <v>237.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>V ACTIVITIES OF EXTRATERRITORIAL ORGANISATIONS AND BODIES</t>
         </is>
       </c>
       <c r="B25"/>
       <c r="C25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F25" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Unkown economic activity</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" s="1" t="n">
-        <v>32.0</v>
+        <v>49.0</v>
       </c>
       <c r="D26" s="1" t="n">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>-9.0</v>
+        <v>-8.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>1211.0</v>
+        <v>1154.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="129.5078125" customWidth="true"/>
-    <col min="2" max="2" width="12.484375" customWidth="true"/>
+    <col min="2" max="2" width="10.5390625" customWidth="true"/>
     <col min="3" max="3" width="15.13671875" customWidth="true"/>
     <col min="4" max="4" width="13.6640625" customWidth="true"/>
     <col min="5" max="5" width="13.23046875" customWidth="true"/>
     <col min="6" max="6" width="32.60546875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>First registrations</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Re-registrations</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Deregistrations</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Ent.subj. to Vat at the end of the month</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>A AGRICULTURE, FORESTRY AND FISHING</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>196.0</v>
+        <v>182.0</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>-239.0</v>
+        <v>-375.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>47991.0</v>
+        <v>47820.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>B MINING AND QUARRYING</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>198.0</v>
+        <v>201.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>C MANUFACTURING</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>380.0</v>
+        <v>243.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>52.0</v>
+        <v>53.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>-347.0</v>
+        <v>-457.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>56086.0</v>
+        <v>55915.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>D ELECTRICITY, GAS, STEAM AND AIR CONDITIONING SUPPLY</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>-17.0</v>
+        <v>-30.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>1593.0</v>
+        <v>1573.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>E WATER SUPPLY/ SEWERAGE, WASTE MANAGEMENT AND REMEDIATION ACTIVITIES</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>-16.0</v>
+        <v>-13.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>1935.0</v>
+        <v>1937.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>1419.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>179.0</v>
+        <v>130.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>-945.0</v>
+        <v>-1363.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>154734.0</v>
+        <v>154630.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>G WHOLESALE AND RETAIL TRADE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>1199.0</v>
+        <v>934.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>296.0</v>
+        <v>192.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>-1223.0</v>
+        <v>-1720.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>166790.0</v>
+        <v>166223.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>H TRANSPORTATION AND STORAGE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>407.0</v>
+        <v>306.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>52.0</v>
+        <v>39.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>-285.0</v>
+        <v>-396.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>32715.0</v>
+        <v>32671.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>I ACCOMMODATION AND FOOD SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>488.0</v>
+        <v>460.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>82.0</v>
+        <v>68.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>-403.0</v>
+        <v>-652.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>64806.0</v>
+        <v>64693.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>J PUBLISHING, BROADCASTING, AND CONTENT PRODUCTION AND DISTRIBUTION ACTIVITIES</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>127.0</v>
+        <v>86.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>-73.0</v>
+        <v>-109.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>11810.0</v>
+        <v>11796.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>K TELECOMMUNICATION, COMPUTER PROGRAMMING, CONSULTING, COMPUTING INFRASTRUCTURE AND OTHER INFORMATION SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>559.0</v>
+        <v>442.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>66.0</v>
+        <v>52.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>-301.0</v>
+        <v>-509.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>55898.0</v>
+        <v>55878.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>L FINANCIAL AND INSURANCE ACTIVITIES</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>132.0</v>
+        <v>107.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>-49.0</v>
+        <v>-70.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>11135.0</v>
+        <v>11177.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>M REAL ESTATE ACTIVITIES</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>300.0</v>
+        <v>236.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>35.0</v>
+        <v>20.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>-167.0</v>
+        <v>-340.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>46330.0</v>
+        <v>46244.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>N PROFESSIONAL, SCIENTIFIC AND TECHNICAL ACTIVITIES</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>1964.0</v>
+        <v>1444.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>196.0</v>
+        <v>158.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>-1142.0</v>
+        <v>-1911.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>243792.0</v>
+        <v>243508.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>O ADMINISTRATIVE AND SUPPORT SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>944.0</v>
+        <v>696.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>98.0</v>
+        <v>78.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>-550.0</v>
+        <v>-856.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>80729.0</v>
+        <v>80651.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>P PUBLIC ADMINISTRATION AND DEFENCE/ COMPULSORY SOCIAL SECURITY</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D17" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="E17" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>959.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Q EDUCATION</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>359.0</v>
+        <v>289.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>48.0</v>
+        <v>37.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>-220.0</v>
+        <v>-325.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>29887.0</v>
+        <v>29891.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>R HUMAN HEALTH AND SOCIAL WORK ACTIVITIES</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>668.0</v>
+        <v>573.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>40.0</v>
+        <v>33.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>-388.0</v>
+        <v>-770.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>56665.0</v>
+        <v>56507.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS AND RECREATION</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>490.0</v>
+        <v>416.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>46.0</v>
+        <v>38.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>-301.0</v>
+        <v>-494.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>47891.0</v>
+        <v>47850.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>T OTHER SERVICE ACTIVITIES</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>850.0</v>
+        <v>673.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>142.0</v>
+        <v>83.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>-650.0</v>
+        <v>-1067.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>93544.0</v>
+        <v>93235.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>U ACTIVITIES OF HOUSEHOLDS AS EMPLOYERS AND UNDIFFERENTIATED GOODS – AND SERVICE-PRODUCING ACTIVITIES OF HOUSEHOLDS FOR OWN USE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>235.0</v>
+        <v>237.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>V ACTIVITIES OF EXTRATERRITORIAL ORGANISATIONS AND BODIES</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Unkown economic activity</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>February 2026</t>
+          <t>March 2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>32.0</v>
+        <v>49.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>-9.0</v>
+        <v>-8.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>1211.0</v>
+        <v>1154.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>