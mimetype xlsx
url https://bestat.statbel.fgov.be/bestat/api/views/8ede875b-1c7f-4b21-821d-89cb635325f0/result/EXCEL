--- v0 (2025-10-25)
+++ v1 (2026-06-22)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="67.4140625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Yearly Dairy Statistics: stock of dairy products</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Period : Last 10 Year(2015, 2016, 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024)</t>
+          <t>Period : Last 10 Year(2016, 2017, 2018, 2019, 2020, 2021, 2022, 2023, 2024, 2025)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Directorate-general Statistics - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -169,96 +169,96 @@
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="68.69921875" customWidth="true"/>
     <col min="2" max="2" width="4.60546875" customWidth="true"/>
     <col min="3" max="3" width="14.46875" customWidth="true"/>
     <col min="4" max="4" width="14.46875" customWidth="true"/>
     <col min="5" max="5" width="14.46875" customWidth="true"/>
     <col min="6" max="6" width="14.46875" customWidth="true"/>
     <col min="7" max="7" width="14.46875" customWidth="true"/>
     <col min="8" max="8" width="14.46875" customWidth="true"/>
     <col min="9" max="9" width="14.46875" customWidth="true"/>
     <col min="10" max="10" width="14.46875" customWidth="true"/>
     <col min="11" max="11" width="14.46875" customWidth="true"/>
     <col min="12" max="12" width="14.46875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
@@ -287,3037 +287,3037 @@
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Type of dairy product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>3975681.0</v>
+        <v>3915566.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>3915566.0</v>
+        <v>3596916.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>3596916.0</v>
+        <v>3163647.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>3163647.0</v>
+        <v>3743078.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>3743078.0</v>
+        <v>2939495.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>2939495.0</v>
+        <v>1.220287E7</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>1.220287E7</v>
+        <v>3288234.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>3288234.0</v>
+        <v>4073540.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>4073540.0</v>
+        <v>1.3128376E7</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>1.3128376E7</v>
+        <v>4.2074745E7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>5812456.0</v>
+        <v>4948288.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>4948288.0</v>
+        <v>6270469.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>6270469.0</v>
+        <v>8384067.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>8384067.0</v>
+        <v>1.4041979E7</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1.4041979E7</v>
+        <v>1.0591264E7</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>1.0591264E7</v>
+        <v>8941204.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>8941204.0</v>
+        <v>1.0851826E7</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>1.0851826E7</v>
+        <v>8726999.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>8726999.0</v>
+        <v>7196521.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>7196521.0</v>
+        <v>1.9321164E7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>1942816.0</v>
+        <v>1497541.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>1497541.0</v>
+        <v>1712385.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>1712385.0</v>
+        <v>1783372.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>1783372.0</v>
+        <v>1753667.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>1753667.0</v>
+        <v>1998232.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>1998232.0</v>
+        <v>1542458.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>1542458.0</v>
+        <v>1514315.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>1514315.0</v>
+        <v>3030617.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>3030617.0</v>
+        <v>4978547.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>4978547.0</v>
+        <v>3989222.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>10193.0</v>
+        <v>8444.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>8444.0</v>
+        <v>13869.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>13869.0</v>
+        <v>1344.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1344.0</v>
+        <v>12189.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>12189.0</v>
+        <v>1883.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>1883.0</v>
+        <v>78059.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>78059.0</v>
+        <v>92903.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>92903.0</v>
+        <v>273054.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>273054.0</v>
+        <v>21164.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>21164.0</v>
+        <v>21502.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>8189767.0</v>
+        <v>7820809.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>7820809.0</v>
+        <v>7318862.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>7318862.0</v>
+        <v>6320258.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>6320258.0</v>
+        <v>6538417.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>6538417.0</v>
+        <v>7885589.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>7885589.0</v>
+        <v>2618817.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>2618817.0</v>
+        <v>3794355.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>3794355.0</v>
+        <v>5615651.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>5615651.0</v>
+        <v>3295936.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>3295936.0</v>
+        <v>2902846.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>6976302.0</v>
+        <v>1.6833741E7</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>1.6833741E7</v>
+        <v>6571303.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>6571303.0</v>
+        <v>4684945.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>4684945.0</v>
+        <v>5590886.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>5590886.0</v>
+        <v>691376.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>691376.0</v>
+        <v>736245.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>736245.0</v>
+        <v>1867625.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>1867625.0</v>
+        <v>2065489.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>2065489.0</v>
+        <v>1759470.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>1759470.0</v>
+        <v>1933682.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>2.0503429E7</v>
+        <v>9733698.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>9733698.0</v>
+        <v>1.4192006E7</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>1.4192006E7</v>
+        <v>1.4899218E7</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>1.4899218E7</v>
+        <v>1.8012753E7</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1.8012753E7</v>
+        <v>1.7288539E7</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>1.7288539E7</v>
+        <v>1.5812687E7</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>1.5812687E7</v>
+        <v>2.0813768E7</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>2.0813768E7</v>
+        <v>2.9624139E7</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>2.9624139E7</v>
+        <v>3.2035114E7</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>3.2035114E7</v>
+        <v>2.8157758E7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>116942.0</v>
+        <v>121519.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>121519.0</v>
+        <v>114645.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>114645.0</v>
+        <v>17251.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>17251.0</v>
+        <v>423016.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>423016.0</v>
+        <v>656181.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>656181.0</v>
+        <v>612116.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>612116.0</v>
+        <v>430568.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>430568.0</v>
+        <v>582988.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>582988.0</v>
+        <v>373236.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>373236.0</v>
+        <v>649187.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>44345.0</v>
+        <v>100325.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>100325.0</v>
+        <v>155963.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>155963.0</v>
+        <v>257005.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>257005.0</v>
+        <v>370583.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>370583.0</v>
+        <v>495726.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>495726.0</v>
+        <v>33271.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>33271.0</v>
+        <v>37973.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>37973.0</v>
+        <v>79563.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>79563.0</v>
+        <v>2.1416535E7</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>2.1416535E7</v>
+        <v>271858.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>4020312.0</v>
+        <v>1549920.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>1549920.0</v>
+        <v>1614951.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>1614951.0</v>
+        <v>576382.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>576382.0</v>
+        <v>1261362.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1261362.0</v>
+        <v>615083.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>615083.0</v>
+        <v>2180337.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>2180337.0</v>
+        <v>2723808.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>2723808.0</v>
+        <v>692964.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>692964.0</v>
+        <v>502793.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>502793.0</v>
+        <v>1741547.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>166385.0</v>
+        <v>167807.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>167807.0</v>
+        <v>172400.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>172400.0</v>
+        <v>42886.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>42886.0</v>
+        <v>22000.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>22000.0</v>
+        <v>255932.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>255932.0</v>
+        <v>1218307.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>1218307.0</v>
+        <v>100731.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>100731.0</v>
+        <v>91106.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>91106.0</v>
+        <v>872028.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>872028.0</v>
+        <v>1208127.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>1.4177983E7</v>
+        <v>1.1845885E7</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>1.1845885E7</v>
+        <v>1.0992081E7</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>1.0992081E7</v>
+        <v>1.5773839E7</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>1.5773839E7</v>
+        <v>1.6505911E7</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>1.6505911E7</v>
+        <v>1.5249563E7</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>1.5249563E7</v>
+        <v>2.468184E7</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>2.468184E7</v>
+        <v>2.2753405E7</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>2.2753405E7</v>
+        <v>2.3369026E7</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>2.3369026E7</v>
+        <v>2.5046892E7</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>2.5046812E7</v>
+        <v>2.545076E7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>1190305.0</v>
+        <v>1228101.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>1228101.0</v>
+        <v>1121909.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>1121909.0</v>
+        <v>965657.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>965657.0</v>
+        <v>829872.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>829872.0</v>
+        <v>902555.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>902555.0</v>
+        <v>1370222.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>1370222.0</v>
+        <v>853930.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>853930.0</v>
+        <v>812002.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>812002.0</v>
+        <v>960410.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>960410.0</v>
+        <v>767622.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
-        <v>870011.0</v>
+        <v>1009421.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>1009421.0</v>
+        <v>538149.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>538149.0</v>
+        <v>725572.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>725572.0</v>
+        <v>1125504.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>1125504.0</v>
+        <v>2659254.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>2659254.0</v>
+        <v>1560436.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>1560436.0</v>
+        <v>1708124.0</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>1708124.0</v>
+        <v>2465681.0</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>2465681.0</v>
+        <v>2081184.0</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>2081184.0</v>
+        <v>2318831.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B19"/>
       <c r="C19" s="1" t="n">
-        <v>72200.0</v>
+        <v>66914.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>66914.0</v>
+        <v>76542.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>76542.0</v>
+        <v>46018.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>46018.0</v>
+        <v>58016.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>58016.0</v>
+        <v>58182.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>58182.0</v>
+        <v>67296.0</v>
       </c>
       <c r="I19" s="1" t="n">
-        <v>67296.0</v>
+        <v>70150.0</v>
       </c>
       <c r="J19" s="1" t="n">
-        <v>70150.0</v>
+        <v>94594.0</v>
       </c>
       <c r="K19" s="1" t="n">
-        <v>94594.0</v>
+        <v>73587.0</v>
       </c>
       <c r="L19" s="1" t="n">
-        <v>73587.0</v>
+        <v>57080.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="61.01171875" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="9.8046875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Type of dairy product</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Quantity in stock</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>3975681.0</v>
+        <v>3915566.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>3915566.0</v>
+        <v>3596916.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>3596916.0</v>
+        <v>3163647.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>3163647.0</v>
+        <v>3743078.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>3743078.0</v>
+        <v>2939495.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>2939495.0</v>
+        <v>1.220287E7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>1.220287E7</v>
+        <v>3288234.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>3288234.0</v>
+        <v>4073540.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>4073540.0</v>
+        <v>1.3128376E7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>cream (in l)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>1.3128376E7</v>
+        <v>4.2074745E7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>5812456.0</v>
+        <v>4948288.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>4948288.0</v>
+        <v>6270469.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>6270469.0</v>
+        <v>8384067.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>8384067.0</v>
+        <v>1.4041979E7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>1.4041979E7</v>
+        <v>1.0591264E7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>1.0591264E7</v>
+        <v>8941204.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>8941204.0</v>
+        <v>1.0851826E7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>1.0851826E7</v>
+        <v>8726999.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>8726999.0</v>
+        <v>7196521.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Traditional butter</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>7196521.0</v>
+        <v>1.9321164E7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>1942816.0</v>
+        <v>1497541.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>1497541.0</v>
+        <v>1712385.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>1712385.0</v>
+        <v>1783372.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>1783372.0</v>
+        <v>1753667.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>1753667.0</v>
+        <v>1998232.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>1998232.0</v>
+        <v>1542458.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
-        <v>1542458.0</v>
+        <v>1514315.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>1514315.0</v>
+        <v>3030617.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>3030617.0</v>
+        <v>4978547.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Recombined butter</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>4978547.0</v>
+        <v>3989222.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>10193.0</v>
+        <v>8444.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>8444.0</v>
+        <v>13869.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>13869.0</v>
+        <v>1344.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>1344.0</v>
+        <v>12189.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>12189.0</v>
+        <v>1883.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>1883.0</v>
+        <v>78059.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>78059.0</v>
+        <v>92903.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>92903.0</v>
+        <v>273054.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>273054.0</v>
+        <v>21164.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Creampowder (fat content: 42 % and more)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
-        <v>21164.0</v>
+        <v>21502.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>8189767.0</v>
+        <v>7820809.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C43" s="1" t="n">
-        <v>7820809.0</v>
+        <v>7318862.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="n">
-        <v>7318862.0</v>
+        <v>6320258.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C45" s="1" t="n">
-        <v>6320258.0</v>
+        <v>6538417.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>6538417.0</v>
+        <v>7885589.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="n">
-        <v>7885589.0</v>
+        <v>2618817.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>2618817.0</v>
+        <v>3794355.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>3794355.0</v>
+        <v>5615651.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>5615651.0</v>
+        <v>3295936.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Milkpowder :  Whole milk (Fat content: 26 to 42 %)</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>3295936.0</v>
+        <v>2902846.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>6976302.0</v>
+        <v>1.6833741E7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>1.6833741E7</v>
+        <v>6571303.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>6571303.0</v>
+        <v>4684945.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>4684945.0</v>
+        <v>5590886.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>5590886.0</v>
+        <v>691376.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>691376.0</v>
+        <v>736245.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>736245.0</v>
+        <v>1867625.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>1867625.0</v>
+        <v>2065489.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>2065489.0</v>
+        <v>1759470.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Milkpowder :  Partly skimmed milk (Fat content: +1.5 to 26 %) : human consumption</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>1759470.0</v>
+        <v>1933682.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C62"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C63"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C64"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C65"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C66"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C67"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C68"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C69"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C70"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Milkpowder : Partly skimmed milk (Fat content: +1.5 to 26 %) : animal feed</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C71"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>2.0503429E7</v>
+        <v>9733698.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>9733698.0</v>
+        <v>1.4192006E7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>1.4192006E7</v>
+        <v>1.4899218E7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>1.4899218E7</v>
+        <v>1.8012753E7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>1.8012753E7</v>
+        <v>1.7288539E7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>1.7288539E7</v>
+        <v>1.5812687E7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>1.5812687E7</v>
+        <v>2.0813768E7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>2.0813768E7</v>
+        <v>2.9624139E7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
-        <v>2.9624139E7</v>
+        <v>3.2035114E7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Milkpowder : Skimmed milk (Fat content: 1,5 % max.)</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="n">
-        <v>3.2035114E7</v>
+        <v>2.8157758E7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C82" s="1" t="n">
-        <v>116942.0</v>
+        <v>121519.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>121519.0</v>
+        <v>114645.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C84" s="1" t="n">
-        <v>114645.0</v>
+        <v>17251.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C85" s="1" t="n">
-        <v>17251.0</v>
+        <v>423016.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
-        <v>423016.0</v>
+        <v>656181.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>656181.0</v>
+        <v>612116.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>612116.0</v>
+        <v>430568.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>430568.0</v>
+        <v>582988.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>582988.0</v>
+        <v>373236.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Milkpowder : Buttermilk</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>373236.0</v>
+        <v>649187.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>44345.0</v>
+        <v>100325.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
-        <v>100325.0</v>
+        <v>155963.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C94" s="1" t="n">
-        <v>155963.0</v>
+        <v>257005.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C95" s="1" t="n">
-        <v>257005.0</v>
+        <v>370583.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C96" s="1" t="n">
-        <v>370583.0</v>
+        <v>495726.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C97" s="1" t="n">
-        <v>495726.0</v>
+        <v>33271.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C98" s="1" t="n">
-        <v>33271.0</v>
+        <v>37973.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C99" s="1" t="n">
-        <v>37973.0</v>
+        <v>79563.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C100" s="1" t="n">
-        <v>79563.0</v>
+        <v>2.1416535E7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Milkpowder : Whey</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="n">
-        <v>2.1416535E7</v>
+        <v>271858.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C102" s="1" t="n">
-        <v>4020312.0</v>
+        <v>1549920.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C103" s="1" t="n">
-        <v>1549920.0</v>
+        <v>1614951.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
-        <v>1614951.0</v>
+        <v>576382.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>576382.0</v>
+        <v>1261362.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
-        <v>1261362.0</v>
+        <v>615083.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C107" s="1" t="n">
-        <v>615083.0</v>
+        <v>2180337.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C108" s="1" t="n">
-        <v>2180337.0</v>
+        <v>2723808.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C109" s="1" t="n">
-        <v>2723808.0</v>
+        <v>692964.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C110" s="1" t="n">
-        <v>692964.0</v>
+        <v>502793.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Milkpowder : Other powdered products</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>502793.0</v>
+        <v>1741547.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>166385.0</v>
+        <v>167807.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>167807.0</v>
+        <v>172400.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C114" s="1" t="n">
-        <v>172400.0</v>
+        <v>42886.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C115" s="1" t="n">
-        <v>42886.0</v>
+        <v>22000.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C116" s="1" t="n">
-        <v>22000.0</v>
+        <v>255932.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C117" s="1" t="n">
-        <v>255932.0</v>
+        <v>1218307.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>1218307.0</v>
+        <v>100731.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
-        <v>100731.0</v>
+        <v>91106.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C120" s="1" t="n">
-        <v>91106.0</v>
+        <v>872028.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Concentrated milk (sweetened)</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="n">
-        <v>872028.0</v>
+        <v>1208127.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C122" s="1" t="n">
-        <v>1.4177983E7</v>
+        <v>1.1845885E7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C123" s="1" t="n">
-        <v>1.1845885E7</v>
+        <v>1.0992081E7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C124" s="1" t="n">
-        <v>1.0992081E7</v>
+        <v>1.5773839E7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C125" s="1" t="n">
-        <v>1.5773839E7</v>
+        <v>1.6505911E7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C126" s="1" t="n">
-        <v>1.6505911E7</v>
+        <v>1.5249563E7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C127" s="1" t="n">
-        <v>1.5249563E7</v>
+        <v>2.468184E7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C128" s="1" t="n">
-        <v>2.468184E7</v>
+        <v>2.2753405E7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C129" s="1" t="n">
-        <v>2.2753405E7</v>
+        <v>2.3369026E7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="n">
-        <v>2.3369026E7</v>
+        <v>2.5046892E7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cheese</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="n">
-        <v>2.5046812E7</v>
+        <v>2.545076E7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
-        <v>1190305.0</v>
+        <v>1228101.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C133" s="1" t="n">
-        <v>1228101.0</v>
+        <v>1121909.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C134" s="1" t="n">
-        <v>1121909.0</v>
+        <v>965657.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C135" s="1" t="n">
-        <v>965657.0</v>
+        <v>829872.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C136" s="1" t="n">
-        <v>829872.0</v>
+        <v>902555.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C137" s="1" t="n">
-        <v>902555.0</v>
+        <v>1370222.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C138" s="1" t="n">
-        <v>1370222.0</v>
+        <v>853930.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C139" s="1" t="n">
-        <v>853930.0</v>
+        <v>812002.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C140" s="1" t="n">
-        <v>812002.0</v>
+        <v>960410.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Processed cheese</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="n">
-        <v>960410.0</v>
+        <v>767622.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C142" s="1" t="n">
-        <v>870011.0</v>
+        <v>1009421.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C143" s="1" t="n">
-        <v>1009421.0</v>
+        <v>538149.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C144" s="1" t="n">
-        <v>538149.0</v>
+        <v>725572.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C145" s="1" t="n">
-        <v>725572.0</v>
+        <v>1125504.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C146" s="1" t="n">
-        <v>1125504.0</v>
+        <v>2659254.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C147" s="1" t="n">
-        <v>2659254.0</v>
+        <v>1560436.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C148" s="1" t="n">
-        <v>1560436.0</v>
+        <v>1708124.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C149" s="1" t="n">
-        <v>1708124.0</v>
+        <v>2465681.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C150" s="1" t="n">
-        <v>2465681.0</v>
+        <v>2081184.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cheese from goats’ milk</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="n">
-        <v>2081184.0</v>
+        <v>2318831.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C152" s="1" t="n">
-        <v>72200.0</v>
+        <v>66914.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C153" s="1" t="n">
-        <v>66914.0</v>
+        <v>76542.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C154" s="1" t="n">
-        <v>76542.0</v>
+        <v>46018.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="C155" s="1" t="n">
-        <v>46018.0</v>
+        <v>58016.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C156" s="1" t="n">
-        <v>58016.0</v>
+        <v>58182.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C157" s="1" t="n">
-        <v>58182.0</v>
+        <v>67296.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C158" s="1" t="n">
-        <v>67296.0</v>
+        <v>70150.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C159" s="1" t="n">
-        <v>70150.0</v>
+        <v>94594.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C160" s="1" t="n">
-        <v>94594.0</v>
+        <v>73587.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Cheese from ewes’ milk</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="n">
-        <v>73587.0</v>
+        <v>57080.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>