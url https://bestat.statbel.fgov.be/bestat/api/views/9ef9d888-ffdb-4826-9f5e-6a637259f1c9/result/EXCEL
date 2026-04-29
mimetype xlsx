--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -107,329 +107,329 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="151.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Population active (travailleurs et chômeurs) et inactive depuis 2017 basé sur l’Enquête sur les Forces de Travail reformée, par trimestre, province, sexe, classe d’âge et niveau d’éducation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Période de référence : Dernières 1 Trimestre(3ème trimestre 2025)</t>
+          <t>Période de référence : Dernières 1 Trimestre(4ème trimestre 2025)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="16.328125" customWidth="true"/>
     <col min="3" max="3" width="8.76171875" customWidth="true"/>
-    <col min="4" max="4" width="17.83984375" customWidth="true"/>
+    <col min="4" max="4" width="17.87890625" customWidth="true"/>
     <col min="5" max="5" width="15.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="E1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Taux d’emploi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Taux de chômage</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Niveau d’éducation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Bas</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>0.36200000000000127</v>
+        <v>0.33600000000000124</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>0.15500000000000055</v>
+        <v>0.15100000000000052</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Moyen</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>0.6560000000000024</v>
+        <v>0.6520000000000024</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>0.06700000000000024</v>
+        <v>0.06900000000000026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Haut</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
         <v>0.854000000000003</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>0.04100000000000015</v>
+        <v>0.04300000000000015</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>0.6750000000000025</v>
+        <v>0.6730000000000025</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>0.06500000000000024</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="16.328125" customWidth="true"/>
-    <col min="3" max="3" width="17.83984375" customWidth="true"/>
+    <col min="3" max="3" width="17.87890625" customWidth="true"/>
     <col min="4" max="4" width="12.29296875" customWidth="true"/>
     <col min="5" max="5" width="15.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Niveau d’éducation</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Taux d’emploi</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Taux de chômage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Bas</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>0.36200000000000127</v>
+        <v>0.33600000000000124</v>
       </c>
       <c r="E2" s="2" t="n">
-        <v>0.15500000000000055</v>
+        <v>0.15100000000000052</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Moyen</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>0.6560000000000024</v>
+        <v>0.6520000000000024</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>0.06700000000000024</v>
+        <v>0.06900000000000026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Haut</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
         <v>0.854000000000003</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>0.04100000000000015</v>
+        <v>0.04300000000000015</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>0.6750000000000025</v>
+        <v>0.6730000000000025</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>0.06500000000000024</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>