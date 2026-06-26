--- v1 (2026-04-29)
+++ v2 (2026-06-26)
@@ -107,329 +107,329 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="151.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Population active (travailleurs et chômeurs) et inactive depuis 2017 basé sur l’Enquête sur les Forces de Travail reformée, par trimestre, province, sexe, classe d’âge et niveau d’éducation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Période de référence : Dernières 1 Trimestre(4ème trimestre 2025)</t>
+          <t>Période de référence : Dernières 1 Trimestre(1er trimestre 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="16.328125" customWidth="true"/>
     <col min="3" max="3" width="8.76171875" customWidth="true"/>
-    <col min="4" max="4" width="17.87890625" customWidth="true"/>
+    <col min="4" max="4" width="15.8125" customWidth="true"/>
     <col min="5" max="5" width="15.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="E1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Taux d’emploi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Taux de chômage</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Niveau d’éducation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Bas</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>0.33600000000000124</v>
+        <v>0.3300000000000012</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>0.15100000000000052</v>
+        <v>0.15800000000000056</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Moyen</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>0.6520000000000024</v>
+        <v>0.6360000000000022</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>0.06900000000000026</v>
+        <v>0.07300000000000026</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Haut</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>0.854000000000003</v>
+        <v>0.8630000000000031</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>0.04300000000000015</v>
+        <v>0.03700000000000013</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>0.6730000000000025</v>
+        <v>0.6700000000000024</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>0.06500000000000024</v>
+        <v>0.06300000000000022</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="16.328125" customWidth="true"/>
-    <col min="3" max="3" width="17.87890625" customWidth="true"/>
+    <col min="3" max="3" width="15.8125" customWidth="true"/>
     <col min="4" max="4" width="12.29296875" customWidth="true"/>
     <col min="5" max="5" width="15.4296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Niveau d’éducation</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Taux d’emploi</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Taux de chômage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Bas</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>0.33600000000000124</v>
+        <v>0.3300000000000012</v>
       </c>
       <c r="E2" s="2" t="n">
-        <v>0.15100000000000052</v>
+        <v>0.15800000000000056</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Moyen</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>0.6520000000000024</v>
+        <v>0.6360000000000022</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>0.06900000000000026</v>
+        <v>0.07300000000000026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Haut</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>0.854000000000003</v>
+        <v>0.8630000000000031</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>0.04300000000000015</v>
+        <v>0.03700000000000013</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>0.6730000000000025</v>
+        <v>0.6700000000000024</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>0.06500000000000024</v>
+        <v>0.06300000000000022</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>