--- v1 (2026-03-03)
+++ v2 (2026-06-13)
@@ -275,119 +275,119 @@
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>December 2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Natuurlijke personen</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
         <v>510194.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>509791.0</v>
+        <v>509812.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>510472.0</v>
+        <v>510474.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>509353.0</v>
+        <v>509355.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>509939.0</v>
+        <v>509940.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>511085.0</v>
+        <v>511086.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>508344.0</v>
+        <v>508345.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>510097.0</v>
+        <v>510098.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>511145.0</v>
+        <v>511146.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>509860.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>515117.0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>515938.0</v>
       </c>
       <c r="O4" s="1" t="n">
         <v>503117.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
         <v>677625.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>681872.0</v>
+        <v>681851.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>684400.0</v>
+        <v>684398.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>685559.0</v>
+        <v>685557.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>688189.0</v>
+        <v>688188.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>690014.0</v>
+        <v>690013.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>690612.0</v>
+        <v>690611.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>693163.0</v>
+        <v>693162.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>694797.0</v>
+        <v>694796.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>695250.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>697786.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>700076.0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>699022.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -420,156 +420,156 @@
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>December 2024</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
         <v>510194.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Januari 2025</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>509791.0</v>
+        <v>509812.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Februari 2025</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>510472.0</v>
+        <v>510474.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Maart 2025</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>509353.0</v>
+        <v>509355.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>April 2025</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>509939.0</v>
+        <v>509940.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mei 2025</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>511085.0</v>
+        <v>511086.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Juni 2025</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>508344.0</v>
+        <v>508345.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Juli 2025</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>510097.0</v>
+        <v>510098.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Augustus 2025</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>511145.0</v>
+        <v>511146.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>September 2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
         <v>509860.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Natuurlijke persoon</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
@@ -615,156 +615,156 @@
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>December 2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
         <v>677625.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Januari 2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>681872.0</v>
+        <v>681851.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Februari 2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>684400.0</v>
+        <v>684398.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Maart 2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>685559.0</v>
+        <v>685557.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>April 2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>688189.0</v>
+        <v>688188.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Mei 2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>690014.0</v>
+        <v>690013.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Juni 2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>690612.0</v>
+        <v>690611.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Juli 2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>693163.0</v>
+        <v>693162.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Augustus 2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>694797.0</v>
+        <v>694796.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>September 2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
         <v>695250.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Rechtspersoon</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>