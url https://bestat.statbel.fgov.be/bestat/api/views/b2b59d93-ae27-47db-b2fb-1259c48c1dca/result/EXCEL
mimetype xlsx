--- v0 (2025-10-19)
+++ v1 (2026-05-04)
@@ -169,111 +169,117 @@
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="58.76171875" customWidth="true"/>
     <col min="2" max="2" width="8.76171875" customWidth="true"/>
     <col min="3" max="3" width="16.31640625" customWidth="true"/>
     <col min="4" max="4" width="15.875" customWidth="true"/>
     <col min="5" max="5" width="15.87109375" customWidth="true"/>
     <col min="6" max="6" width="15.91015625" customWidth="true"/>
     <col min="7" max="7" width="16.31640625" customWidth="true"/>
     <col min="8" max="8" width="15.875" customWidth="true"/>
     <col min="9" max="9" width="15.87109375" customWidth="true"/>
     <col min="10" max="10" width="15.91015625" customWidth="true"/>
     <col min="11" max="11" width="16.31640625" customWidth="true"/>
     <col min="12" max="12" width="15.875" customWidth="true"/>
     <col min="13" max="13" width="15.87109375" customWidth="true"/>
     <col min="14" max="14" width="15.91015625" customWidth="true"/>
     <col min="15" max="15" width="16.31640625" customWidth="true"/>
     <col min="16" max="16" width="15.875" customWidth="true"/>
+    <col min="17" max="17" width="15.87109375" customWidth="true"/>
+    <col min="18" max="18" width="15.91015625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Investeringen</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
+      <c r="Q1"/>
+      <c r="R1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Trimester</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
@@ -308,50 +314,60 @@
       <c r="L3" t="inlineStr">
         <is>
           <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2025</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Sectie</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
         <v>10500.0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>10727.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>13298.0</v>
       </c>
       <c r="F5" s="1" t="n">
@@ -365,649 +381,727 @@
       </c>
       <c r="I5" s="1" t="n">
         <v>11766.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>18815.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>9591.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>11843.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>12310.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>26852.0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>12824.0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>17010.0</v>
       </c>
+      <c r="Q5" s="1" t="n">
+        <v>16227.0</v>
+      </c>
+      <c r="R5" s="1" t="n">
+        <v>22428.0</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
         <v>1887933.0</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>2185145.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2200342.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>3071243.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2272535.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>2617169.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>2475954.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>3251016.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2217453.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2505778.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>2443265.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>3217156.0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>2550607.0</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>2649057.0</v>
+        <v>2624309.0</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>2537566.0</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>3304692.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
         <v>728246.0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>811619.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>871079.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>1036266.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>760652.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>1075590.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>884583.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>1197475.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>956872.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>1322887.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>1148016.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>1555041.0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>1104183.0</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>1522251.0</v>
+        <v>1392941.0</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>1337009.0</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>1808462.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
         <v>361468.0</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>344046.0</v>
       </c>
       <c r="E8" s="1" t="n">
         <v>471605.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>505891.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>366638.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>467345.0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>524094.0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>574533.0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>405770.0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>467519.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>515407.0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>581256.0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>423327.0</v>
       </c>
       <c r="P8" s="1" t="n">
-        <v>454871.0</v>
+        <v>454457.0</v>
+      </c>
+      <c r="Q8" s="1" t="n">
+        <v>543202.0</v>
+      </c>
+      <c r="R8" s="1" t="n">
+        <v>682079.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
         <v>896101.0</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>991033.0</v>
       </c>
       <c r="E9" s="1" t="n">
         <v>878037.0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>1476758.0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>1017281.0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>1116833.0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>1054433.0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>1362542.0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>1092924.0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>1099935.0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>1032152.0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>1258309.0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>1054388.0</v>
       </c>
       <c r="P9" s="1" t="n">
-        <v>1069911.0</v>
+        <v>1073983.0</v>
+      </c>
+      <c r="Q9" s="1" t="n">
+        <v>1001852.0</v>
+      </c>
+      <c r="R9" s="1" t="n">
+        <v>1281628.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
         <v>1602854.0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>1646073.0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>1487448.0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>1984651.0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>1484347.0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>1664776.0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>1684488.0</v>
       </c>
       <c r="J10" s="1" t="n">
         <v>1890407.0</v>
       </c>
       <c r="K10" s="1" t="n">
         <v>1627431.0</v>
       </c>
       <c r="L10" s="1" t="n">
         <v>1605880.0</v>
       </c>
       <c r="M10" s="1" t="n">
         <v>1483721.0</v>
       </c>
       <c r="N10" s="1" t="n">
         <v>1881227.0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>1513024.0</v>
       </c>
       <c r="P10" s="1" t="n">
-        <v>1542447.0</v>
+        <v>1533075.0</v>
+      </c>
+      <c r="Q10" s="1" t="n">
+        <v>1603485.0</v>
+      </c>
+      <c r="R10" s="1" t="n">
+        <v>1832932.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
         <v>1121757.0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>1307900.0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>1159859.0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>1718452.0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>1440097.0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>1344932.0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>1425386.0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>1926711.0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>1591663.0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>1529358.0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>1594228.0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>2257835.0</v>
       </c>
       <c r="O11" s="1" t="n">
         <v>1398644.0</v>
       </c>
       <c r="P11" s="1" t="n">
-        <v>1662580.0</v>
+        <v>1654311.0</v>
+      </c>
+      <c r="Q11" s="1" t="n">
+        <v>1675787.0</v>
+      </c>
+      <c r="R11" s="1" t="n">
+        <v>2088474.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
         <v>304060.0</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>384017.0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>323657.0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>415036.0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>328240.0</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>482366.0</v>
       </c>
       <c r="I12" s="1" t="n">
         <v>328205.0</v>
       </c>
       <c r="J12" s="1" t="n">
         <v>416655.0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>365701.0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>425159.0</v>
       </c>
       <c r="M12" s="1" t="n">
         <v>348090.0</v>
       </c>
       <c r="N12" s="1" t="n">
         <v>418993.0</v>
       </c>
       <c r="O12" s="1" t="n">
         <v>366543.0</v>
       </c>
       <c r="P12" s="1" t="n">
-        <v>400856.0</v>
+        <v>403302.0</v>
+      </c>
+      <c r="Q12" s="1" t="n">
+        <v>404055.0</v>
+      </c>
+      <c r="R12" s="1" t="n">
+        <v>408431.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
         <v>599620.0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>655882.0</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>837371.0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>984499.0</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>714477.0</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>852790.0</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>851442.0</v>
       </c>
       <c r="J13" s="1" t="n">
         <v>1125820.0</v>
       </c>
       <c r="K13" s="1" t="n">
         <v>923056.0</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>1482609.0</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>786156.0</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>1269041.0</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>832292.0</v>
       </c>
       <c r="P13" s="1" t="n">
-        <v>802716.0</v>
+        <v>800025.0</v>
+      </c>
+      <c r="Q13" s="1" t="n">
+        <v>806025.0</v>
+      </c>
+      <c r="R13" s="1" t="n">
+        <v>958162.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
         <v>871530.0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>1197313.0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>877447.0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>1348453.0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>972846.0</v>
       </c>
       <c r="H14" s="1" t="n">
         <v>1295129.0</v>
       </c>
       <c r="I14" s="1" t="n">
         <v>1019136.0</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>1459130.0</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>1081775.0</v>
       </c>
       <c r="L14" s="1" t="n">
         <v>1142693.0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>960378.0</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>1419806.0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>1128662.0</v>
       </c>
       <c r="P14" s="1" t="n">
-        <v>1232386.0</v>
+        <v>1202873.0</v>
+      </c>
+      <c r="Q14" s="1" t="n">
+        <v>1127257.0</v>
+      </c>
+      <c r="R14" s="1" t="n">
+        <v>1544008.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
         <v>1298467.0</v>
       </c>
       <c r="D15" s="1" t="n">
         <v>1449292.0</v>
       </c>
       <c r="E15" s="1" t="n">
         <v>1402476.0</v>
       </c>
       <c r="F15" s="1" t="n">
         <v>1693350.0</v>
       </c>
       <c r="G15" s="1" t="n">
         <v>1780406.0</v>
       </c>
       <c r="H15" s="1" t="n">
         <v>2125952.0</v>
       </c>
       <c r="I15" s="1" t="n">
         <v>2024122.0</v>
       </c>
       <c r="J15" s="1" t="n">
         <v>2319781.0</v>
       </c>
       <c r="K15" s="1" t="n">
         <v>2056225.0</v>
       </c>
       <c r="L15" s="1" t="n">
         <v>2054903.0</v>
       </c>
       <c r="M15" s="1" t="n">
         <v>1836483.0</v>
       </c>
       <c r="N15" s="1" t="n">
         <v>1985403.0</v>
       </c>
       <c r="O15" s="1" t="n">
         <v>1848100.0</v>
       </c>
       <c r="P15" s="1" t="n">
-        <v>1839771.0</v>
+        <v>1840691.0</v>
+      </c>
+      <c r="Q15" s="1" t="n">
+        <v>1677101.0</v>
+      </c>
+      <c r="R15" s="1" t="n">
+        <v>1908158.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
         <v>167570.0</v>
       </c>
       <c r="D16" s="1" t="n">
         <v>201202.0</v>
       </c>
       <c r="E16" s="1" t="n">
         <v>255742.0</v>
       </c>
       <c r="F16" s="1" t="n">
         <v>246865.0</v>
       </c>
       <c r="G16" s="1" t="n">
         <v>206110.0</v>
       </c>
       <c r="H16" s="1" t="n">
         <v>194390.0</v>
       </c>
       <c r="I16" s="1" t="n">
         <v>359050.0</v>
       </c>
       <c r="J16" s="1" t="n">
         <v>253926.0</v>
       </c>
       <c r="K16" s="1" t="n">
         <v>218472.0</v>
       </c>
       <c r="L16" s="1" t="n">
         <v>218630.0</v>
       </c>
       <c r="M16" s="1" t="n">
         <v>322015.0</v>
       </c>
       <c r="N16" s="1" t="n">
         <v>251656.0</v>
       </c>
       <c r="O16" s="1" t="n">
         <v>238270.0</v>
       </c>
       <c r="P16" s="1" t="n">
-        <v>241939.0</v>
+        <v>240830.0</v>
+      </c>
+      <c r="Q16" s="1" t="n">
+        <v>345811.0</v>
+      </c>
+      <c r="R16" s="1" t="n">
+        <v>259409.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
         <v>71858.0</v>
       </c>
       <c r="D17" s="1" t="n">
         <v>81272.0</v>
       </c>
       <c r="E17" s="1" t="n">
         <v>70192.0</v>
       </c>
       <c r="F17" s="1" t="n">
         <v>107517.0</v>
       </c>
       <c r="G17" s="1" t="n">
         <v>92870.0</v>
       </c>
       <c r="H17" s="1" t="n">
         <v>94133.0</v>
       </c>
       <c r="I17" s="1" t="n">
         <v>83599.0</v>
       </c>
       <c r="J17" s="1" t="n">
         <v>99081.0</v>
       </c>
       <c r="K17" s="1" t="n">
         <v>89999.0</v>
       </c>
       <c r="L17" s="1" t="n">
         <v>96281.0</v>
       </c>
       <c r="M17" s="1" t="n">
         <v>78838.0</v>
       </c>
       <c r="N17" s="1" t="n">
         <v>96788.0</v>
       </c>
       <c r="O17" s="1" t="n">
         <v>83900.0</v>
       </c>
       <c r="P17" s="1" t="n">
-        <v>82428.0</v>
+        <v>82052.0</v>
+      </c>
+      <c r="Q17" s="1" t="n">
+        <v>82390.0</v>
+      </c>
+      <c r="R17" s="1" t="n">
+        <v>97440.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="53.76171875" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="16.31640625" customWidth="true"/>
     <col min="4" max="4" width="8.77734375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Sectie</t>
@@ -1290,3399 +1384,3919 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
         <v>17010.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>1887933.0</v>
+        <v>16227.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2185145.0</v>
+        <v>22428.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2200342.0</v>
+        <v>1887933.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>3071243.0</v>
+        <v>2185145.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2272535.0</v>
+        <v>2200342.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2617169.0</v>
+        <v>3071243.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2475954.0</v>
+        <v>2272535.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>3251016.0</v>
+        <v>2617169.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2217453.0</v>
+        <v>2475954.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2505778.0</v>
+        <v>3251016.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2443265.0</v>
+        <v>2217453.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>3217156.0</v>
+        <v>2505778.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2550607.0</v>
+        <v>2443265.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2649057.0</v>
+        <v>3217156.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>728246.0</v>
+        <v>2550607.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>811619.0</v>
+        <v>2624309.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>871079.0</v>
+        <v>2537566.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>1036266.0</v>
+        <v>3304692.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>760652.0</v>
+        <v>728246.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>1075590.0</v>
+        <v>811619.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>884583.0</v>
+        <v>871079.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>1197475.0</v>
+        <v>1036266.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>956872.0</v>
+        <v>760652.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>1322887.0</v>
+        <v>1075590.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>1148016.0</v>
+        <v>884583.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>1555041.0</v>
+        <v>1197475.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>1104183.0</v>
+        <v>956872.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>1522251.0</v>
+        <v>1322887.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>361468.0</v>
+        <v>1148016.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>344046.0</v>
+        <v>1555041.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>471605.0</v>
+        <v>1104183.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>505891.0</v>
+        <v>1392941.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>366638.0</v>
+        <v>1337009.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>467345.0</v>
+        <v>1808462.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>524094.0</v>
+        <v>361468.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>574533.0</v>
+        <v>344046.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>405770.0</v>
+        <v>471605.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>467519.0</v>
+        <v>505891.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>515407.0</v>
+        <v>366638.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>581256.0</v>
+        <v>467345.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>423327.0</v>
+        <v>524094.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>454871.0</v>
+        <v>574533.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>896101.0</v>
+        <v>405770.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>991033.0</v>
+        <v>467519.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>878037.0</v>
+        <v>515407.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>1476758.0</v>
+        <v>581256.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>1017281.0</v>
+        <v>423327.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>1116833.0</v>
+        <v>454457.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>1054433.0</v>
+        <v>543202.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>1362542.0</v>
+        <v>682079.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>1092924.0</v>
+        <v>896101.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>1099935.0</v>
+        <v>991033.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>1032152.0</v>
+        <v>878037.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>1258309.0</v>
+        <v>1476758.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>1054388.0</v>
+        <v>1017281.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>1069911.0</v>
+        <v>1116833.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>1602854.0</v>
+        <v>1054433.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>1646073.0</v>
+        <v>1362542.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>1487448.0</v>
+        <v>1092924.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>1984651.0</v>
+        <v>1099935.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>1484347.0</v>
+        <v>1032152.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>1664776.0</v>
+        <v>1258309.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>1684488.0</v>
+        <v>1054388.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>1890407.0</v>
+        <v>1073983.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>1627431.0</v>
+        <v>1001852.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>1605880.0</v>
+        <v>1281628.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>1483721.0</v>
+        <v>1602854.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>1881227.0</v>
+        <v>1646073.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>1513024.0</v>
+        <v>1487448.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>1542447.0</v>
+        <v>1984651.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>1121757.0</v>
+        <v>1484347.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>1307900.0</v>
+        <v>1664776.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>1159859.0</v>
+        <v>1684488.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>1718452.0</v>
+        <v>1890407.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>1440097.0</v>
+        <v>1627431.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>1344932.0</v>
+        <v>1605880.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>1425386.0</v>
+        <v>1483721.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>1926711.0</v>
+        <v>1881227.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>1591663.0</v>
+        <v>1513024.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>1529358.0</v>
+        <v>1533075.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>1594228.0</v>
+        <v>1603485.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2257835.0</v>
+        <v>1832932.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>1398644.0</v>
+        <v>1121757.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>1662580.0</v>
+        <v>1307900.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>304060.0</v>
+        <v>1159859.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>384017.0</v>
+        <v>1718452.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>323657.0</v>
+        <v>1440097.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>415036.0</v>
+        <v>1344932.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>328240.0</v>
+        <v>1425386.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>482366.0</v>
+        <v>1926711.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>328205.0</v>
+        <v>1591663.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>416655.0</v>
+        <v>1529358.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>365701.0</v>
+        <v>1594228.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>425159.0</v>
+        <v>2257835.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>348090.0</v>
+        <v>1398644.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>418993.0</v>
+        <v>1654311.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>366543.0</v>
+        <v>1675787.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>400856.0</v>
+        <v>2088474.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>599620.0</v>
+        <v>304060.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>655882.0</v>
+        <v>384017.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>837371.0</v>
+        <v>323657.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>984499.0</v>
+        <v>415036.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>714477.0</v>
+        <v>328240.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>852790.0</v>
+        <v>482366.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>851442.0</v>
+        <v>328205.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>1125820.0</v>
+        <v>416655.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>923056.0</v>
+        <v>365701.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>1482609.0</v>
+        <v>425159.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
-        <v>786156.0</v>
+        <v>348090.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>1269041.0</v>
+        <v>418993.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
-        <v>832292.0</v>
+        <v>366543.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>802716.0</v>
+        <v>403302.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>871530.0</v>
+        <v>404055.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
-        <v>1197313.0</v>
+        <v>408431.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>877447.0</v>
+        <v>599620.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>1348453.0</v>
+        <v>655882.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>972846.0</v>
+        <v>837371.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
-        <v>1295129.0</v>
+        <v>984499.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>1019136.0</v>
+        <v>714477.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>1459130.0</v>
+        <v>852790.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>1081775.0</v>
+        <v>851442.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>1142693.0</v>
+        <v>1125820.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>960378.0</v>
+        <v>923056.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>1419806.0</v>
+        <v>1482609.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>1128662.0</v>
+        <v>786156.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>1232386.0</v>
+        <v>1269041.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
-        <v>1298467.0</v>
+        <v>832292.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>1449292.0</v>
+        <v>800025.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>1402476.0</v>
+        <v>806025.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>1693350.0</v>
+        <v>958162.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
-        <v>1780406.0</v>
+        <v>871530.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
-        <v>2125952.0</v>
+        <v>1197313.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>2024122.0</v>
+        <v>877447.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>2319781.0</v>
+        <v>1348453.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>2056225.0</v>
+        <v>972846.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>2054903.0</v>
+        <v>1295129.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
-        <v>1836483.0</v>
+        <v>1019136.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>1985403.0</v>
+        <v>1459130.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
-        <v>1848100.0</v>
+        <v>1081775.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>N Administratieve en ondersteunende diensten</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
-        <v>1839771.0</v>
+        <v>1142693.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>167570.0</v>
+        <v>960378.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>201202.0</v>
+        <v>1419806.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
-        <v>255742.0</v>
+        <v>1128662.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
-        <v>246865.0</v>
+        <v>1202873.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
-        <v>206110.0</v>
+        <v>1127257.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
-        <v>194390.0</v>
+        <v>1544008.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D162" s="1" t="n">
-        <v>359050.0</v>
+        <v>1298467.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
-        <v>253926.0</v>
+        <v>1449292.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>218472.0</v>
+        <v>1402476.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
-        <v>218630.0</v>
+        <v>1693350.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D166" s="1" t="n">
-        <v>322015.0</v>
+        <v>1780406.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
-        <v>251656.0</v>
+        <v>2125952.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>238270.0</v>
+        <v>2024122.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>R Kunst, amusement en recreatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>241939.0</v>
+        <v>2319781.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
-        <v>71858.0</v>
+        <v>2056225.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D171" s="1" t="n">
-        <v>81272.0</v>
+        <v>2054903.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D172" s="1" t="n">
-        <v>70192.0</v>
+        <v>1836483.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
-        <v>107517.0</v>
+        <v>1985403.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
-        <v>92870.0</v>
+        <v>1848100.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
-        <v>94133.0</v>
+        <v>1840691.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D176" s="1" t="n">
-        <v>83599.0</v>
+        <v>1677101.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
-        <v>99081.0</v>
+        <v>1908158.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>1ste kwartaal 2022</t>
         </is>
       </c>
       <c r="D178" s="1" t="n">
-        <v>89999.0</v>
+        <v>167570.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>2de kwartaal 2022</t>
         </is>
       </c>
       <c r="D179" s="1" t="n">
-        <v>96281.0</v>
+        <v>201202.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>3de kwartaal 2022</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
-        <v>78838.0</v>
+        <v>255742.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>4de kwartaal 2022</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
-        <v>96788.0</v>
+        <v>246865.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>S Overige diensten</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>1ste kwartaal 2023</t>
         </is>
       </c>
       <c r="D182" s="1" t="n">
-        <v>83900.0</v>
+        <v>206110.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="n">
+        <v>194390.0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="n">
+        <v>359050.0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="n">
+        <v>253926.0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="n">
+        <v>218472.0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="n">
+        <v>218630.0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="n">
+        <v>322015.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="n">
+        <v>251656.0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="n">
+        <v>238270.0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="n">
+        <v>240830.0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="n">
+        <v>345811.0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>R Kunst, amusement en recreatie</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="n">
+        <v>259409.0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
           <t>S Overige diensten</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2022</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="n">
+        <v>71858.0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2022</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="n">
+        <v>81272.0</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2022</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="n">
+        <v>70192.0</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2022</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="n">
+        <v>107517.0</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="n">
+        <v>92870.0</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="n">
+        <v>94133.0</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="n">
+        <v>83599.0</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2023</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="n">
+        <v>99081.0</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="n">
+        <v>89999.0</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="n">
+        <v>96281.0</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="n">
+        <v>78838.0</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2024</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="n">
+        <v>96788.0</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="n">
+        <v>83900.0</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
-      <c r="D183" s="1" t="n">
-        <v>82428.0</v>
+      <c r="D207" s="1" t="n">
+        <v>82052.0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="n">
+        <v>82390.0</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>S Overige diensten</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>4de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="n">
+        <v>97440.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>