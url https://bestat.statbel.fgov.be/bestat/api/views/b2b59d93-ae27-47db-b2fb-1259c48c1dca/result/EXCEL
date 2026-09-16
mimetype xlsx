--- v1 (2026-05-04)
+++ v2 (2026-09-16)
@@ -84,1024 +84,836 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="59.98046875" customWidth="true"/>
-    <col min="2" max="2" width="97.1171875" customWidth="true"/>
+    <col min="2" max="2" width="216.6640625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Omzet en investeringen per jaar, trimester, provincie en economische activiteit (NACE 2008) volgens de BTW-aangiften</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Alle bedragen zijn in 1000 euro. Ontbrekende bedragen zijn vertrouwelijk.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Datum : Laatste 4 Jaar(2022, 2023, 2024, 2025)</t>
+          <t>Datum : Laatste 12 Trimester(3de kwartaal 2023, 4de kwartaal 2023, 1ste kwartaal 2024, 2de kwartaal 2024, 3de kwartaal 2024, 4de kwartaal 2024, 1ste kwartaal 2025, 2de kwartaal 2025, 3de kwartaal 2025, 4de kwartaal 2025, 1ste kwartaal 2026, 2de kwartaal 2026)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="58.76171875" customWidth="true"/>
     <col min="2" max="2" width="8.76171875" customWidth="true"/>
-    <col min="3" max="3" width="16.31640625" customWidth="true"/>
-[...14 lines deleted...]
-    <col min="18" max="18" width="15.91015625" customWidth="true"/>
+    <col min="3" max="3" width="15.87109375" customWidth="true"/>
+    <col min="4" max="4" width="15.91015625" customWidth="true"/>
+    <col min="5" max="5" width="16.31640625" customWidth="true"/>
+    <col min="6" max="6" width="15.875" customWidth="true"/>
+    <col min="7" max="7" width="15.87109375" customWidth="true"/>
+    <col min="8" max="8" width="15.91015625" customWidth="true"/>
+    <col min="9" max="9" width="16.31640625" customWidth="true"/>
+    <col min="10" max="10" width="15.875" customWidth="true"/>
+    <col min="11" max="11" width="15.87109375" customWidth="true"/>
+    <col min="12" max="12" width="15.91015625" customWidth="true"/>
+    <col min="13" max="13" width="16.31640625" customWidth="true"/>
+    <col min="14" max="14" width="15.875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Investeringen</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
-      <c r="O1"/>
-[...2 lines deleted...]
-      <c r="R1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D2"/>
-      <c r="E2"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
       <c r="F2"/>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2"/>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
       <c r="J2"/>
-      <c r="K2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2"/>
-      <c r="M2"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="N2"/>
-      <c r="O2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="R2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Trimester</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
-[...19 lines deleted...]
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Sectie</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>10500.0</v>
+        <v>11766.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>10727.0</v>
+        <v>18815.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>13298.0</v>
+        <v>9591.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>20183.0</v>
+        <v>11843.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>15488.0</v>
+        <v>12310.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>12535.0</v>
+        <v>26852.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>11766.0</v>
+        <v>12824.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>18815.0</v>
+        <v>17010.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>9591.0</v>
+        <v>16227.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>11843.0</v>
+        <v>22429.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>12310.0</v>
+        <v>10291.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>26852.0</v>
-[...11 lines deleted...]
-        <v>22428.0</v>
+        <v>16043.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>1887933.0</v>
+        <v>2475954.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2185145.0</v>
+        <v>3251016.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>2200342.0</v>
+        <v>2217453.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>3071243.0</v>
+        <v>2505778.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2272535.0</v>
+        <v>2443265.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>2617169.0</v>
+        <v>3217156.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>2475954.0</v>
+        <v>2550607.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>3251016.0</v>
+        <v>2624309.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>2217453.0</v>
+        <v>2537566.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>2505778.0</v>
+        <v>3291201.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>2443265.0</v>
+        <v>2390645.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>3217156.0</v>
-[...11 lines deleted...]
-        <v>3304692.0</v>
+        <v>2676693.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>728246.0</v>
+        <v>884583.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>811619.0</v>
+        <v>1197475.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>871079.0</v>
+        <v>956872.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1036266.0</v>
+        <v>1322887.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>760652.0</v>
+        <v>1148016.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>1075590.0</v>
+        <v>1555041.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>884583.0</v>
+        <v>1104183.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>1197475.0</v>
+        <v>1392941.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>956872.0</v>
+        <v>1337009.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>1322887.0</v>
+        <v>1787879.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1148016.0</v>
+        <v>1214670.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>1555041.0</v>
-[...11 lines deleted...]
-        <v>1808462.0</v>
+        <v>1516520.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>361468.0</v>
+        <v>524094.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>344046.0</v>
+        <v>574533.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>471605.0</v>
+        <v>405770.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>505891.0</v>
+        <v>467519.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>366638.0</v>
+        <v>515407.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>467345.0</v>
+        <v>581256.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>524094.0</v>
+        <v>423327.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>574533.0</v>
+        <v>454457.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>405770.0</v>
+        <v>543202.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>467519.0</v>
+        <v>646154.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>515407.0</v>
+        <v>572698.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>581256.0</v>
-[...11 lines deleted...]
-        <v>682079.0</v>
+        <v>619761.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>896101.0</v>
+        <v>1054433.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>991033.0</v>
+        <v>1362542.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>878037.0</v>
+        <v>1092924.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>1476758.0</v>
+        <v>1099935.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1017281.0</v>
+        <v>1032152.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>1116833.0</v>
+        <v>1258309.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>1054433.0</v>
+        <v>1054388.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>1362542.0</v>
+        <v>1073983.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>1092924.0</v>
+        <v>1001852.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>1099935.0</v>
+        <v>1280096.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>1032152.0</v>
+        <v>1055294.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>1258309.0</v>
-[...11 lines deleted...]
-        <v>1281628.0</v>
+        <v>1071137.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>1602854.0</v>
+        <v>1684488.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>1646073.0</v>
+        <v>1890407.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>1487448.0</v>
+        <v>1627431.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>1984651.0</v>
+        <v>1605880.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1484347.0</v>
+        <v>1483721.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>1664776.0</v>
+        <v>1881227.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>1684488.0</v>
+        <v>1513024.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>1890407.0</v>
+        <v>1533075.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>1627431.0</v>
+        <v>1603485.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>1605880.0</v>
+        <v>1823061.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>1483721.0</v>
+        <v>1528467.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>1881227.0</v>
-[...11 lines deleted...]
-        <v>1832932.0</v>
+        <v>1530562.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>1121757.0</v>
+        <v>1425386.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>1307900.0</v>
+        <v>1926711.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>1159859.0</v>
+        <v>1591663.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>1718452.0</v>
+        <v>1529358.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1440097.0</v>
+        <v>1594228.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>1344932.0</v>
+        <v>2257835.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>1425386.0</v>
+        <v>1398644.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>1926711.0</v>
+        <v>1654311.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>1591663.0</v>
+        <v>1675787.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>1529358.0</v>
+        <v>2087816.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>1594228.0</v>
+        <v>1690729.0</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>2257835.0</v>
-[...11 lines deleted...]
-        <v>2088474.0</v>
+        <v>1963890.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>304060.0</v>
+        <v>328205.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>384017.0</v>
+        <v>416655.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>323657.0</v>
+        <v>365701.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>415036.0</v>
+        <v>425159.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>328240.0</v>
+        <v>348090.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>482366.0</v>
+        <v>418993.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>328205.0</v>
+        <v>366543.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>416655.0</v>
+        <v>403302.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>365701.0</v>
+        <v>404055.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>425159.0</v>
+        <v>410457.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>348090.0</v>
+        <v>354956.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>418993.0</v>
-[...11 lines deleted...]
-        <v>408431.0</v>
+        <v>384732.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>599620.0</v>
+        <v>851442.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>655882.0</v>
+        <v>1125820.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>837371.0</v>
+        <v>923056.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>984499.0</v>
+        <v>1482609.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>714477.0</v>
+        <v>786156.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>852790.0</v>
+        <v>1269041.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>851442.0</v>
+        <v>832292.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>1125820.0</v>
+        <v>800025.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>923056.0</v>
+        <v>806025.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>1482609.0</v>
+        <v>957255.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>786156.0</v>
+        <v>799342.0</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>1269041.0</v>
-[...11 lines deleted...]
-        <v>958162.0</v>
+        <v>888314.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>871530.0</v>
+        <v>1019136.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>1197313.0</v>
+        <v>1459130.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>877447.0</v>
+        <v>1081775.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1348453.0</v>
+        <v>1142693.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>972846.0</v>
+        <v>960378.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>1295129.0</v>
+        <v>1419806.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>1019136.0</v>
+        <v>1128662.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>1459130.0</v>
+        <v>1202873.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>1081775.0</v>
+        <v>1127257.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>1142693.0</v>
+        <v>1540097.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>960378.0</v>
+        <v>1116262.0</v>
       </c>
       <c r="N14" s="1" t="n">
-        <v>1419806.0</v>
-[...11 lines deleted...]
-        <v>1544008.0</v>
+        <v>1498507.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>1298467.0</v>
+        <v>2024122.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>1449292.0</v>
+        <v>2319781.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>1402476.0</v>
+        <v>2056225.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>1693350.0</v>
+        <v>2054903.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>1780406.0</v>
+        <v>1836483.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>2125952.0</v>
+        <v>1985403.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>2024122.0</v>
+        <v>1848100.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>2319781.0</v>
+        <v>1840691.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>2056225.0</v>
+        <v>1677101.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>2054903.0</v>
+        <v>1907798.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>1836483.0</v>
+        <v>1636253.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>1985403.0</v>
-[...11 lines deleted...]
-        <v>1908158.0</v>
+        <v>1688196.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>167570.0</v>
+        <v>359050.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>201202.0</v>
+        <v>253926.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>255742.0</v>
+        <v>218472.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>246865.0</v>
+        <v>218630.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>206110.0</v>
+        <v>322015.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>194390.0</v>
+        <v>251656.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>359050.0</v>
+        <v>238270.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>253926.0</v>
+        <v>240830.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>218472.0</v>
+        <v>345811.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>218630.0</v>
+        <v>260182.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>322015.0</v>
+        <v>281791.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>251656.0</v>
-[...11 lines deleted...]
-        <v>259409.0</v>
+        <v>257022.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>71858.0</v>
+        <v>83599.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>81272.0</v>
+        <v>99081.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>70192.0</v>
+        <v>89999.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>107517.0</v>
+        <v>96281.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>92870.0</v>
+        <v>78838.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>94133.0</v>
+        <v>96788.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>83599.0</v>
+        <v>83900.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>99081.0</v>
+        <v>82052.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>89999.0</v>
+        <v>82390.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>96281.0</v>
+        <v>98000.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>78838.0</v>
+        <v>89347.0</v>
       </c>
       <c r="N17" s="1" t="n">
-        <v>96788.0</v>
-[...11 lines deleted...]
-        <v>97440.0</v>
+        <v>93900.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="53.76171875" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="16.31640625" customWidth="true"/>
     <col min="4" max="4" width="8.77734375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Sectie</t>
@@ -1109,4194 +921,3154 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimester</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Investeringen</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>10500.0</v>
+        <v>11766.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>10727.0</v>
+        <v>18815.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>13298.0</v>
+        <v>9591.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>20183.0</v>
+        <v>11843.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>15488.0</v>
+        <v>12310.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>12535.0</v>
+        <v>26852.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>11766.0</v>
+        <v>12824.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>18815.0</v>
+        <v>17010.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>9591.0</v>
+        <v>16227.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>11843.0</v>
+        <v>22429.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>12310.0</v>
+        <v>10291.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>B Winning van delfstoffen</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>26852.0</v>
+        <v>16043.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>12824.0</v>
+        <v>2475954.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>17010.0</v>
+        <v>3251016.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>16227.0</v>
+        <v>2217453.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>B Winning van delfstoffen</t>
+          <t>C Industrie</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>22428.0</v>
+        <v>2505778.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>1887933.0</v>
+        <v>2443265.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2185145.0</v>
+        <v>3217156.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2200342.0</v>
+        <v>2550607.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>3071243.0</v>
+        <v>2624309.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2272535.0</v>
+        <v>2537566.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2617169.0</v>
+        <v>3291201.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2475954.0</v>
+        <v>2390645.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>C Industrie</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>3251016.0</v>
+        <v>2676693.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2217453.0</v>
+        <v>884583.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2505778.0</v>
+        <v>1197475.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2443265.0</v>
+        <v>956872.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>3217156.0</v>
+        <v>1322887.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2550607.0</v>
+        <v>1148016.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2624309.0</v>
+        <v>1555041.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2537566.0</v>
+        <v>1104183.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>C Industrie</t>
+          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>3304692.0</v>
+        <v>1392941.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>728246.0</v>
+        <v>1337009.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>811619.0</v>
+        <v>1787879.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>871079.0</v>
+        <v>1214670.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>1036266.0</v>
+        <v>1516520.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>760652.0</v>
+        <v>524094.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>1075590.0</v>
+        <v>574533.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>884583.0</v>
+        <v>405770.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>1197475.0</v>
+        <v>467519.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>956872.0</v>
+        <v>515407.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>1322887.0</v>
+        <v>581256.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>1148016.0</v>
+        <v>423327.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>1555041.0</v>
+        <v>454457.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>1104183.0</v>
+        <v>543202.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>1392941.0</v>
+        <v>646154.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>1337009.0</v>
+        <v>572698.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>D Productie en distributie van elektriciteit, gas, stoom en gekoelde lucht</t>
+          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>1808462.0</v>
+        <v>619761.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>361468.0</v>
+        <v>1054433.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>344046.0</v>
+        <v>1362542.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>471605.0</v>
+        <v>1092924.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>505891.0</v>
+        <v>1099935.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>366638.0</v>
+        <v>1032152.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>467345.0</v>
+        <v>1258309.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>524094.0</v>
+        <v>1054388.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>574533.0</v>
+        <v>1073983.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>405770.0</v>
+        <v>1001852.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>467519.0</v>
+        <v>1280096.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>515407.0</v>
+        <v>1055294.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>F Bouwnijverheid</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>581256.0</v>
+        <v>1071137.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>423327.0</v>
+        <v>1684488.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>454457.0</v>
+        <v>1890407.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>543202.0</v>
+        <v>1627431.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>E Distributie van water/ afval- en afvalwaterbeheer en sanering</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>682079.0</v>
+        <v>1605880.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>896101.0</v>
+        <v>1483721.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>991033.0</v>
+        <v>1881227.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>878037.0</v>
+        <v>1513024.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>1476758.0</v>
+        <v>1533075.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>1017281.0</v>
+        <v>1603485.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>1116833.0</v>
+        <v>1823061.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>1054433.0</v>
+        <v>1528467.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>1362542.0</v>
+        <v>1530562.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>1092924.0</v>
+        <v>1425386.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>1099935.0</v>
+        <v>1926711.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>1032152.0</v>
+        <v>1591663.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>1258309.0</v>
+        <v>1529358.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>1054388.0</v>
+        <v>1594228.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>1073983.0</v>
+        <v>2257835.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>1001852.0</v>
+        <v>1398644.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>F Bouwnijverheid</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>1281628.0</v>
+        <v>1654311.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>1602854.0</v>
+        <v>1675787.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>1646073.0</v>
+        <v>2087816.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>1487448.0</v>
+        <v>1690729.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>H Vervoer en opslag</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>1984651.0</v>
+        <v>1963890.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>1484347.0</v>
+        <v>328205.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>1664776.0</v>
+        <v>416655.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>1684488.0</v>
+        <v>365701.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>1890407.0</v>
+        <v>425159.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>1627431.0</v>
+        <v>348090.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>1605880.0</v>
+        <v>418993.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>1483721.0</v>
+        <v>366543.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>1881227.0</v>
+        <v>403302.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>1513024.0</v>
+        <v>404055.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>1533075.0</v>
+        <v>410457.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>1603485.0</v>
+        <v>354956.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>G Groot- en detailhandel/ reparatie van auto’s en motorfietsen</t>
+          <t>I Verschaffen van accommodatie en maaltijden</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>1832932.0</v>
+        <v>384732.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>1121757.0</v>
+        <v>851442.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>1307900.0</v>
+        <v>1125820.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>1159859.0</v>
+        <v>923056.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>1718452.0</v>
+        <v>1482609.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>1440097.0</v>
+        <v>786156.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>1344932.0</v>
+        <v>1269041.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>1425386.0</v>
+        <v>832292.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>1926711.0</v>
+        <v>800025.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>1591663.0</v>
+        <v>806025.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>1529358.0</v>
+        <v>957255.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>1594228.0</v>
+        <v>799342.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>J Informatie en communicatie</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2257835.0</v>
+        <v>888314.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>1398644.0</v>
+        <v>1019136.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>1654311.0</v>
+        <v>1459130.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>1675787.0</v>
+        <v>1081775.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>H Vervoer en opslag</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2088474.0</v>
+        <v>1142693.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>304060.0</v>
+        <v>960378.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>384017.0</v>
+        <v>1419806.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>323657.0</v>
+        <v>1128662.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>415036.0</v>
+        <v>1202873.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>328240.0</v>
+        <v>1127257.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>482366.0</v>
+        <v>1540097.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>328205.0</v>
+        <v>1116262.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>416655.0</v>
+        <v>1498507.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>365701.0</v>
+        <v>2024122.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>425159.0</v>
+        <v>2319781.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
-        <v>348090.0</v>
+        <v>2056225.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>418993.0</v>
+        <v>2054903.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
-        <v>366543.0</v>
+        <v>1836483.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>403302.0</v>
+        <v>1985403.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>404055.0</v>
+        <v>1848100.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>I Verschaffen van accommodatie en maaltijden</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
-        <v>408431.0</v>
+        <v>1840691.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>599620.0</v>
+        <v>1677101.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>655882.0</v>
+        <v>1907798.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>837371.0</v>
+        <v>1636253.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>N Administratieve en ondersteunende diensten</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
-        <v>984499.0</v>
+        <v>1688196.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>714477.0</v>
+        <v>359050.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>852790.0</v>
+        <v>253926.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>851442.0</v>
+        <v>218472.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>1125820.0</v>
+        <v>218630.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>923056.0</v>
+        <v>322015.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>1482609.0</v>
+        <v>251656.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>786156.0</v>
+        <v>238270.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>1269041.0</v>
+        <v>240830.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
-        <v>832292.0</v>
+        <v>345811.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>800025.0</v>
+        <v>260182.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>806025.0</v>
+        <v>281791.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>J Informatie en communicatie</t>
+          <t>R Kunst, amusement en recreatie</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>958162.0</v>
+        <v>257022.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2022</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
-        <v>871530.0</v>
+        <v>83599.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2de kwartaal 2022</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
-        <v>1197313.0</v>
+        <v>99081.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>3de kwartaal 2022</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>877447.0</v>
+        <v>89999.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>4de kwartaal 2022</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>1348453.0</v>
+        <v>96281.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2023</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>972846.0</v>
+        <v>78838.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>1295129.0</v>
+        <v>96788.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
-        <v>1019136.0</v>
+        <v>83900.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>1459130.0</v>
+        <v>82052.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
-        <v>1081775.0</v>
+        <v>82390.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
-        <v>1142693.0</v>
+        <v>98000.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>960378.0</v>
+        <v>89347.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>M Vrije beroepen en wetenschappelijke en technische activiteiten</t>
+          <t>S Overige diensten</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2026</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>1419806.0</v>
-[...1039 lines deleted...]
-        <v>97440.0</v>
+        <v>93900.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>