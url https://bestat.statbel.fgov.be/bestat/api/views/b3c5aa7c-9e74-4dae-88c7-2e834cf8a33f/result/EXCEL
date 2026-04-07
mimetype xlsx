--- v0 (2025-11-06)
+++ v1 (2026-04-07)
@@ -412,51 +412,51 @@
       <c r="E6" s="2" t="n">
         <v>59.19482574176551</v>
       </c>
       <c r="F6" s="2" t="n">
         <v>54.25142408980504</v>
       </c>
       <c r="G6" s="2" t="n">
         <v>53.243828173973775</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>62.19467342859504</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>52.301044732441476</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>58.76148355692595</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>60.07428310287528</v>
       </c>
       <c r="L6" s="2" t="n">
         <v>54.26140829122735</v>
       </c>
       <c r="M6" s="2" t="n">
-        <v>63.603231934967866</v>
+        <v>63.60323193496787</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>4. Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
         <v>160.45663687267617</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>159.30018560184925</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>165.86758549628198</v>
       </c>
       <c r="G7" s="2" t="n">
         <v>162.79231459925782</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>154.98334497790975</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="E8" s="2" t="n">
         <v>74.87314994581216</v>
       </c>
       <c r="F8" s="2" t="n">
         <v>74.79618285305203</v>
       </c>
       <c r="G8" s="2" t="n">
         <v>74.11571043359136</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>73.9616696802231</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>82.30397123527723</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>83.62601563247961</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>72.90453857521864</v>
       </c>
       <c r="L8" s="2" t="n">
         <v>74.4249869500377</v>
       </c>
       <c r="M8" s="2" t="n">
-        <v>60.331661174059576</v>
+        <v>60.33166117405957</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>6. Gezondheid</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
         <v>73.84504231422684</v>
       </c>
       <c r="E9" s="2" t="n">
         <v>78.67457584949938</v>
       </c>
       <c r="F9" s="2" t="n">
         <v>77.24045622973237</v>
       </c>
       <c r="G9" s="2" t="n">
         <v>81.52571427345939</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>82.40938989040735</v>
       </c>
@@ -1443,51 +1443,51 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
         <v>54.26140829122735</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Totaal</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>3. Kleding en schoeisel</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>63.603231934967866</v>
+        <v>63.60323193496787</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Totaal</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>4. Huisvesting, water, elektriciteit, gas en andere brandstoffen</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D32" s="2" t="n">
         <v>160.45663687267617</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
@@ -1843,51 +1843,51 @@
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="D50" s="2" t="n">
         <v>74.4249869500377</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Totaal</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>5. Meubelen, huishoudelijke apparaten en normaal onderhoud van de woning</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="n">
-        <v>60.331661174059576</v>
+        <v>60.33166117405957</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Totaal</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>6. Gezondheid</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="D52" s="2" t="n">
         <v>73.84504231422684</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>