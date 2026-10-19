--- v2 (2026-04-24)
+++ v3 (2026-10-19)
@@ -84,5219 +84,4298 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="68.578125" customWidth="true"/>
-    <col min="2" max="2" width="108.109375" customWidth="true"/>
+    <col min="2" max="2" width="250.6875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Chiffres d’affaires et investissements par an, trimestre, province, activité économique (NACE 2008) d’après les déclarations à la TVA</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Tous les montants sont en 1000 euro. Les montants manquants sont confidentiels.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Date : Dernières 4 Année(2022, 2023, 2024, 2025)</t>
+          <t>Date : Dernières 13 Trimestre(2ème trimestre 2023, 3ème trimestre 2023, 4ème trimestre 2023, 1er trimestre 2024, 2ème trimestre 2024, 3ème trimestre 2024, 4ème trimestre 2024, 1er trimestre 2025, 2ème trimestre 2025, 3ème trimestre 2025, 4ème trimestre 2025, 1er trimestre 2026, 2ème trimestre 2026)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="70.60546875" customWidth="true"/>
     <col min="2" max="2" width="8.76171875" customWidth="true"/>
-    <col min="3" max="3" width="15.8125" customWidth="true"/>
+    <col min="3" max="3" width="17.83984375" customWidth="true"/>
     <col min="4" max="4" width="17.83984375" customWidth="true"/>
-    <col min="5" max="5" width="17.83984375" customWidth="true"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="15.8125" customWidth="true"/>
+    <col min="5" max="5" width="17.87890625" customWidth="true"/>
+    <col min="6" max="6" width="15.8125" customWidth="true"/>
+    <col min="7" max="7" width="17.83984375" customWidth="true"/>
     <col min="8" max="8" width="17.83984375" customWidth="true"/>
-    <col min="9" max="9" width="17.83984375" customWidth="true"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="15.8125" customWidth="true"/>
+    <col min="9" max="9" width="17.87890625" customWidth="true"/>
+    <col min="10" max="10" width="15.8125" customWidth="true"/>
+    <col min="11" max="11" width="17.83984375" customWidth="true"/>
     <col min="12" max="12" width="17.83984375" customWidth="true"/>
-    <col min="13" max="13" width="17.83984375" customWidth="true"/>
-[...4 lines deleted...]
-    <col min="18" max="18" width="17.87890625" customWidth="true"/>
+    <col min="13" max="13" width="17.87890625" customWidth="true"/>
+    <col min="14" max="14" width="15.8125" customWidth="true"/>
+    <col min="15" max="15" width="17.83984375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Investissements</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
-      <c r="P1"/>
-[...1 lines deleted...]
-      <c r="R1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2"/>
-[...7 lines deleted...]
-      <c r="R2"/>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="O2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
-[...14 lines deleted...]
-          <t>4ème trimestre 2025</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>10500.0</v>
+        <v>12535.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>10727.0</v>
+        <v>11766.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>13298.0</v>
+        <v>18815.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>20183.0</v>
+        <v>9591.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>15488.0</v>
+        <v>11843.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>12535.0</v>
+        <v>12310.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>11766.0</v>
+        <v>26852.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>18815.0</v>
+        <v>12824.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>9591.0</v>
+        <v>17010.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>11843.0</v>
+        <v>16227.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>12310.0</v>
+        <v>22429.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>26852.0</v>
+        <v>10291.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>12824.0</v>
-[...8 lines deleted...]
-        <v>22428.0</v>
+        <v>16043.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>1887933.0</v>
+        <v>2617169.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2185145.0</v>
+        <v>2475954.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>2200342.0</v>
+        <v>3251016.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>3071243.0</v>
+        <v>2217453.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2272535.0</v>
+        <v>2505778.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>2617169.0</v>
+        <v>2443265.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>2475954.0</v>
+        <v>3217156.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>3251016.0</v>
+        <v>2550607.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>2217453.0</v>
+        <v>2624309.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>2505778.0</v>
+        <v>2537566.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>2443265.0</v>
+        <v>3291201.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>3217156.0</v>
+        <v>2390645.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>2550607.0</v>
-[...8 lines deleted...]
-        <v>3304692.0</v>
+        <v>2676693.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>728246.0</v>
+        <v>1075590.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>811619.0</v>
+        <v>884583.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>871079.0</v>
+        <v>1197475.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1036266.0</v>
+        <v>956872.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>760652.0</v>
+        <v>1322887.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>1075590.0</v>
+        <v>1148016.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>884583.0</v>
+        <v>1555041.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>1197475.0</v>
+        <v>1104183.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>956872.0</v>
+        <v>1392941.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>1322887.0</v>
+        <v>1337009.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1148016.0</v>
+        <v>1787879.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>1555041.0</v>
+        <v>1214670.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>1104183.0</v>
-[...8 lines deleted...]
-        <v>1808462.0</v>
+        <v>1516520.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>361468.0</v>
+        <v>467345.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>344046.0</v>
+        <v>524094.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>471605.0</v>
+        <v>574533.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>505891.0</v>
+        <v>405770.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>366638.0</v>
+        <v>467519.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>467345.0</v>
+        <v>515407.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>524094.0</v>
+        <v>581256.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>574533.0</v>
+        <v>423327.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>405770.0</v>
+        <v>454457.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>467519.0</v>
+        <v>543202.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>515407.0</v>
+        <v>646154.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>581256.0</v>
+        <v>572698.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>423327.0</v>
-[...8 lines deleted...]
-        <v>682079.0</v>
+        <v>619761.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>896101.0</v>
+        <v>1116833.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>991033.0</v>
+        <v>1054433.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>878037.0</v>
+        <v>1362542.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>1476758.0</v>
+        <v>1092924.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1017281.0</v>
+        <v>1099935.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>1116833.0</v>
+        <v>1032152.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>1054433.0</v>
+        <v>1258309.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>1362542.0</v>
+        <v>1054388.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>1092924.0</v>
+        <v>1073983.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>1099935.0</v>
+        <v>1001852.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>1032152.0</v>
+        <v>1280096.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>1258309.0</v>
+        <v>1055294.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>1054388.0</v>
-[...8 lines deleted...]
-        <v>1281628.0</v>
+        <v>1071137.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>1602854.0</v>
+        <v>1664776.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>1646073.0</v>
+        <v>1684488.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>1487448.0</v>
+        <v>1890407.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>1984651.0</v>
+        <v>1627431.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1484347.0</v>
+        <v>1605880.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>1664776.0</v>
+        <v>1483721.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>1684488.0</v>
+        <v>1881227.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>1890407.0</v>
+        <v>1513024.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>1627431.0</v>
+        <v>1533075.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>1605880.0</v>
+        <v>1603485.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>1483721.0</v>
+        <v>1823061.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>1881227.0</v>
+        <v>1528467.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>1513024.0</v>
-[...8 lines deleted...]
-        <v>1832932.0</v>
+        <v>1530562.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>1121757.0</v>
+        <v>1344932.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>1307900.0</v>
+        <v>1425386.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>1159859.0</v>
+        <v>1926711.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>1718452.0</v>
+        <v>1591663.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1440097.0</v>
+        <v>1529358.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>1344932.0</v>
+        <v>1594228.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>1425386.0</v>
+        <v>2257835.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>1926711.0</v>
+        <v>1398644.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>1591663.0</v>
+        <v>1654311.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>1529358.0</v>
+        <v>1675787.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>1594228.0</v>
+        <v>2087816.0</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>2257835.0</v>
+        <v>1690729.0</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>1398644.0</v>
-[...8 lines deleted...]
-        <v>2088474.0</v>
+        <v>1963890.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>304060.0</v>
+        <v>482366.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>384017.0</v>
+        <v>328205.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>323657.0</v>
+        <v>416655.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>415036.0</v>
+        <v>365701.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>328240.0</v>
+        <v>425159.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>482366.0</v>
+        <v>348090.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>328205.0</v>
+        <v>418993.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>416655.0</v>
+        <v>366543.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>365701.0</v>
+        <v>403302.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>425159.0</v>
+        <v>404055.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>348090.0</v>
+        <v>410457.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>418993.0</v>
+        <v>354956.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>366543.0</v>
-[...8 lines deleted...]
-        <v>408431.0</v>
+        <v>384732.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>599620.0</v>
+        <v>852790.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>655882.0</v>
+        <v>851442.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>837371.0</v>
+        <v>1125820.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>984499.0</v>
+        <v>923056.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>714477.0</v>
+        <v>1482609.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>852790.0</v>
+        <v>786156.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>851442.0</v>
+        <v>1269041.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>1125820.0</v>
+        <v>832292.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>923056.0</v>
+        <v>800025.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>1482609.0</v>
+        <v>806025.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>786156.0</v>
+        <v>957255.0</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>1269041.0</v>
+        <v>799342.0</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>832292.0</v>
-[...8 lines deleted...]
-        <v>958162.0</v>
+        <v>888314.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>871530.0</v>
+        <v>1295129.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>1197313.0</v>
+        <v>1019136.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>877447.0</v>
+        <v>1459130.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1348453.0</v>
+        <v>1081775.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>972846.0</v>
+        <v>1142693.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>1295129.0</v>
+        <v>960378.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>1019136.0</v>
+        <v>1419806.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>1459130.0</v>
+        <v>1128662.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>1081775.0</v>
+        <v>1202873.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>1142693.0</v>
+        <v>1127257.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>960378.0</v>
+        <v>1540097.0</v>
       </c>
       <c r="N14" s="1" t="n">
-        <v>1419806.0</v>
+        <v>1116262.0</v>
       </c>
       <c r="O14" s="1" t="n">
-        <v>1128662.0</v>
-[...8 lines deleted...]
-        <v>1544008.0</v>
+        <v>1498507.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>1298467.0</v>
+        <v>2125952.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>1449292.0</v>
+        <v>2024122.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>1402476.0</v>
+        <v>2319781.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>1693350.0</v>
+        <v>2056225.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>1780406.0</v>
+        <v>2054903.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>2125952.0</v>
+        <v>1836483.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>2024122.0</v>
+        <v>1985403.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>2319781.0</v>
+        <v>1848100.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>2056225.0</v>
+        <v>1840691.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>2054903.0</v>
+        <v>1677101.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>1836483.0</v>
+        <v>1907798.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>1985403.0</v>
+        <v>1636253.0</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>1848100.0</v>
-[...8 lines deleted...]
-        <v>1908158.0</v>
+        <v>1688196.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>167570.0</v>
+        <v>194390.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>201202.0</v>
+        <v>359050.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>255742.0</v>
+        <v>253926.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>246865.0</v>
+        <v>218472.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>206110.0</v>
+        <v>218630.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>194390.0</v>
+        <v>322015.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>359050.0</v>
+        <v>251656.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>253926.0</v>
+        <v>238270.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>218472.0</v>
+        <v>240830.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>218630.0</v>
+        <v>345811.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>322015.0</v>
+        <v>260182.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>251656.0</v>
+        <v>281791.0</v>
       </c>
       <c r="O16" s="1" t="n">
-        <v>238270.0</v>
-[...8 lines deleted...]
-        <v>259409.0</v>
+        <v>257022.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>71858.0</v>
+        <v>94133.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>81272.0</v>
+        <v>83599.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>70192.0</v>
+        <v>99081.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>107517.0</v>
+        <v>89999.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>92870.0</v>
+        <v>96281.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>94133.0</v>
+        <v>78838.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>83599.0</v>
+        <v>96788.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>99081.0</v>
+        <v>83900.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>89999.0</v>
+        <v>82052.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>96281.0</v>
+        <v>82390.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>78838.0</v>
+        <v>98000.0</v>
       </c>
       <c r="N17" s="1" t="n">
-        <v>96788.0</v>
+        <v>89347.0</v>
       </c>
       <c r="O17" s="1" t="n">
-        <v>83900.0</v>
-[...8 lines deleted...]
-        <v>97440.0</v>
+        <v>93900.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="43.12109375" customWidth="true"/>
+    <col min="1" max="1" width="47.4453125" customWidth="true"/>
     <col min="2" max="2" width="4.96484375" customWidth="true"/>
     <col min="3" max="3" width="17.87890625" customWidth="true"/>
     <col min="4" max="4" width="8.77734375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Trimestre</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Investissements</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>10500.0</v>
+        <v>12535.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>10727.0</v>
+        <v>11766.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>13298.0</v>
+        <v>18815.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>20183.0</v>
+        <v>9591.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>15488.0</v>
+        <v>11843.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>12535.0</v>
+        <v>12310.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>11766.0</v>
+        <v>26852.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>18815.0</v>
+        <v>12824.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>9591.0</v>
+        <v>17010.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>11843.0</v>
+        <v>16227.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>12310.0</v>
+        <v>22429.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>26852.0</v>
+        <v>10291.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>12824.0</v>
+        <v>16043.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>B Industries extractives</t>
+          <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>17010.0</v>
+        <v>2617169.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>B Industries extractives</t>
+          <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>16227.0</v>
+        <v>2475954.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>B Industries extractives</t>
+          <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>22428.0</v>
+        <v>3251016.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>1887933.0</v>
+        <v>2217453.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2185145.0</v>
+        <v>2505778.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2200342.0</v>
+        <v>2443265.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>3071243.0</v>
+        <v>3217156.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2272535.0</v>
+        <v>2550607.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2617169.0</v>
+        <v>2624309.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2475954.0</v>
+        <v>2537566.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>3251016.0</v>
+        <v>3291201.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2217453.0</v>
+        <v>2390645.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2505778.0</v>
+        <v>2676693.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2443265.0</v>
+        <v>1075590.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>3217156.0</v>
+        <v>884583.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2550607.0</v>
+        <v>1197475.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2624309.0</v>
+        <v>956872.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2537566.0</v>
+        <v>1322887.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>C Industrie manufacturière</t>
+          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>3304692.0</v>
+        <v>1148016.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>728246.0</v>
+        <v>1555041.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>811619.0</v>
+        <v>1104183.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>871079.0</v>
+        <v>1392941.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>1036266.0</v>
+        <v>1337009.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>760652.0</v>
+        <v>1787879.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>1075590.0</v>
+        <v>1214670.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>884583.0</v>
+        <v>1516520.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>1197475.0</v>
+        <v>467345.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>956872.0</v>
+        <v>524094.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>1322887.0</v>
+        <v>574533.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>1148016.0</v>
+        <v>405770.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>1555041.0</v>
+        <v>467519.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>1104183.0</v>
+        <v>515407.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>1392941.0</v>
+        <v>581256.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>1337009.0</v>
+        <v>423327.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
+          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>1808462.0</v>
+        <v>454457.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>361468.0</v>
+        <v>543202.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>344046.0</v>
+        <v>646154.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>471605.0</v>
+        <v>572698.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>505891.0</v>
+        <v>619761.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>366638.0</v>
+        <v>1116833.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>467345.0</v>
+        <v>1054433.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>524094.0</v>
+        <v>1362542.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>574533.0</v>
+        <v>1092924.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>405770.0</v>
+        <v>1099935.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>467519.0</v>
+        <v>1032152.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>515407.0</v>
+        <v>1258309.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>581256.0</v>
+        <v>1054388.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>423327.0</v>
+        <v>1073983.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>454457.0</v>
+        <v>1001852.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>543202.0</v>
+        <v>1280096.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
+          <t>F Construction</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>682079.0</v>
+        <v>1055294.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>896101.0</v>
+        <v>1071137.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>991033.0</v>
+        <v>1664776.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>878037.0</v>
+        <v>1684488.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>1476758.0</v>
+        <v>1890407.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>1017281.0</v>
+        <v>1627431.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>1116833.0</v>
+        <v>1605880.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>1054433.0</v>
+        <v>1483721.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>1362542.0</v>
+        <v>1881227.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>1092924.0</v>
+        <v>1513024.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>1099935.0</v>
+        <v>1533075.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>1032152.0</v>
+        <v>1603485.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>1258309.0</v>
+        <v>1823061.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>1054388.0</v>
+        <v>1528467.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>1073983.0</v>
+        <v>1530562.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>1001852.0</v>
+        <v>1344932.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>F Construction</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>1281628.0</v>
+        <v>1425386.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>1602854.0</v>
+        <v>1926711.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>1646073.0</v>
+        <v>1591663.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>1487448.0</v>
+        <v>1529358.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>1984651.0</v>
+        <v>1594228.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>1484347.0</v>
+        <v>2257835.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>1664776.0</v>
+        <v>1398644.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>1684488.0</v>
+        <v>1654311.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>1890407.0</v>
+        <v>1675787.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>1627431.0</v>
+        <v>2087816.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>1605880.0</v>
+        <v>1690729.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>1483721.0</v>
+        <v>1963890.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>1881227.0</v>
+        <v>482366.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>1513024.0</v>
+        <v>328205.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>1533075.0</v>
+        <v>416655.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>1603485.0</v>
+        <v>365701.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>G Commerce/ réparation d’automobiles et de motocycles</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>1832932.0</v>
+        <v>425159.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
-        <v>1121757.0</v>
+        <v>348090.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>1307900.0</v>
+        <v>418993.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>1159859.0</v>
+        <v>366543.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>1718452.0</v>
+        <v>403302.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>1440097.0</v>
+        <v>404055.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>1344932.0</v>
+        <v>410457.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>1425386.0</v>
+        <v>354956.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>1926711.0</v>
+        <v>384732.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>1591663.0</v>
+        <v>852790.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>1529358.0</v>
+        <v>851442.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>1594228.0</v>
+        <v>1125820.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2257835.0</v>
+        <v>923056.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>1398644.0</v>
+        <v>1482609.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>1654311.0</v>
+        <v>786156.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>1675787.0</v>
+        <v>1269041.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>H Transports et entreposage</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2088474.0</v>
+        <v>832292.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>304060.0</v>
+        <v>800025.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>384017.0</v>
+        <v>806025.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>323657.0</v>
+        <v>957255.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>415036.0</v>
+        <v>799342.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>J Information et communication</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>328240.0</v>
+        <v>888314.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>482366.0</v>
+        <v>1295129.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>328205.0</v>
+        <v>1019136.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>416655.0</v>
+        <v>1459130.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>365701.0</v>
+        <v>1081775.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>425159.0</v>
+        <v>1142693.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
-        <v>348090.0</v>
+        <v>960378.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>418993.0</v>
+        <v>1419806.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
-        <v>366543.0</v>
+        <v>1128662.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>403302.0</v>
+        <v>1202873.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>404055.0</v>
+        <v>1127257.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>I Hébergement et restauration</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
-        <v>408431.0</v>
+        <v>1540097.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>599620.0</v>
+        <v>1116262.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>655882.0</v>
+        <v>1498507.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>837371.0</v>
+        <v>2125952.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
-        <v>984499.0</v>
+        <v>2024122.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>714477.0</v>
+        <v>2319781.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>852790.0</v>
+        <v>2056225.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>851442.0</v>
+        <v>2054903.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
-        <v>1125820.0</v>
+        <v>1836483.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>923056.0</v>
+        <v>1985403.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>1482609.0</v>
+        <v>1848100.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>786156.0</v>
+        <v>1840691.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>1269041.0</v>
+        <v>1677101.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
-        <v>832292.0</v>
+        <v>1907798.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>800025.0</v>
+        <v>1636253.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>806025.0</v>
+        <v>1688196.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>J Information et communication</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>958162.0</v>
+        <v>194390.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
-        <v>871530.0</v>
+        <v>359050.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
-        <v>1197313.0</v>
+        <v>253926.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>877447.0</v>
+        <v>218472.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>1348453.0</v>
+        <v>218630.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>972846.0</v>
+        <v>322015.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>1295129.0</v>
+        <v>251656.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
-        <v>1019136.0</v>
+        <v>238270.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>1459130.0</v>
+        <v>240830.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
-        <v>1081775.0</v>
+        <v>345811.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2ème trimestre 2024</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
-        <v>1142693.0</v>
+        <v>260182.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>3ème trimestre 2024</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>960378.0</v>
+        <v>281791.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>4ème trimestre 2024</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>1419806.0</v>
+        <v>257022.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>1er trimestre 2025</t>
+          <t>2ème trimestre 2023</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
-        <v>1128662.0</v>
+        <v>94133.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>2ème trimestre 2025</t>
+          <t>3ème trimestre 2023</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
-        <v>1202873.0</v>
+        <v>83599.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>3ème trimestre 2025</t>
+          <t>4ème trimestre 2023</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
-        <v>1127257.0</v>
+        <v>99081.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>M Activités spécialisées, scientifiques et techniques</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>4ème trimestre 2025</t>
+          <t>1er trimestre 2024</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
-        <v>1544008.0</v>
+        <v>89999.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>1er trimestre 2022</t>
+          <t>2ème trimestre 2024</t>
         </is>
       </c>
       <c r="D162" s="1" t="n">
-        <v>1298467.0</v>
+        <v>96281.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>2ème trimestre 2022</t>
+          <t>3ème trimestre 2024</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
-        <v>1449292.0</v>
+        <v>78838.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>3ème trimestre 2022</t>
+          <t>4ème trimestre 2024</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>1402476.0</v>
+        <v>96788.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>4ème trimestre 2022</t>
+          <t>1er trimestre 2025</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
-        <v>1693350.0</v>
+        <v>83900.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>1er trimestre 2023</t>
+          <t>2ème trimestre 2025</t>
         </is>
       </c>
       <c r="D166" s="1" t="n">
-        <v>1780406.0</v>
+        <v>82052.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>2ème trimestre 2023</t>
+          <t>3ème trimestre 2025</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
-        <v>2125952.0</v>
+        <v>82390.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>3ème trimestre 2023</t>
+          <t>4ème trimestre 2025</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>2024122.0</v>
+        <v>98000.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>4ème trimestre 2023</t>
+          <t>1er trimestre 2026</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>2319781.0</v>
+        <v>89347.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>N Activités de services administratifs et de soutien</t>
+          <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>1er trimestre 2024</t>
+          <t>2ème trimestre 2026</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
-        <v>2056225.0</v>
-[...779 lines deleted...]
-        <v>97440.0</v>
+        <v>93900.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>