--- v0 (2025-10-21)
+++ v1 (2026-09-03)
@@ -162,51 +162,51 @@
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="17.484375" customWidth="true"/>
     <col min="4" max="4" width="8.26171875" customWidth="true"/>
     <col min="5" max="5" width="12.1953125" customWidth="true"/>
     <col min="6" max="6" width="14.2109375" customWidth="true"/>
     <col min="7" max="7" width="16.953125" customWidth="true"/>
     <col min="8" max="8" width="24.94921875" customWidth="true"/>
     <col min="9" max="9" width="8.8125" customWidth="true"/>
     <col min="10" max="10" width="7.3828125" customWidth="true"/>
     <col min="11" max="11" width="8.70703125" customWidth="true"/>
     <col min="12" max="12" width="16.953125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="I2"/>
@@ -294,863 +294,861 @@
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G5"/>
       <c r="H5" s="1" t="n">
-        <v>642318.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>640343.0</v>
+      </c>
+      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5" s="1" t="n">
-        <v>642319.0</v>
+        <v>640343.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G6"/>
       <c r="H6" s="1" t="n">
-        <v>868287.0</v>
+        <v>884977.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>885789.0</v>
+        <v>879123.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>30733.0</v>
+        <v>29267.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>229985.0</v>
+        <v>226510.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>2014794.0</v>
+        <v>2019877.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G7"/>
       <c r="H7" s="1" t="n">
-        <v>40879.0</v>
+        <v>42951.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>404407.0</v>
+        <v>411429.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>256988.0</v>
+        <v>255073.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>105560.0</v>
+        <v>112095.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>807834.0</v>
+        <v>821548.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" s="1" t="n">
-        <v>1551484.0</v>
+        <v>1568271.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>1290197.0</v>
+        <v>1290552.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>287721.0</v>
+        <v>284340.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>335545.0</v>
+        <v>338605.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G9"/>
       <c r="H9" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G10"/>
       <c r="H10" s="1" t="n">
-        <v>1032581.0</v>
+        <v>1046256.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>818677.0</v>
+        <v>811483.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>9652.0</v>
+        <v>9245.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>181643.0</v>
+        <v>177734.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>2042553.0</v>
+        <v>2044718.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G11"/>
       <c r="H11" s="1" t="n">
-        <v>47865.0</v>
+        <v>50997.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>472742.0</v>
+        <v>480317.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>77015.0</v>
+        <v>77479.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>86195.0</v>
+        <v>91177.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>683817.0</v>
+        <v>699970.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" s="1" t="n">
-        <v>1753895.0</v>
+        <v>1769147.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>1291419.0</v>
+        <v>1291800.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>86667.0</v>
+        <v>86724.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>267838.0</v>
+        <v>268911.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" s="1" t="n">
-        <v>3305379.0</v>
+        <v>3337418.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>2581616.0</v>
+        <v>2582352.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>374388.0</v>
+        <v>371064.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>603383.0</v>
+        <v>607516.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G14"/>
       <c r="H14" s="1" t="n">
-        <v>131516.0</v>
+        <v>128847.0</v>
       </c>
       <c r="I14" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14" s="1" t="n">
-        <v>131517.0</v>
+        <v>128848.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G15"/>
       <c r="H15" s="1" t="n">
-        <v>224812.0</v>
+        <v>229879.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>143905.0</v>
+        <v>141535.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>5481.0</v>
+        <v>5247.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>38613.0</v>
+        <v>38142.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>412811.0</v>
+        <v>414803.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G16"/>
       <c r="H16" s="1" t="n">
-        <v>14024.0</v>
+        <v>14757.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>31491.0</v>
+        <v>31920.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>29857.0</v>
+        <v>29235.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>20750.0</v>
+        <v>21263.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>96122.0</v>
+        <v>97175.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" s="1" t="n">
-        <v>370352.0</v>
+        <v>373483.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>175397.0</v>
+        <v>173456.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>35338.0</v>
+        <v>34482.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>59363.0</v>
+        <v>59405.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G18"/>
       <c r="H18" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G19"/>
       <c r="H19" s="1" t="n">
-        <v>243949.0</v>
+        <v>247334.0</v>
       </c>
       <c r="I19" s="1" t="n">
-        <v>136265.0</v>
+        <v>133926.0</v>
       </c>
       <c r="J19" s="1" t="n">
-        <v>1181.0</v>
+        <v>1126.0</v>
       </c>
       <c r="K19" s="1" t="n">
-        <v>27798.0</v>
+        <v>27461.0</v>
       </c>
       <c r="L19" s="1" t="n">
-        <v>409193.0</v>
+        <v>409847.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G20"/>
       <c r="H20" s="1" t="n">
-        <v>9772.0</v>
+        <v>10497.0</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>40945.0</v>
+        <v>41621.0</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>6173.0</v>
+        <v>6036.0</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>12039.0</v>
+        <v>12401.0</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>68929.0</v>
+        <v>70555.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" s="1" t="n">
-        <v>390944.0</v>
+        <v>392437.0</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>177210.0</v>
+        <v>175547.0</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>7354.0</v>
+        <v>7162.0</v>
       </c>
       <c r="K21" s="1" t="n">
-        <v>39837.0</v>
+        <v>39862.0</v>
       </c>
       <c r="L21" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D22"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" s="1" t="n">
-        <v>761296.0</v>
+        <v>765920.0</v>
       </c>
       <c r="I22" s="1" t="n">
-        <v>352607.0</v>
+        <v>349003.0</v>
       </c>
       <c r="J22" s="1" t="n">
-        <v>42692.0</v>
+        <v>41644.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>99200.0</v>
+        <v>99267.0</v>
       </c>
       <c r="L22" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G23"/>
       <c r="H23" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G24"/>
       <c r="H24" s="1" t="n">
-        <v>557598.0</v>
+        <v>567790.0</v>
       </c>
       <c r="I24" s="1" t="n">
-        <v>383863.0</v>
+        <v>377732.0</v>
       </c>
       <c r="J24" s="1" t="n">
-        <v>22198.0</v>
+        <v>20910.0</v>
       </c>
       <c r="K24" s="1" t="n">
-        <v>145049.0</v>
+        <v>142269.0</v>
       </c>
       <c r="L24" s="1" t="n">
-        <v>1108708.0</v>
+        <v>1108701.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G25"/>
       <c r="H25" s="1" t="n">
-        <v>25051.0</v>
+        <v>26616.0</v>
       </c>
       <c r="I25" s="1" t="n">
-        <v>173248.0</v>
+        <v>175646.0</v>
       </c>
       <c r="J25" s="1" t="n">
-        <v>145988.0</v>
+        <v>145063.0</v>
       </c>
       <c r="K25" s="1" t="n">
-        <v>77474.0</v>
+        <v>81555.0</v>
       </c>
       <c r="L25" s="1" t="n">
-        <v>421761.0</v>
+        <v>428880.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" s="1" t="n">
-        <v>942312.0</v>
+        <v>950708.0</v>
       </c>
       <c r="I26" s="1" t="n">
-        <v>557111.0</v>
+        <v>553378.0</v>
       </c>
       <c r="J26" s="1" t="n">
-        <v>168186.0</v>
+        <v>165973.0</v>
       </c>
       <c r="K26" s="1" t="n">
-        <v>222523.0</v>
+        <v>223824.0</v>
       </c>
       <c r="L26" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G27"/>
       <c r="H27" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G28"/>
       <c r="H28" s="1" t="n">
-        <v>643171.0</v>
+        <v>653465.0</v>
       </c>
       <c r="I28" s="1" t="n">
-        <v>350420.0</v>
+        <v>344247.0</v>
       </c>
       <c r="J28" s="1" t="n">
-        <v>5812.0</v>
+        <v>5533.0</v>
       </c>
       <c r="K28" s="1" t="n">
-        <v>112004.0</v>
+        <v>108821.0</v>
       </c>
       <c r="L28" s="1" t="n">
-        <v>1111407.0</v>
+        <v>1112066.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G29"/>
       <c r="H29" s="1" t="n">
-        <v>25800.0</v>
+        <v>27944.0</v>
       </c>
       <c r="I29" s="1" t="n">
-        <v>206002.0</v>
+        <v>208490.0</v>
       </c>
       <c r="J29" s="1" t="n">
-        <v>37111.0</v>
+        <v>37368.0</v>
       </c>
       <c r="K29" s="1" t="n">
-        <v>57939.0</v>
+        <v>61019.0</v>
       </c>
       <c r="L29" s="1" t="n">
-        <v>326852.0</v>
+        <v>334821.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" s="1" t="n">
-        <v>1045570.0</v>
+        <v>1054089.0</v>
       </c>
       <c r="I30" s="1" t="n">
-        <v>556422.0</v>
+        <v>552737.0</v>
       </c>
       <c r="J30" s="1" t="n">
-        <v>42923.0</v>
+        <v>42901.0</v>
       </c>
       <c r="K30" s="1" t="n">
-        <v>169943.0</v>
+        <v>169840.0</v>
       </c>
       <c r="L30" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D31"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" s="1" t="n">
-        <v>1987882.0</v>
+        <v>2004797.0</v>
       </c>
       <c r="I31" s="1" t="n">
-        <v>1113533.0</v>
+        <v>1106115.0</v>
       </c>
       <c r="J31" s="1" t="n">
-        <v>211109.0</v>
+        <v>208874.0</v>
       </c>
       <c r="K31" s="1" t="n">
-        <v>392466.0</v>
+        <v>393664.0</v>
       </c>
       <c r="L31" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" s="1" t="n">
-        <v>6054557.0</v>
+        <v>6108135.0</v>
       </c>
       <c r="I32" s="1" t="n">
-        <v>4047756.0</v>
+        <v>4037470.0</v>
       </c>
       <c r="J32" s="1" t="n">
-        <v>628189.0</v>
+        <v>621582.0</v>
       </c>
       <c r="K32" s="1" t="n">
-        <v>1095049.0</v>
+        <v>1100447.0</v>
       </c>
       <c r="L32" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="17.484375" customWidth="true"/>
     <col min="4" max="4" width="8.26171875" customWidth="true"/>
     <col min="5" max="5" width="12.1953125" customWidth="true"/>
     <col min="6" max="6" width="14.2109375" customWidth="true"/>
     <col min="7" max="7" width="16.953125" customWidth="true"/>
     <col min="8" max="8" width="9.5390625" customWidth="true"/>
     <col min="9" max="9" width="9.734375" customWidth="true"/>
   </cols>
@@ -1176,143 +1174,141 @@
           <t>Sexe</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Groupe d’âges</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Etat civil</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I2" s="1" t="n">
-        <v>642318.0</v>
+        <v>640343.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
-      <c r="I3" s="1" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Tous les âges</t>
@@ -1394,739 +1390,739 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H6"/>
       <c r="I6" s="1" t="n">
-        <v>642319.0</v>
+        <v>640343.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I7" s="1" t="n">
-        <v>868287.0</v>
+        <v>884977.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I8" s="1" t="n">
-        <v>885789.0</v>
+        <v>879123.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I9" s="1" t="n">
-        <v>30733.0</v>
+        <v>29267.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I10" s="1" t="n">
-        <v>229985.0</v>
+        <v>226510.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H11"/>
       <c r="I11" s="1" t="n">
-        <v>2014794.0</v>
+        <v>2019877.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I12" s="1" t="n">
-        <v>40879.0</v>
+        <v>42951.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I13" s="1" t="n">
-        <v>404407.0</v>
+        <v>411429.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I14" s="1" t="n">
-        <v>256988.0</v>
+        <v>255073.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I15" s="1" t="n">
-        <v>105560.0</v>
+        <v>112095.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H16"/>
       <c r="I16" s="1" t="n">
-        <v>807834.0</v>
+        <v>821548.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F17"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I17" s="1" t="n">
-        <v>1551484.0</v>
+        <v>1568271.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F18"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I18" s="1" t="n">
-        <v>1290197.0</v>
+        <v>1290552.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F19"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I19" s="1" t="n">
-        <v>287721.0</v>
+        <v>284340.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F20"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I20" s="1" t="n">
-        <v>335545.0</v>
+        <v>338605.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F21"/>
       <c r="G21" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H21"/>
       <c r="I21" s="1" t="n">
-        <v>3464947.0</v>
+        <v>3481768.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I22" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
@@ -2252,920 +2248,920 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H26"/>
       <c r="I26" s="1" t="n">
-        <v>673449.0</v>
+        <v>671894.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I27" s="1" t="n">
-        <v>1032581.0</v>
+        <v>1046256.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I28" s="1" t="n">
-        <v>818677.0</v>
+        <v>811483.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I29" s="1" t="n">
-        <v>9652.0</v>
+        <v>9245.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I30" s="1" t="n">
-        <v>181643.0</v>
+        <v>177734.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H31"/>
       <c r="I31" s="1" t="n">
-        <v>2042553.0</v>
+        <v>2044718.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I32" s="1" t="n">
-        <v>47865.0</v>
+        <v>50997.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I33" s="1" t="n">
-        <v>472742.0</v>
+        <v>480317.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I34" s="1" t="n">
-        <v>77015.0</v>
+        <v>77479.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I35" s="1" t="n">
-        <v>86195.0</v>
+        <v>91177.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H36"/>
       <c r="I36" s="1" t="n">
-        <v>683817.0</v>
+        <v>699970.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F37"/>
       <c r="G37" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I37" s="1" t="n">
-        <v>1753895.0</v>
+        <v>1769147.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F38"/>
       <c r="G38" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I38" s="1" t="n">
-        <v>1291419.0</v>
+        <v>1291800.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F39"/>
       <c r="G39" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I39" s="1" t="n">
-        <v>86667.0</v>
+        <v>86724.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F40"/>
       <c r="G40" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I40" s="1" t="n">
-        <v>267838.0</v>
+        <v>268911.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F41"/>
       <c r="G41" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H41"/>
       <c r="I41" s="1" t="n">
-        <v>3399819.0</v>
+        <v>3416582.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D42"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F42"/>
       <c r="G42" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I42" s="1" t="n">
-        <v>3305379.0</v>
+        <v>3337418.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D43"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F43"/>
       <c r="G43" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I43" s="1" t="n">
-        <v>2581616.0</v>
+        <v>2582352.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D44"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F44"/>
       <c r="G44" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I44" s="1" t="n">
-        <v>374388.0</v>
+        <v>371064.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D45"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F45"/>
       <c r="G45" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I45" s="1" t="n">
-        <v>603383.0</v>
+        <v>607516.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D46"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F46"/>
       <c r="G46" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H46"/>
       <c r="I46" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I47" s="1" t="n">
-        <v>131516.0</v>
+        <v>128847.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
@@ -3293,739 +3289,739 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H51"/>
       <c r="I51" s="1" t="n">
-        <v>131517.0</v>
+        <v>128848.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I52" s="1" t="n">
-        <v>224812.0</v>
+        <v>229879.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I53" s="1" t="n">
-        <v>143905.0</v>
+        <v>141535.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I54" s="1" t="n">
-        <v>5481.0</v>
+        <v>5247.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I55" s="1" t="n">
-        <v>38613.0</v>
+        <v>38142.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H56"/>
       <c r="I56" s="1" t="n">
-        <v>412811.0</v>
+        <v>414803.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I57" s="1" t="n">
-        <v>14024.0</v>
+        <v>14757.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I58" s="1" t="n">
-        <v>31491.0</v>
+        <v>31920.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I59" s="1" t="n">
-        <v>29857.0</v>
+        <v>29235.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I60" s="1" t="n">
-        <v>20750.0</v>
+        <v>21263.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H61"/>
       <c r="I61" s="1" t="n">
-        <v>96122.0</v>
+        <v>97175.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F62"/>
       <c r="G62" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I62" s="1" t="n">
-        <v>370352.0</v>
+        <v>373483.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F63"/>
       <c r="G63" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I63" s="1" t="n">
-        <v>175397.0</v>
+        <v>173456.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F64"/>
       <c r="G64" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I64" s="1" t="n">
-        <v>35338.0</v>
+        <v>34482.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F65"/>
       <c r="G65" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I65" s="1" t="n">
-        <v>59363.0</v>
+        <v>59405.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F66"/>
       <c r="G66" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H66"/>
       <c r="I66" s="1" t="n">
-        <v>640450.0</v>
+        <v>640826.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I67" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
@@ -4151,920 +4147,920 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H71"/>
       <c r="I71" s="1" t="n">
-        <v>137223.0</v>
+        <v>134606.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I72" s="1" t="n">
-        <v>243949.0</v>
+        <v>247334.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I73" s="1" t="n">
-        <v>136265.0</v>
+        <v>133926.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I74" s="1" t="n">
-        <v>1181.0</v>
+        <v>1126.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I75" s="1" t="n">
-        <v>27798.0</v>
+        <v>27461.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H76"/>
       <c r="I76" s="1" t="n">
-        <v>409193.0</v>
+        <v>409847.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I77" s="1" t="n">
-        <v>9772.0</v>
+        <v>10497.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I78" s="1" t="n">
-        <v>40945.0</v>
+        <v>41621.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I79" s="1" t="n">
-        <v>6173.0</v>
+        <v>6036.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I80" s="1" t="n">
-        <v>12039.0</v>
+        <v>12401.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H81"/>
       <c r="I81" s="1" t="n">
-        <v>68929.0</v>
+        <v>70555.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F82"/>
       <c r="G82" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I82" s="1" t="n">
-        <v>390944.0</v>
+        <v>392437.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F83"/>
       <c r="G83" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I83" s="1" t="n">
-        <v>177210.0</v>
+        <v>175547.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F84"/>
       <c r="G84" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I84" s="1" t="n">
-        <v>7354.0</v>
+        <v>7162.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F85"/>
       <c r="G85" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I85" s="1" t="n">
-        <v>39837.0</v>
+        <v>39862.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F86"/>
       <c r="G86" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H86"/>
       <c r="I86" s="1" t="n">
-        <v>615345.0</v>
+        <v>615008.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D87"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F87"/>
       <c r="G87" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I87" s="1" t="n">
-        <v>761296.0</v>
+        <v>765920.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D88"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F88"/>
       <c r="G88" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I88" s="1" t="n">
-        <v>352607.0</v>
+        <v>349003.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D89"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F89"/>
       <c r="G89" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I89" s="1" t="n">
-        <v>42692.0</v>
+        <v>41644.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D90"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F90"/>
       <c r="G90" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I90" s="1" t="n">
-        <v>99200.0</v>
+        <v>99267.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D91"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F91"/>
       <c r="G91" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H91"/>
       <c r="I91" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I92" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
@@ -5190,739 +5186,739 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H96"/>
       <c r="I96" s="1" t="n">
-        <v>359663.0</v>
+        <v>356302.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I97" s="1" t="n">
-        <v>557598.0</v>
+        <v>567790.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I98" s="1" t="n">
-        <v>383863.0</v>
+        <v>377732.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I99" s="1" t="n">
-        <v>22198.0</v>
+        <v>20910.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I100" s="1" t="n">
-        <v>145049.0</v>
+        <v>142269.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H101"/>
       <c r="I101" s="1" t="n">
-        <v>1108708.0</v>
+        <v>1108701.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I102" s="1" t="n">
-        <v>25051.0</v>
+        <v>26616.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I103" s="1" t="n">
-        <v>173248.0</v>
+        <v>175646.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I104" s="1" t="n">
-        <v>145988.0</v>
+        <v>145063.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I105" s="1" t="n">
-        <v>77474.0</v>
+        <v>81555.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H106"/>
       <c r="I106" s="1" t="n">
-        <v>421761.0</v>
+        <v>428880.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F107"/>
       <c r="G107" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I107" s="1" t="n">
-        <v>942312.0</v>
+        <v>950708.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F108"/>
       <c r="G108" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I108" s="1" t="n">
-        <v>557111.0</v>
+        <v>553378.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F109"/>
       <c r="G109" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I109" s="1" t="n">
-        <v>168186.0</v>
+        <v>165973.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F110"/>
       <c r="G110" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I110" s="1" t="n">
-        <v>222523.0</v>
+        <v>223824.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F111"/>
       <c r="G111" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H111"/>
       <c r="I111" s="1" t="n">
-        <v>1890132.0</v>
+        <v>1893883.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I112" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
@@ -6048,1030 +6044,1030 @@
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Moins de 18 ans</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H116"/>
       <c r="I116" s="1" t="n">
-        <v>376599.0</v>
+        <v>372680.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I117" s="1" t="n">
-        <v>643171.0</v>
+        <v>653465.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I118" s="1" t="n">
-        <v>350420.0</v>
+        <v>344247.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I119" s="1" t="n">
-        <v>5812.0</v>
+        <v>5533.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I120" s="1" t="n">
-        <v>112004.0</v>
+        <v>108821.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>De 18 à 64 ans</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H121"/>
       <c r="I121" s="1" t="n">
-        <v>1111407.0</v>
+        <v>1112066.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I122" s="1" t="n">
-        <v>25800.0</v>
+        <v>27944.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I123" s="1" t="n">
-        <v>206002.0</v>
+        <v>208490.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I124" s="1" t="n">
-        <v>37111.0</v>
+        <v>37368.0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I125" s="1" t="n">
-        <v>57939.0</v>
+        <v>61019.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>65 ans et plus</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H126"/>
       <c r="I126" s="1" t="n">
-        <v>326852.0</v>
+        <v>334821.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F127"/>
       <c r="G127" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I127" s="1" t="n">
-        <v>1045570.0</v>
+        <v>1054089.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F128"/>
       <c r="G128" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I128" s="1" t="n">
-        <v>556422.0</v>
+        <v>552737.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F129"/>
       <c r="G129" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I129" s="1" t="n">
-        <v>42923.0</v>
+        <v>42901.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F130"/>
       <c r="G130" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I130" s="1" t="n">
-        <v>169943.0</v>
+        <v>169840.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F131"/>
       <c r="G131" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H131"/>
       <c r="I131" s="1" t="n">
-        <v>1814858.0</v>
+        <v>1819567.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D132"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F132"/>
       <c r="G132" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I132" s="1" t="n">
-        <v>1987882.0</v>
+        <v>2004797.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D133"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F133"/>
       <c r="G133" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I133" s="1" t="n">
-        <v>1113533.0</v>
+        <v>1106115.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D134"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F134"/>
       <c r="G134" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I134" s="1" t="n">
-        <v>211109.0</v>
+        <v>208874.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D135"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F135"/>
       <c r="G135" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I135" s="1" t="n">
-        <v>392466.0</v>
+        <v>393664.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D136"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F136"/>
       <c r="G136" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H136"/>
       <c r="I136" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B137"/>
       <c r="C137" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D137"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F137"/>
       <c r="G137" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Célibataire</t>
         </is>
       </c>
       <c r="I137" s="1" t="n">
-        <v>6054557.0</v>
+        <v>6108135.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B138"/>
       <c r="C138" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D138"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F138"/>
       <c r="G138" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Marié</t>
         </is>
       </c>
       <c r="I138" s="1" t="n">
-        <v>4047756.0</v>
+        <v>4037470.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B139"/>
       <c r="C139" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D139"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F139"/>
       <c r="G139" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Veuf</t>
         </is>
       </c>
       <c r="I139" s="1" t="n">
-        <v>628189.0</v>
+        <v>621582.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B140"/>
       <c r="C140" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D140"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F140"/>
       <c r="G140" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Divorcé</t>
         </is>
       </c>
       <c r="I140" s="1" t="n">
-        <v>1095049.0</v>
+        <v>1100447.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B141"/>
       <c r="C141" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="D141"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>Tous les âges</t>
         </is>
       </c>
       <c r="F141"/>
       <c r="G141" t="inlineStr">
         <is>
           <t>Tous les états civils</t>
         </is>
       </c>
       <c r="H141"/>
       <c r="I141" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>