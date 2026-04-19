--- v0 (2025-12-08)
+++ v1 (2026-04-19)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="159.34765625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Faillissementen en banenverlies in België per maand, gemeente, economische activiteit (NACE 2008), type onderneming, rechtsvorm, grootteklasse van het aantal werknemers (RSZ) en levensduur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Datum : 2024
+          <t xml:space="preserve">Datum : 2026
 </t>
         </is>
       </c>
     </row>
     <row r="3">
 </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -164,51 +164,51 @@
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="21.44921875" customWidth="true"/>
     <col min="4" max="4" width="19.0625" customWidth="true"/>
     <col min="5" max="5" width="26.41015625" customWidth="true"/>
     <col min="6" max="6" width="26.41015625" customWidth="true"/>
     <col min="7" max="7" width="26.41015625" customWidth="true"/>
     <col min="8" max="8" width="26.41015625" customWidth="true"/>
     <col min="9" max="9" width="27.44140625" customWidth="true"/>
     <col min="10" max="10" width="28.47265625" customWidth="true"/>
     <col min="11" max="11" width="28.47265625" customWidth="true"/>
     <col min="12" max="12" width="13.17578125" customWidth="true"/>
     <col min="13" max="13" width="14.30078125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aantal faillissementen</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
@@ -302,195 +302,195 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>75.0</v>
+        <v>18.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>465.0</v>
+        <v>110.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>743.0</v>
+        <v>228.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>873.0</v>
+        <v>238.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>690.0</v>
+        <v>203.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>1489.0</v>
+        <v>544.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>681.0</v>
+        <v>175.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>452.0</v>
+        <v>137.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>855.0</v>
+        <v>258.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>6323.0</v>
+        <v>1911.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>64.0</v>
+        <v>30.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>138.0</v>
+        <v>36.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>173.0</v>
+        <v>46.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>199.0</v>
+        <v>40.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>691.0</v>
+        <v>193.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>263.0</v>
+        <v>78.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>150.0</v>
+        <v>48.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>239.0</v>
+        <v>80.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1923.0</v>
+        <v>554.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>28.0</v>
+        <v>7.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>147.0</v>
+        <v>33.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>199.0</v>
+        <v>46.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>281.0</v>
+        <v>70.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>255.0</v>
+        <v>49.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>784.0</v>
+        <v>190.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>361.0</v>
+        <v>93.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>256.0</v>
+        <v>61.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>510.0</v>
+        <v>133.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>2821.0</v>
+        <v>682.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" s="1" t="n">
-        <v>109.0</v>
+        <v>28.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>676.0</v>
+        <v>173.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>1080.0</v>
+        <v>310.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1327.0</v>
+        <v>354.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>1144.0</v>
+        <v>292.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>2964.0</v>
+        <v>927.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>1305.0</v>
+        <v>346.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>858.0</v>
+        <v>246.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>1604.0</v>
+        <v>471.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>11067.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.78125" customWidth="true"/>
     <col min="2" max="2" width="26.68359375" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="14.30078125" customWidth="true"/>
     <col min="5" max="5" width="28.47265625" customWidth="true"/>
     <col min="6" max="6" width="19.0625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -515,1173 +515,1173 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Levensduur onderneming</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Aantal faillissementen</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F2" s="1" t="n">
-        <v>75.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F3" s="1" t="n">
-        <v>465.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F4" s="1" t="n">
-        <v>743.0</v>
+        <v>228.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F5" s="1" t="n">
-        <v>873.0</v>
+        <v>238.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F6" s="1" t="n">
-        <v>690.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1489.0</v>
+        <v>544.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>681.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F9" s="1" t="n">
-        <v>452.0</v>
+        <v>137.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F10" s="1" t="n">
-        <v>855.0</v>
+        <v>258.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E11"/>
       <c r="F11" s="1" t="n">
-        <v>6323.0</v>
+        <v>1911.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F12" s="1" t="n">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F13" s="1" t="n">
-        <v>64.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F14" s="1" t="n">
-        <v>138.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F15" s="1" t="n">
-        <v>173.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F16" s="1" t="n">
-        <v>199.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F17" s="1" t="n">
-        <v>691.0</v>
+        <v>193.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F18" s="1" t="n">
-        <v>263.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F19" s="1" t="n">
-        <v>150.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F20" s="1" t="n">
-        <v>239.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E21"/>
       <c r="F21" s="1" t="n">
-        <v>1923.0</v>
+        <v>554.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F22" s="1" t="n">
-        <v>28.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F23" s="1" t="n">
-        <v>147.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F24" s="1" t="n">
-        <v>199.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F25" s="1" t="n">
-        <v>281.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F26" s="1" t="n">
-        <v>255.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F27" s="1" t="n">
-        <v>784.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F28" s="1" t="n">
-        <v>361.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F29" s="1" t="n">
-        <v>256.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F30" s="1" t="n">
-        <v>510.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E31"/>
       <c r="F31" s="1" t="n">
-        <v>2821.0</v>
+        <v>682.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B32"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Minder dan 1 jaar</t>
         </is>
       </c>
       <c r="F32" s="1" t="n">
-        <v>109.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B33"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Van 1 jaar tot minder dan 2 jaar</t>
         </is>
       </c>
       <c r="F33" s="1" t="n">
-        <v>676.0</v>
+        <v>173.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B34"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Van 2 jaar tot minder dan 3 jaar</t>
         </is>
       </c>
       <c r="F34" s="1" t="n">
-        <v>1080.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B35"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Van 3 jaar tot minder dan 4 jaar</t>
         </is>
       </c>
       <c r="F35" s="1" t="n">
-        <v>1327.0</v>
+        <v>354.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B36"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Van 4 jaar tot minder dan 5 jaar</t>
         </is>
       </c>
       <c r="F36" s="1" t="n">
-        <v>1144.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B37"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Van 5 jaar tot minder dan 10 jaar</t>
         </is>
       </c>
       <c r="F37" s="1" t="n">
-        <v>2964.0</v>
+        <v>927.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Van 10 jaar tot minder dan 15 jaar</t>
         </is>
       </c>
       <c r="F38" s="1" t="n">
-        <v>1305.0</v>
+        <v>346.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B39"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Van 15 jaar tot minder dan 20 jaar</t>
         </is>
       </c>
       <c r="F39" s="1" t="n">
-        <v>858.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B40"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>20 jaar of meer</t>
         </is>
       </c>
       <c r="F40" s="1" t="n">
-        <v>1604.0</v>
+        <v>471.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="B41"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Alle levensduren</t>
         </is>
       </c>
       <c r="E41"/>
       <c r="F41" s="1" t="n">
-        <v>11067.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>