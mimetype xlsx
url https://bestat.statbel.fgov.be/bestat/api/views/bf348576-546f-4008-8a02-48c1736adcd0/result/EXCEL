--- v0 (2026-03-02)
+++ v1 (2026-04-17)
@@ -84,154 +84,154 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="163.8828125" customWidth="true"/>
+    <col min="2" max="2" width="163.46875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Faillites et perte d’emplois en Belgique par mois, commune, activité économique (NACE 2008), type d’entreprise, forme juridique, classe de taille des effectifs salariés (ONSS) et  durée de vie</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Dernières 13 Mois(Janvier 2025, Février 2025, Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026)</t>
+          <t>Date : Dernières 13 Mois(Février 2025, Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="23.46484375" customWidth="true"/>
-    <col min="5" max="5" width="10.8828125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="16" max="16" width="11.40234375" customWidth="true"/>
+    <col min="5" max="5" width="9.515625" customWidth="true"/>
+    <col min="6" max="6" width="9.0703125" customWidth="true"/>
+    <col min="7" max="7" width="8.39453125" customWidth="true"/>
+    <col min="8" max="8" width="8.93359375" customWidth="true"/>
+    <col min="9" max="9" width="10.38671875" customWidth="true"/>
+    <col min="10" max="10" width="9.328125" customWidth="true"/>
+    <col min="11" max="11" width="14.3203125" customWidth="true"/>
+    <col min="12" max="12" width="11.8828125" customWidth="true"/>
+    <col min="13" max="13" width="13.79296875" customWidth="true"/>
+    <col min="14" max="14" width="13.6875" customWidth="true"/>
+    <col min="15" max="15" width="11.40234375" customWidth="true"/>
+    <col min="16" max="16" width="10.8828125" customWidth="true"/>
     <col min="17" max="17" width="24.671875" customWidth="true"/>
-    <col min="18" max="18" width="10.8828125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="29" max="29" width="11.40234375" customWidth="true"/>
+    <col min="18" max="18" width="9.515625" customWidth="true"/>
+    <col min="19" max="19" width="9.0703125" customWidth="true"/>
+    <col min="20" max="20" width="8.39453125" customWidth="true"/>
+    <col min="21" max="21" width="8.93359375" customWidth="true"/>
+    <col min="22" max="22" width="10.38671875" customWidth="true"/>
+    <col min="23" max="23" width="9.328125" customWidth="true"/>
+    <col min="24" max="24" width="14.3203125" customWidth="true"/>
+    <col min="25" max="25" width="11.8828125" customWidth="true"/>
+    <col min="26" max="26" width="13.79296875" customWidth="true"/>
+    <col min="27" max="27" width="13.6875" customWidth="true"/>
+    <col min="28" max="28" width="11.40234375" customWidth="true"/>
+    <col min="29" max="29" width="10.8828125" customWidth="true"/>
     <col min="30" max="30" width="17.5859375" customWidth="true"/>
-    <col min="31" max="31" width="10.8828125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="42" max="42" width="11.40234375" customWidth="true"/>
+    <col min="31" max="31" width="9.515625" customWidth="true"/>
+    <col min="32" max="32" width="9.0703125" customWidth="true"/>
+    <col min="33" max="33" width="8.39453125" customWidth="true"/>
+    <col min="34" max="34" width="8.93359375" customWidth="true"/>
+    <col min="35" max="35" width="10.38671875" customWidth="true"/>
+    <col min="36" max="36" width="9.328125" customWidth="true"/>
+    <col min="37" max="37" width="14.3203125" customWidth="true"/>
+    <col min="38" max="38" width="11.8828125" customWidth="true"/>
+    <col min="39" max="39" width="13.79296875" customWidth="true"/>
+    <col min="40" max="40" width="13.6875" customWidth="true"/>
+    <col min="41" max="41" width="11.40234375" customWidth="true"/>
+    <col min="42" max="42" width="10.8828125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Pertes emploi à temps plein</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1" t="inlineStr">
         <is>
@@ -269,821 +269,821 @@
       <c r="AP1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2"/>
-      <c r="P2" t="inlineStr">
+      <c r="O2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
+      <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2"/>
-      <c r="AC2" t="inlineStr">
+      <c r="AB2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
+      <c r="AC2"/>
       <c r="AD2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2"/>
-      <c r="AP2" t="inlineStr">
+      <c r="AO2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
+      <c r="AP2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Janvier 2025</t>
+          <t>Février 2025</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>Mars 2025</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Avril 2025</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Mai 2025</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Juin 2025</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Juillet 2025</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Août 2025</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Septembre 2025</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Octobre 2025</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Novembre 2025</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Décembre 2025</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Janvier 2026</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>Février 2026</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
           <t>Février 2025</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="R3" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="S3" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="T3" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="U3" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="V3" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="X3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="Y3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="Z3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
+      <c r="AA3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="P3" t="inlineStr">
+      <c r="AB3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R3" t="inlineStr">
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>Février 2026</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
-      <c r="S3" t="inlineStr">
+      <c r="AE3" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
-      <c r="V3" t="inlineStr">
+      <c r="AH3" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
-      <c r="W3" t="inlineStr">
+      <c r="AI3" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="X3" t="inlineStr">
+      <c r="AJ3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
+      <c r="AK3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="Z3" t="inlineStr">
+      <c r="AL3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="AA3" t="inlineStr">
+      <c r="AM3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="AB3" t="inlineStr">
+      <c r="AN3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="AC3" t="inlineStr">
+      <c r="AO3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="AD3" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="AP3" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>370.0</v>
+        <v>759.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>759.0</v>
+        <v>851.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>851.0</v>
+        <v>356.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>356.0</v>
+        <v>269.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>269.0</v>
+        <v>589.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>589.0</v>
+        <v>1105.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>1105.0</v>
+        <v>355.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>355.0</v>
+        <v>492.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>492.0</v>
+        <v>535.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>535.0</v>
+        <v>468.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>468.0</v>
+        <v>642.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>641.0</v>
+        <v>480.0</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>483.0</v>
+        <v>597.0</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>154.0</v>
+        <v>337.0</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>337.0</v>
+        <v>523.0</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>523.0</v>
+        <v>270.0</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>270.0</v>
+        <v>186.0</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>186.0</v>
+        <v>268.0</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>268.0</v>
+        <v>220.0</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>220.0</v>
+        <v>158.0</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>158.0</v>
+        <v>304.0</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>304.0</v>
+        <v>292.0</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>292.0</v>
+        <v>261.0</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>261.0</v>
+        <v>324.0</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>322.0</v>
+        <v>294.0</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>294.0</v>
+        <v>250.0</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>989.0</v>
+        <v>1568.0</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>1568.0</v>
+        <v>1907.0</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>1907.0</v>
+        <v>1097.0</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>1097.0</v>
+        <v>954.0</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>954.0</v>
+        <v>1472.0</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>1472.0</v>
+        <v>1707.0</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>1707.0</v>
+        <v>708.0</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>708.0</v>
+        <v>1365.0</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>1365.0</v>
+        <v>1336.0</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>1336.0</v>
+        <v>1167.0</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>1167.0</v>
+        <v>1509.0</v>
       </c>
       <c r="AO5" s="1" t="n">
-        <v>1504.0</v>
+        <v>1275.0</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>1279.0</v>
+        <v>1349.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>444.0</v>
+        <v>179.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>179.0</v>
+        <v>183.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>183.0</v>
+        <v>220.0</v>
       </c>
       <c r="G6" s="1" t="n">
+        <v>132.0</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>310.0</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>97.0</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>393.0</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>220.0</v>
       </c>
-      <c r="H6" s="1" t="n">
-[...8 lines deleted...]
-      <c r="K6" s="1" t="n">
+      <c r="L6" s="1" t="n">
+        <v>136.0</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>154.0</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>245.0</v>
+      </c>
+      <c r="O6" s="1" t="n">
+        <v>176.0</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>181.0</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>63.0</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>65.0</v>
+      </c>
+      <c r="S6" s="1" t="n">
+        <v>199.0</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>81.0</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>141.0</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>174.0</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>125.0</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>217.0</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>64.0</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>73.0</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>88.0</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>76.0</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>387.0</v>
+      </c>
+      <c r="AE6" s="1" t="n">
         <v>393.0</v>
       </c>
-      <c r="L6" s="1" t="n">
-[...58 lines deleted...]
-      </c>
       <c r="AF6" s="1" t="n">
-        <v>393.0</v>
+        <v>537.0</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>537.0</v>
+        <v>325.0</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>325.0</v>
+        <v>580.0</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>580.0</v>
+        <v>229.0</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>229.0</v>
+        <v>657.0</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>657.0</v>
+        <v>547.0</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>547.0</v>
+        <v>523.0</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>523.0</v>
+        <v>366.0</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>366.0</v>
+        <v>493.0</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>487.0</v>
+        <v>370.0</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>370.0</v>
+        <v>369.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>222.0</v>
+        <v>340.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>340.0</v>
+        <v>134.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>134.0</v>
+        <v>1189.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1189.0</v>
+        <v>266.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>266.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>266.0</v>
+        <v>342.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>342.0</v>
+        <v>321.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>321.0</v>
+        <v>251.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>251.0</v>
+        <v>290.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>290.0</v>
+        <v>256.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>256.0</v>
+        <v>306.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>306.0</v>
+        <v>276.0</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>276.0</v>
+        <v>308.0</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>123.0</v>
+        <v>141.0</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>141.0</v>
+        <v>113.0</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>113.0</v>
+        <v>190.0</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>190.0</v>
+        <v>88.0</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>88.0</v>
+        <v>202.0</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>202.0</v>
+        <v>166.0</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>166.0</v>
+        <v>161.0</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>161.0</v>
+        <v>201.0</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>201.0</v>
+        <v>154.0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>154.0</v>
+        <v>159.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>159.0</v>
+        <v>245.0</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>245.0</v>
+        <v>236.0</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>236.0</v>
+        <v>174.0</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>507.0</v>
+        <v>633.0</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>633.0</v>
+        <v>447.0</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>447.0</v>
+        <v>1569.0</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>1569.0</v>
+        <v>469.0</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>469.0</v>
+        <v>680.0</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>680.0</v>
+        <v>612.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>612.0</v>
+        <v>565.0</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>565.0</v>
+        <v>651.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>651.0</v>
+        <v>637.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>637.0</v>
+        <v>575.0</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>572.0</v>
+        <v>745.0</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>745.0</v>
+        <v>677.0</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>677.0</v>
+        <v>624.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>1036.0</v>
+        <v>1278.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>1278.0</v>
+        <v>1168.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>1168.0</v>
+        <v>1765.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1765.0</v>
+        <v>667.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>667.0</v>
+        <v>1165.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>1165.0</v>
+        <v>1544.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>1544.0</v>
+        <v>1069.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>1069.0</v>
+        <v>963.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>963.0</v>
+        <v>961.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>961.0</v>
+        <v>878.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>878.0</v>
+        <v>1193.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>1191.0</v>
+        <v>932.0</v>
       </c>
       <c r="P8" s="1" t="n">
-        <v>935.0</v>
+        <v>1086.0</v>
       </c>
       <c r="Q8" s="1" t="n">
-        <v>657.0</v>
+        <v>541.0</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>541.0</v>
+        <v>701.0</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>701.0</v>
+        <v>659.0</v>
       </c>
       <c r="T8" s="1" t="n">
-        <v>659.0</v>
+        <v>355.0</v>
       </c>
       <c r="U8" s="1" t="n">
-        <v>355.0</v>
+        <v>611.0</v>
       </c>
       <c r="V8" s="1" t="n">
-        <v>611.0</v>
+        <v>436.0</v>
       </c>
       <c r="W8" s="1" t="n">
-        <v>436.0</v>
+        <v>493.0</v>
       </c>
       <c r="X8" s="1" t="n">
-        <v>493.0</v>
+        <v>630.0</v>
       </c>
       <c r="Y8" s="1" t="n">
-        <v>630.0</v>
+        <v>663.0</v>
       </c>
       <c r="Z8" s="1" t="n">
-        <v>663.0</v>
+        <v>484.0</v>
       </c>
       <c r="AA8" s="1" t="n">
-        <v>484.0</v>
+        <v>642.0</v>
       </c>
       <c r="AB8" s="1" t="n">
-        <v>640.0</v>
+        <v>618.0</v>
       </c>
       <c r="AC8" s="1" t="n">
-        <v>618.0</v>
+        <v>500.0</v>
       </c>
       <c r="AD8" s="1" t="n">
-        <v>2462.0</v>
+        <v>2588.0</v>
       </c>
       <c r="AE8" s="1" t="n">
-        <v>2588.0</v>
+        <v>2747.0</v>
       </c>
       <c r="AF8" s="1" t="n">
+        <v>3203.0</v>
+      </c>
+      <c r="AG8" s="1" t="n">
+        <v>1748.0</v>
+      </c>
+      <c r="AH8" s="1" t="n">
+        <v>2732.0</v>
+      </c>
+      <c r="AI8" s="1" t="n">
+        <v>2548.0</v>
+      </c>
+      <c r="AJ8" s="1" t="n">
+        <v>1930.0</v>
+      </c>
+      <c r="AK8" s="1" t="n">
+        <v>2563.0</v>
+      </c>
+      <c r="AL8" s="1" t="n">
+        <v>2496.0</v>
+      </c>
+      <c r="AM8" s="1" t="n">
+        <v>2108.0</v>
+      </c>
+      <c r="AN8" s="1" t="n">
         <v>2747.0</v>
       </c>
-      <c r="AG8" s="1" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AO8" s="1" t="n">
-        <v>2736.0</v>
+        <v>2322.0</v>
       </c>
       <c r="AP8" s="1" t="n">
-        <v>2326.0</v>
+        <v>2342.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="14.3203125" customWidth="true"/>
     <col min="5" max="5" width="23.46484375" customWidth="true"/>
     <col min="6" max="6" width="24.671875" customWidth="true"/>
     <col min="7" max="7" width="17.5859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1119,1584 +1119,1584 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Pertes d’emploi total</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Janvier 2025</t>
+          <t>Février 2025</t>
         </is>
       </c>
       <c r="E2" s="1" t="n">
-        <v>370.0</v>
+        <v>759.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>154.0</v>
+        <v>337.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>989.0</v>
+        <v>1568.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="E3" s="1" t="n">
-        <v>759.0</v>
+        <v>851.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>337.0</v>
+        <v>523.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>1568.0</v>
+        <v>1907.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E4" s="1" t="n">
-        <v>851.0</v>
+        <v>356.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>523.0</v>
+        <v>270.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1907.0</v>
+        <v>1097.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E5" s="1" t="n">
-        <v>356.0</v>
+        <v>269.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>270.0</v>
+        <v>186.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1097.0</v>
+        <v>954.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E6" s="1" t="n">
-        <v>269.0</v>
+        <v>589.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>186.0</v>
+        <v>268.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>954.0</v>
+        <v>1472.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E7" s="1" t="n">
-        <v>589.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>268.0</v>
+        <v>220.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1472.0</v>
+        <v>1707.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E8" s="1" t="n">
-        <v>1105.0</v>
+        <v>355.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>220.0</v>
+        <v>158.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1707.0</v>
+        <v>708.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E9" s="1" t="n">
-        <v>355.0</v>
+        <v>492.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>158.0</v>
+        <v>304.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>708.0</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E10" s="1" t="n">
-        <v>492.0</v>
+        <v>535.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>304.0</v>
+        <v>292.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1365.0</v>
+        <v>1336.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E11" s="1" t="n">
-        <v>535.0</v>
+        <v>468.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>292.0</v>
+        <v>261.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1336.0</v>
+        <v>1167.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E12" s="1" t="n">
-        <v>468.0</v>
+        <v>642.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>261.0</v>
+        <v>324.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>1167.0</v>
+        <v>1509.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E13" s="1" t="n">
-        <v>641.0</v>
+        <v>480.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>322.0</v>
+        <v>294.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1504.0</v>
+        <v>1275.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E14" s="1" t="n">
-        <v>483.0</v>
+        <v>597.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>294.0</v>
+        <v>250.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1279.0</v>
+        <v>1349.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Janvier 2025</t>
+          <t>Février 2025</t>
         </is>
       </c>
       <c r="E15" s="1" t="n">
-        <v>444.0</v>
+        <v>179.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>380.0</v>
+        <v>63.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>966.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="E16" s="1" t="n">
-        <v>179.0</v>
+        <v>183.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>63.0</v>
+        <v>65.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>387.0</v>
+        <v>393.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E17" s="1" t="n">
-        <v>183.0</v>
+        <v>220.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>65.0</v>
+        <v>199.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>393.0</v>
+        <v>537.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E18" s="1" t="n">
-        <v>220.0</v>
+        <v>132.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>199.0</v>
+        <v>81.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>537.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E19" s="1" t="n">
-        <v>132.0</v>
+        <v>310.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>81.0</v>
+        <v>141.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>325.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E20" s="1" t="n">
-        <v>310.0</v>
+        <v>97.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>141.0</v>
+        <v>50.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>580.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E21" s="1" t="n">
-        <v>97.0</v>
+        <v>393.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>50.0</v>
+        <v>174.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>229.0</v>
+        <v>657.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E22" s="1" t="n">
-        <v>393.0</v>
+        <v>220.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>174.0</v>
+        <v>125.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>657.0</v>
+        <v>547.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E23" s="1" t="n">
-        <v>220.0</v>
+        <v>136.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>125.0</v>
+        <v>217.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>547.0</v>
+        <v>523.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E24" s="1" t="n">
-        <v>136.0</v>
+        <v>154.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>217.0</v>
+        <v>64.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>523.0</v>
+        <v>366.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E25" s="1" t="n">
-        <v>154.0</v>
+        <v>245.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>64.0</v>
+        <v>73.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>366.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E26" s="1" t="n">
-        <v>244.0</v>
+        <v>176.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>73.0</v>
+        <v>88.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>487.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E27" s="1" t="n">
-        <v>176.0</v>
+        <v>181.0</v>
       </c>
       <c r="F27" s="1" t="n">
-        <v>88.0</v>
+        <v>76.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>370.0</v>
+        <v>369.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Janvier 2025</t>
+          <t>Février 2025</t>
         </is>
       </c>
       <c r="E28" s="1" t="n">
-        <v>222.0</v>
+        <v>340.0</v>
       </c>
       <c r="F28" s="1" t="n">
-        <v>123.0</v>
+        <v>141.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>507.0</v>
+        <v>633.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="E29" s="1" t="n">
-        <v>340.0</v>
+        <v>134.0</v>
       </c>
       <c r="F29" s="1" t="n">
-        <v>141.0</v>
+        <v>113.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>633.0</v>
+        <v>447.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E30" s="1" t="n">
-        <v>134.0</v>
+        <v>1189.0</v>
       </c>
       <c r="F30" s="1" t="n">
-        <v>113.0</v>
+        <v>190.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>447.0</v>
+        <v>1569.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E31" s="1" t="n">
-        <v>1189.0</v>
+        <v>266.0</v>
       </c>
       <c r="F31" s="1" t="n">
-        <v>190.0</v>
+        <v>88.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>1569.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E32" s="1" t="n">
         <v>266.0</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>88.0</v>
+        <v>202.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>469.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E33" s="1" t="n">
-        <v>266.0</v>
+        <v>342.0</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>202.0</v>
+        <v>166.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>680.0</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E34" s="1" t="n">
-        <v>342.0</v>
+        <v>321.0</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>166.0</v>
+        <v>161.0</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>612.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E35" s="1" t="n">
-        <v>321.0</v>
+        <v>251.0</v>
       </c>
       <c r="F35" s="1" t="n">
-        <v>161.0</v>
+        <v>201.0</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>565.0</v>
+        <v>651.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E36" s="1" t="n">
-        <v>251.0</v>
+        <v>290.0</v>
       </c>
       <c r="F36" s="1" t="n">
-        <v>201.0</v>
+        <v>154.0</v>
       </c>
       <c r="G36" s="1" t="n">
-        <v>651.0</v>
+        <v>637.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E37" s="1" t="n">
-        <v>290.0</v>
+        <v>256.0</v>
       </c>
       <c r="F37" s="1" t="n">
-        <v>154.0</v>
+        <v>159.0</v>
       </c>
       <c r="G37" s="1" t="n">
-        <v>637.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E38" s="1" t="n">
-        <v>256.0</v>
+        <v>306.0</v>
       </c>
       <c r="F38" s="1" t="n">
-        <v>159.0</v>
+        <v>245.0</v>
       </c>
       <c r="G38" s="1" t="n">
-        <v>572.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E39" s="1" t="n">
-        <v>306.0</v>
+        <v>276.0</v>
       </c>
       <c r="F39" s="1" t="n">
-        <v>245.0</v>
+        <v>236.0</v>
       </c>
       <c r="G39" s="1" t="n">
-        <v>745.0</v>
+        <v>677.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E40" s="1" t="n">
-        <v>276.0</v>
+        <v>308.0</v>
       </c>
       <c r="F40" s="1" t="n">
-        <v>236.0</v>
+        <v>174.0</v>
       </c>
       <c r="G40" s="1" t="n">
-        <v>677.0</v>
+        <v>624.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B41"/>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Janvier 2025</t>
+          <t>Février 2025</t>
         </is>
       </c>
       <c r="E41" s="1" t="n">
-        <v>1036.0</v>
+        <v>1278.0</v>
       </c>
       <c r="F41" s="1" t="n">
-        <v>657.0</v>
+        <v>541.0</v>
       </c>
       <c r="G41" s="1" t="n">
-        <v>2462.0</v>
+        <v>2588.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B42"/>
       <c r="C42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Mars 2025</t>
         </is>
       </c>
       <c r="E42" s="1" t="n">
-        <v>1278.0</v>
+        <v>1168.0</v>
       </c>
       <c r="F42" s="1" t="n">
-        <v>541.0</v>
+        <v>701.0</v>
       </c>
       <c r="G42" s="1" t="n">
-        <v>2588.0</v>
+        <v>2747.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B43"/>
       <c r="C43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E43" s="1" t="n">
-        <v>1168.0</v>
+        <v>1765.0</v>
       </c>
       <c r="F43" s="1" t="n">
-        <v>701.0</v>
+        <v>659.0</v>
       </c>
       <c r="G43" s="1" t="n">
-        <v>2747.0</v>
+        <v>3203.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B44"/>
       <c r="C44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E44" s="1" t="n">
-        <v>1765.0</v>
+        <v>667.0</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>659.0</v>
+        <v>355.0</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>3203.0</v>
+        <v>1748.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B45"/>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E45" s="1" t="n">
-        <v>667.0</v>
+        <v>1165.0</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>355.0</v>
+        <v>611.0</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>1748.0</v>
+        <v>2732.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B46"/>
       <c r="C46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E46" s="1" t="n">
-        <v>1165.0</v>
+        <v>1544.0</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>611.0</v>
+        <v>436.0</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>2732.0</v>
+        <v>2548.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B47"/>
       <c r="C47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E47" s="1" t="n">
-        <v>1544.0</v>
+        <v>1069.0</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>436.0</v>
+        <v>493.0</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>2548.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E48" s="1" t="n">
-        <v>1069.0</v>
+        <v>963.0</v>
       </c>
       <c r="F48" s="1" t="n">
-        <v>493.0</v>
+        <v>630.0</v>
       </c>
       <c r="G48" s="1" t="n">
-        <v>1930.0</v>
+        <v>2563.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E49" s="1" t="n">
-        <v>963.0</v>
+        <v>961.0</v>
       </c>
       <c r="F49" s="1" t="n">
-        <v>630.0</v>
+        <v>663.0</v>
       </c>
       <c r="G49" s="1" t="n">
-        <v>2563.0</v>
+        <v>2496.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B50"/>
       <c r="C50" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E50" s="1" t="n">
-        <v>961.0</v>
+        <v>878.0</v>
       </c>
       <c r="F50" s="1" t="n">
-        <v>663.0</v>
+        <v>484.0</v>
       </c>
       <c r="G50" s="1" t="n">
-        <v>2496.0</v>
+        <v>2108.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B51"/>
       <c r="C51" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E51" s="1" t="n">
-        <v>878.0</v>
+        <v>1193.0</v>
       </c>
       <c r="F51" s="1" t="n">
-        <v>484.0</v>
+        <v>642.0</v>
       </c>
       <c r="G51" s="1" t="n">
-        <v>2105.0</v>
+        <v>2747.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B52"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E52" s="1" t="n">
-        <v>1191.0</v>
+        <v>932.0</v>
       </c>
       <c r="F52" s="1" t="n">
-        <v>640.0</v>
+        <v>618.0</v>
       </c>
       <c r="G52" s="1" t="n">
-        <v>2736.0</v>
+        <v>2322.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B53"/>
       <c r="C53" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E53" s="1" t="n">
-        <v>935.0</v>
+        <v>1086.0</v>
       </c>
       <c r="F53" s="1" t="n">
-        <v>618.0</v>
+        <v>500.0</v>
       </c>
       <c r="G53" s="1" t="n">
-        <v>2326.0</v>
+        <v>2342.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>