--- v1 (2026-04-17)
+++ v2 (2026-06-04)
@@ -84,154 +84,154 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="163.46875" customWidth="true"/>
+    <col min="2" max="2" width="161.53125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Faillites et perte d’emplois en Belgique par mois, commune, activité économique (NACE 2008), type d’entreprise, forme juridique, classe de taille des effectifs salariés (ONSS) et  durée de vie</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Dernières 13 Mois(Février 2025, Mars 2025, Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026)</t>
+          <t>Date : Dernières 13 Mois(Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="23.46484375" customWidth="true"/>
-    <col min="5" max="5" width="9.515625" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="16" max="16" width="10.8828125" customWidth="true"/>
+    <col min="5" max="5" width="8.39453125" customWidth="true"/>
+    <col min="6" max="6" width="8.93359375" customWidth="true"/>
+    <col min="7" max="7" width="10.38671875" customWidth="true"/>
+    <col min="8" max="8" width="9.328125" customWidth="true"/>
+    <col min="9" max="9" width="14.3203125" customWidth="true"/>
+    <col min="10" max="10" width="11.8828125" customWidth="true"/>
+    <col min="11" max="11" width="13.79296875" customWidth="true"/>
+    <col min="12" max="12" width="13.6875" customWidth="true"/>
+    <col min="13" max="13" width="11.40234375" customWidth="true"/>
+    <col min="14" max="14" width="10.8828125" customWidth="true"/>
+    <col min="15" max="15" width="9.515625" customWidth="true"/>
+    <col min="16" max="16" width="9.0703125" customWidth="true"/>
     <col min="17" max="17" width="24.671875" customWidth="true"/>
-    <col min="18" max="18" width="9.515625" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="29" max="29" width="10.8828125" customWidth="true"/>
+    <col min="18" max="18" width="8.39453125" customWidth="true"/>
+    <col min="19" max="19" width="8.93359375" customWidth="true"/>
+    <col min="20" max="20" width="10.38671875" customWidth="true"/>
+    <col min="21" max="21" width="9.328125" customWidth="true"/>
+    <col min="22" max="22" width="14.3203125" customWidth="true"/>
+    <col min="23" max="23" width="11.8828125" customWidth="true"/>
+    <col min="24" max="24" width="13.79296875" customWidth="true"/>
+    <col min="25" max="25" width="13.6875" customWidth="true"/>
+    <col min="26" max="26" width="11.40234375" customWidth="true"/>
+    <col min="27" max="27" width="10.8828125" customWidth="true"/>
+    <col min="28" max="28" width="9.515625" customWidth="true"/>
+    <col min="29" max="29" width="9.0703125" customWidth="true"/>
     <col min="30" max="30" width="17.5859375" customWidth="true"/>
-    <col min="31" max="31" width="9.515625" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="42" max="42" width="10.8828125" customWidth="true"/>
+    <col min="31" max="31" width="8.39453125" customWidth="true"/>
+    <col min="32" max="32" width="8.93359375" customWidth="true"/>
+    <col min="33" max="33" width="10.38671875" customWidth="true"/>
+    <col min="34" max="34" width="9.328125" customWidth="true"/>
+    <col min="35" max="35" width="14.3203125" customWidth="true"/>
+    <col min="36" max="36" width="11.8828125" customWidth="true"/>
+    <col min="37" max="37" width="13.79296875" customWidth="true"/>
+    <col min="38" max="38" width="13.6875" customWidth="true"/>
+    <col min="39" max="39" width="11.40234375" customWidth="true"/>
+    <col min="40" max="40" width="10.8828125" customWidth="true"/>
+    <col min="41" max="41" width="9.515625" customWidth="true"/>
+    <col min="42" max="42" width="9.0703125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Pertes emploi à temps plein</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1" t="inlineStr">
         <is>
@@ -267,823 +267,823 @@
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2"/>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="N2"/>
-      <c r="O2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2"/>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="AA2"/>
-      <c r="AB2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2"/>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="AN2"/>
-      <c r="AO2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
+          <t>Juin 2025</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Juillet 2025</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Août 2025</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Septembre 2025</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Octobre 2025</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Novembre 2025</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Décembre 2025</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Janvier 2026</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Février 2026</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Mars 2026</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>Avril 2026</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
           <t>Avril 2025</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="R3" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="S3" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="T3" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="U3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="V3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="X3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="Y3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
+      <c r="Z3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="P3" t="inlineStr">
+      <c r="AA3" t="inlineStr">
         <is>
           <t>Février 2026</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S3" t="inlineStr">
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>Mars 2026</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>Avril 2026</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
+      <c r="AE3" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
-      <c r="V3" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="W3" t="inlineStr">
+      <c r="AH3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="X3" t="inlineStr">
+      <c r="AI3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
+      <c r="AJ3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="Z3" t="inlineStr">
+      <c r="AK3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="AA3" t="inlineStr">
+      <c r="AL3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="AB3" t="inlineStr">
+      <c r="AM3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="AC3" t="inlineStr">
+      <c r="AN3" t="inlineStr">
         <is>
           <t>Février 2026</t>
         </is>
       </c>
-      <c r="AD3" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="AO3" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="AP3" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>759.0</v>
+        <v>356.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>851.0</v>
+        <v>269.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>356.0</v>
+        <v>589.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>269.0</v>
+        <v>1105.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>589.0</v>
+        <v>355.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>1105.0</v>
+        <v>492.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>355.0</v>
+        <v>535.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>492.0</v>
+        <v>468.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>535.0</v>
+        <v>642.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>468.0</v>
+        <v>480.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>642.0</v>
+        <v>597.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>480.0</v>
+        <v>715.0</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>597.0</v>
+        <v>374.0</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>337.0</v>
+        <v>270.0</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>523.0</v>
+        <v>186.0</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>270.0</v>
+        <v>268.0</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>186.0</v>
+        <v>220.0</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>268.0</v>
+        <v>158.0</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>220.0</v>
+        <v>304.0</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>158.0</v>
+        <v>292.0</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>304.0</v>
+        <v>261.0</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>292.0</v>
+        <v>324.0</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>261.0</v>
+        <v>294.0</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>324.0</v>
+        <v>250.0</v>
       </c>
       <c r="AB5" s="1" t="n">
-        <v>294.0</v>
+        <v>353.0</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>250.0</v>
+        <v>208.0</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>1568.0</v>
+        <v>1097.0</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>1907.0</v>
+        <v>954.0</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>1097.0</v>
+        <v>1472.0</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>954.0</v>
+        <v>1707.0</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>1472.0</v>
+        <v>708.0</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>1707.0</v>
+        <v>1365.0</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>708.0</v>
+        <v>1336.0</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>1365.0</v>
+        <v>1167.0</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>1336.0</v>
+        <v>1514.0</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>1167.0</v>
+        <v>1277.0</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>1509.0</v>
+        <v>1350.0</v>
       </c>
       <c r="AO5" s="1" t="n">
-        <v>1275.0</v>
+        <v>1665.0</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>1349.0</v>
+        <v>1093.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>179.0</v>
+        <v>220.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>183.0</v>
+        <v>132.0</v>
       </c>
       <c r="F6" s="1" t="n">
+        <v>310.0</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>97.0</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>393.0</v>
+      </c>
+      <c r="I6" s="1" t="n">
         <v>220.0</v>
       </c>
-      <c r="G6" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="J6" s="1" t="n">
-        <v>393.0</v>
+        <v>136.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>220.0</v>
+        <v>154.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>136.0</v>
+        <v>245.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>154.0</v>
+        <v>176.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>245.0</v>
+        <v>182.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>176.0</v>
+        <v>215.0</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>181.0</v>
+        <v>140.0</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>63.0</v>
+        <v>199.0</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>65.0</v>
+        <v>81.0</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>199.0</v>
+        <v>141.0</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>81.0</v>
+        <v>50.0</v>
       </c>
       <c r="U6" s="1" t="n">
-        <v>141.0</v>
+        <v>174.0</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>50.0</v>
+        <v>125.0</v>
       </c>
       <c r="W6" s="1" t="n">
-        <v>174.0</v>
+        <v>217.0</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>125.0</v>
+        <v>64.0</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>217.0</v>
+        <v>73.0</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>64.0</v>
+        <v>88.0</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>73.0</v>
+        <v>76.0</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>88.0</v>
+        <v>171.0</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>76.0</v>
+        <v>68.0</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>387.0</v>
+        <v>537.0</v>
       </c>
       <c r="AE6" s="1" t="n">
-        <v>393.0</v>
+        <v>325.0</v>
       </c>
       <c r="AF6" s="1" t="n">
-        <v>537.0</v>
+        <v>580.0</v>
       </c>
       <c r="AG6" s="1" t="n">
-        <v>325.0</v>
+        <v>229.0</v>
       </c>
       <c r="AH6" s="1" t="n">
-        <v>580.0</v>
+        <v>657.0</v>
       </c>
       <c r="AI6" s="1" t="n">
-        <v>229.0</v>
+        <v>547.0</v>
       </c>
       <c r="AJ6" s="1" t="n">
-        <v>657.0</v>
+        <v>523.0</v>
       </c>
       <c r="AK6" s="1" t="n">
-        <v>547.0</v>
+        <v>366.0</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>523.0</v>
+        <v>493.0</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>366.0</v>
+        <v>370.0</v>
       </c>
       <c r="AN6" s="1" t="n">
-        <v>493.0</v>
+        <v>370.0</v>
       </c>
       <c r="AO6" s="1" t="n">
-        <v>370.0</v>
+        <v>561.0</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>369.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>340.0</v>
+        <v>1189.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>134.0</v>
+        <v>266.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1189.0</v>
+        <v>266.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>266.0</v>
+        <v>342.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>266.0</v>
+        <v>321.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>342.0</v>
+        <v>251.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>321.0</v>
+        <v>290.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>251.0</v>
+        <v>256.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>256.0</v>
+        <v>276.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>306.0</v>
+        <v>308.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>276.0</v>
+        <v>295.0</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>308.0</v>
+        <v>560.0</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>141.0</v>
+        <v>190.0</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>113.0</v>
+        <v>88.0</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>190.0</v>
+        <v>202.0</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>88.0</v>
+        <v>166.0</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>202.0</v>
+        <v>161.0</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>166.0</v>
+        <v>201.0</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>161.0</v>
+        <v>154.0</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>201.0</v>
+        <v>159.0</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>154.0</v>
+        <v>245.0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>159.0</v>
+        <v>236.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>245.0</v>
+        <v>174.0</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>236.0</v>
+        <v>246.0</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>174.0</v>
+        <v>188.0</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>633.0</v>
+        <v>1569.0</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>447.0</v>
+        <v>469.0</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>1569.0</v>
+        <v>680.0</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>469.0</v>
+        <v>612.0</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>680.0</v>
+        <v>565.0</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>612.0</v>
+        <v>651.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>565.0</v>
+        <v>637.0</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>651.0</v>
+        <v>575.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>637.0</v>
+        <v>745.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>575.0</v>
+        <v>678.0</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>745.0</v>
+        <v>626.0</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>677.0</v>
+        <v>726.0</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>624.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>1278.0</v>
+        <v>1765.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>1168.0</v>
+        <v>667.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>1765.0</v>
+        <v>1165.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>667.0</v>
+        <v>1544.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>1165.0</v>
+        <v>1069.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>1544.0</v>
+        <v>963.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>1069.0</v>
+        <v>961.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>963.0</v>
+        <v>878.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>961.0</v>
+        <v>1193.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>878.0</v>
+        <v>932.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>1193.0</v>
+        <v>1087.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>932.0</v>
+        <v>1225.0</v>
       </c>
       <c r="P8" s="1" t="n">
-        <v>1086.0</v>
+        <v>1074.0</v>
       </c>
       <c r="Q8" s="1" t="n">
-        <v>541.0</v>
+        <v>659.0</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>701.0</v>
+        <v>355.0</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>659.0</v>
+        <v>611.0</v>
       </c>
       <c r="T8" s="1" t="n">
-        <v>355.0</v>
+        <v>436.0</v>
       </c>
       <c r="U8" s="1" t="n">
-        <v>611.0</v>
+        <v>493.0</v>
       </c>
       <c r="V8" s="1" t="n">
-        <v>436.0</v>
+        <v>630.0</v>
       </c>
       <c r="W8" s="1" t="n">
-        <v>493.0</v>
+        <v>663.0</v>
       </c>
       <c r="X8" s="1" t="n">
-        <v>630.0</v>
+        <v>484.0</v>
       </c>
       <c r="Y8" s="1" t="n">
-        <v>663.0</v>
+        <v>642.0</v>
       </c>
       <c r="Z8" s="1" t="n">
-        <v>484.0</v>
+        <v>618.0</v>
       </c>
       <c r="AA8" s="1" t="n">
-        <v>642.0</v>
+        <v>500.0</v>
       </c>
       <c r="AB8" s="1" t="n">
-        <v>618.0</v>
+        <v>770.0</v>
       </c>
       <c r="AC8" s="1" t="n">
-        <v>500.0</v>
+        <v>464.0</v>
       </c>
       <c r="AD8" s="1" t="n">
-        <v>2588.0</v>
+        <v>3203.0</v>
       </c>
       <c r="AE8" s="1" t="n">
-        <v>2747.0</v>
+        <v>1748.0</v>
       </c>
       <c r="AF8" s="1" t="n">
-        <v>3203.0</v>
+        <v>2732.0</v>
       </c>
       <c r="AG8" s="1" t="n">
-        <v>1748.0</v>
+        <v>2548.0</v>
       </c>
       <c r="AH8" s="1" t="n">
-        <v>2732.0</v>
+        <v>1930.0</v>
       </c>
       <c r="AI8" s="1" t="n">
-        <v>2548.0</v>
+        <v>2563.0</v>
       </c>
       <c r="AJ8" s="1" t="n">
-        <v>1930.0</v>
+        <v>2496.0</v>
       </c>
       <c r="AK8" s="1" t="n">
-        <v>2563.0</v>
+        <v>2108.0</v>
       </c>
       <c r="AL8" s="1" t="n">
-        <v>2496.0</v>
+        <v>2752.0</v>
       </c>
       <c r="AM8" s="1" t="n">
-        <v>2108.0</v>
+        <v>2325.0</v>
       </c>
       <c r="AN8" s="1" t="n">
-        <v>2747.0</v>
+        <v>2346.0</v>
       </c>
       <c r="AO8" s="1" t="n">
-        <v>2322.0</v>
+        <v>2952.0</v>
       </c>
       <c r="AP8" s="1" t="n">
-        <v>2342.0</v>
+        <v>2373.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="14.3203125" customWidth="true"/>
     <col min="5" max="5" width="23.46484375" customWidth="true"/>
     <col min="6" max="6" width="24.671875" customWidth="true"/>
     <col min="7" max="7" width="17.5859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1119,1584 +1119,1584 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Pertes d’emploi total</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E2" s="1" t="n">
-        <v>759.0</v>
+        <v>356.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>337.0</v>
+        <v>270.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1568.0</v>
+        <v>1097.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E3" s="1" t="n">
-        <v>851.0</v>
+        <v>269.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>523.0</v>
+        <v>186.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>1907.0</v>
+        <v>954.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E4" s="1" t="n">
-        <v>356.0</v>
+        <v>589.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>270.0</v>
+        <v>268.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1097.0</v>
+        <v>1472.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E5" s="1" t="n">
-        <v>269.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>186.0</v>
+        <v>220.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>954.0</v>
+        <v>1707.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E6" s="1" t="n">
-        <v>589.0</v>
+        <v>355.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>268.0</v>
+        <v>158.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>1472.0</v>
+        <v>708.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E7" s="1" t="n">
-        <v>1105.0</v>
+        <v>492.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>220.0</v>
+        <v>304.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1707.0</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E8" s="1" t="n">
-        <v>355.0</v>
+        <v>535.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>158.0</v>
+        <v>292.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>708.0</v>
+        <v>1336.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E9" s="1" t="n">
-        <v>492.0</v>
+        <v>468.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>304.0</v>
+        <v>261.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1365.0</v>
+        <v>1167.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E10" s="1" t="n">
-        <v>535.0</v>
+        <v>642.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>292.0</v>
+        <v>324.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1336.0</v>
+        <v>1514.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E11" s="1" t="n">
-        <v>468.0</v>
+        <v>480.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>261.0</v>
+        <v>294.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1167.0</v>
+        <v>1277.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E12" s="1" t="n">
-        <v>642.0</v>
+        <v>597.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>324.0</v>
+        <v>250.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>1509.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E13" s="1" t="n">
-        <v>480.0</v>
+        <v>715.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>294.0</v>
+        <v>353.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1275.0</v>
+        <v>1665.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E14" s="1" t="n">
-        <v>597.0</v>
+        <v>374.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>250.0</v>
+        <v>208.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1349.0</v>
+        <v>1093.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E15" s="1" t="n">
-        <v>179.0</v>
+        <v>220.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>63.0</v>
+        <v>199.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>387.0</v>
+        <v>537.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E16" s="1" t="n">
-        <v>183.0</v>
+        <v>132.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>65.0</v>
+        <v>81.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>393.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E17" s="1" t="n">
-        <v>220.0</v>
+        <v>310.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>199.0</v>
+        <v>141.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>537.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E18" s="1" t="n">
-        <v>132.0</v>
+        <v>97.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>81.0</v>
+        <v>50.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>325.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E19" s="1" t="n">
-        <v>310.0</v>
+        <v>393.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>141.0</v>
+        <v>174.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>580.0</v>
+        <v>657.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E20" s="1" t="n">
-        <v>97.0</v>
+        <v>220.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>50.0</v>
+        <v>125.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>229.0</v>
+        <v>547.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E21" s="1" t="n">
-        <v>393.0</v>
+        <v>136.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>174.0</v>
+        <v>217.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>657.0</v>
+        <v>523.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E22" s="1" t="n">
-        <v>220.0</v>
+        <v>154.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>125.0</v>
+        <v>64.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>547.0</v>
+        <v>366.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E23" s="1" t="n">
-        <v>136.0</v>
+        <v>245.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>217.0</v>
+        <v>73.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>523.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E24" s="1" t="n">
-        <v>154.0</v>
+        <v>176.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>64.0</v>
+        <v>88.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>366.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E25" s="1" t="n">
-        <v>245.0</v>
+        <v>182.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>73.0</v>
+        <v>76.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>493.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E26" s="1" t="n">
-        <v>176.0</v>
+        <v>215.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>88.0</v>
+        <v>171.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>370.0</v>
+        <v>561.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E27" s="1" t="n">
-        <v>181.0</v>
+        <v>140.0</v>
       </c>
       <c r="F27" s="1" t="n">
-        <v>76.0</v>
+        <v>68.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>369.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E28" s="1" t="n">
-        <v>340.0</v>
+        <v>1189.0</v>
       </c>
       <c r="F28" s="1" t="n">
-        <v>141.0</v>
+        <v>190.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>633.0</v>
+        <v>1569.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E29" s="1" t="n">
-        <v>134.0</v>
+        <v>266.0</v>
       </c>
       <c r="F29" s="1" t="n">
-        <v>113.0</v>
+        <v>88.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>447.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E30" s="1" t="n">
-        <v>1189.0</v>
+        <v>266.0</v>
       </c>
       <c r="F30" s="1" t="n">
-        <v>190.0</v>
+        <v>202.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>1569.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E31" s="1" t="n">
-        <v>266.0</v>
+        <v>342.0</v>
       </c>
       <c r="F31" s="1" t="n">
-        <v>88.0</v>
+        <v>166.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>469.0</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E32" s="1" t="n">
-        <v>266.0</v>
+        <v>321.0</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>202.0</v>
+        <v>161.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>680.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E33" s="1" t="n">
-        <v>342.0</v>
+        <v>251.0</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>166.0</v>
+        <v>201.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>612.0</v>
+        <v>651.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E34" s="1" t="n">
-        <v>321.0</v>
+        <v>290.0</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>161.0</v>
+        <v>154.0</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>565.0</v>
+        <v>637.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E35" s="1" t="n">
-        <v>251.0</v>
+        <v>256.0</v>
       </c>
       <c r="F35" s="1" t="n">
-        <v>201.0</v>
+        <v>159.0</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>651.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E36" s="1" t="n">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
       <c r="F36" s="1" t="n">
-        <v>154.0</v>
+        <v>245.0</v>
       </c>
       <c r="G36" s="1" t="n">
-        <v>637.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E37" s="1" t="n">
-        <v>256.0</v>
+        <v>276.0</v>
       </c>
       <c r="F37" s="1" t="n">
-        <v>159.0</v>
+        <v>236.0</v>
       </c>
       <c r="G37" s="1" t="n">
-        <v>575.0</v>
+        <v>678.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E38" s="1" t="n">
-        <v>306.0</v>
+        <v>308.0</v>
       </c>
       <c r="F38" s="1" t="n">
-        <v>245.0</v>
+        <v>174.0</v>
       </c>
       <c r="G38" s="1" t="n">
-        <v>745.0</v>
+        <v>626.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E39" s="1" t="n">
-        <v>276.0</v>
+        <v>295.0</v>
       </c>
       <c r="F39" s="1" t="n">
-        <v>236.0</v>
+        <v>246.0</v>
       </c>
       <c r="G39" s="1" t="n">
-        <v>677.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E40" s="1" t="n">
-        <v>308.0</v>
+        <v>560.0</v>
       </c>
       <c r="F40" s="1" t="n">
-        <v>174.0</v>
+        <v>188.0</v>
       </c>
       <c r="G40" s="1" t="n">
-        <v>624.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B41"/>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Février 2025</t>
+          <t>Avril 2025</t>
         </is>
       </c>
       <c r="E41" s="1" t="n">
-        <v>1278.0</v>
+        <v>1765.0</v>
       </c>
       <c r="F41" s="1" t="n">
-        <v>541.0</v>
+        <v>659.0</v>
       </c>
       <c r="G41" s="1" t="n">
-        <v>2588.0</v>
+        <v>3203.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B42"/>
       <c r="C42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Mars 2025</t>
+          <t>Mai 2025</t>
         </is>
       </c>
       <c r="E42" s="1" t="n">
-        <v>1168.0</v>
+        <v>667.0</v>
       </c>
       <c r="F42" s="1" t="n">
-        <v>701.0</v>
+        <v>355.0</v>
       </c>
       <c r="G42" s="1" t="n">
-        <v>2747.0</v>
+        <v>1748.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B43"/>
       <c r="C43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juin 2025</t>
         </is>
       </c>
       <c r="E43" s="1" t="n">
-        <v>1765.0</v>
+        <v>1165.0</v>
       </c>
       <c r="F43" s="1" t="n">
-        <v>659.0</v>
+        <v>611.0</v>
       </c>
       <c r="G43" s="1" t="n">
-        <v>3203.0</v>
+        <v>2732.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B44"/>
       <c r="C44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E44" s="1" t="n">
-        <v>667.0</v>
+        <v>1544.0</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>355.0</v>
+        <v>436.0</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>1748.0</v>
+        <v>2548.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B45"/>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E45" s="1" t="n">
-        <v>1165.0</v>
+        <v>1069.0</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>611.0</v>
+        <v>493.0</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>2732.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B46"/>
       <c r="C46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E46" s="1" t="n">
-        <v>1544.0</v>
+        <v>963.0</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>436.0</v>
+        <v>630.0</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>2548.0</v>
+        <v>2563.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B47"/>
       <c r="C47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E47" s="1" t="n">
-        <v>1069.0</v>
+        <v>961.0</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>493.0</v>
+        <v>663.0</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>1930.0</v>
+        <v>2496.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E48" s="1" t="n">
-        <v>963.0</v>
+        <v>878.0</v>
       </c>
       <c r="F48" s="1" t="n">
-        <v>630.0</v>
+        <v>484.0</v>
       </c>
       <c r="G48" s="1" t="n">
-        <v>2563.0</v>
+        <v>2108.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E49" s="1" t="n">
-        <v>961.0</v>
+        <v>1193.0</v>
       </c>
       <c r="F49" s="1" t="n">
-        <v>663.0</v>
+        <v>642.0</v>
       </c>
       <c r="G49" s="1" t="n">
-        <v>2496.0</v>
+        <v>2752.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B50"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E50" s="1" t="n">
-        <v>878.0</v>
+        <v>932.0</v>
       </c>
       <c r="F50" s="1" t="n">
-        <v>484.0</v>
+        <v>618.0</v>
       </c>
       <c r="G50" s="1" t="n">
-        <v>2108.0</v>
+        <v>2325.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B51"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E51" s="1" t="n">
-        <v>1193.0</v>
+        <v>1087.0</v>
       </c>
       <c r="F51" s="1" t="n">
-        <v>642.0</v>
+        <v>500.0</v>
       </c>
       <c r="G51" s="1" t="n">
-        <v>2747.0</v>
+        <v>2346.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B52"/>
       <c r="C52" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E52" s="1" t="n">
-        <v>932.0</v>
+        <v>1225.0</v>
       </c>
       <c r="F52" s="1" t="n">
-        <v>618.0</v>
+        <v>770.0</v>
       </c>
       <c r="G52" s="1" t="n">
-        <v>2322.0</v>
+        <v>2952.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B53"/>
       <c r="C53" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E53" s="1" t="n">
-        <v>1086.0</v>
+        <v>1074.0</v>
       </c>
       <c r="F53" s="1" t="n">
-        <v>500.0</v>
+        <v>464.0</v>
       </c>
       <c r="G53" s="1" t="n">
-        <v>2342.0</v>
+        <v>2373.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>