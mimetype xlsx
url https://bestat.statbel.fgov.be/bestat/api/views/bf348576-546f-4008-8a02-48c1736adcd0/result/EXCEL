--- v2 (2026-06-04)
+++ v3 (2026-08-19)
@@ -84,154 +84,154 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="161.53125" customWidth="true"/>
+    <col min="2" max="2" width="162.86328125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Faillites et perte d’emplois en Belgique par mois, commune, activité économique (NACE 2008), type d’entreprise, forme juridique, classe de taille des effectifs salariés (ONSS) et  durée de vie</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Date : Dernières 13 Mois(Avril 2025, Mai 2025, Juin 2025, Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026)</t>
+          <t>Date : Dernières 13 Mois(Juillet 2025, Août 2025, Septembre 2025, Octobre 2025, Novembre 2025, Décembre 2025, Janvier 2026, Février 2026, Mars 2026, Avril 2026, Mai 2026, Juin 2026, Juillet 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="23.46484375" customWidth="true"/>
-    <col min="5" max="5" width="8.39453125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="16" max="16" width="9.0703125" customWidth="true"/>
+    <col min="5" max="5" width="9.328125" customWidth="true"/>
+    <col min="6" max="6" width="14.3203125" customWidth="true"/>
+    <col min="7" max="7" width="11.8828125" customWidth="true"/>
+    <col min="8" max="8" width="13.79296875" customWidth="true"/>
+    <col min="9" max="9" width="13.6875" customWidth="true"/>
+    <col min="10" max="10" width="11.40234375" customWidth="true"/>
+    <col min="11" max="11" width="10.8828125" customWidth="true"/>
+    <col min="12" max="12" width="9.515625" customWidth="true"/>
+    <col min="13" max="13" width="9.0703125" customWidth="true"/>
+    <col min="14" max="14" width="8.39453125" customWidth="true"/>
+    <col min="15" max="15" width="8.93359375" customWidth="true"/>
+    <col min="16" max="16" width="10.38671875" customWidth="true"/>
     <col min="17" max="17" width="24.671875" customWidth="true"/>
-    <col min="18" max="18" width="8.39453125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="29" max="29" width="9.0703125" customWidth="true"/>
+    <col min="18" max="18" width="9.328125" customWidth="true"/>
+    <col min="19" max="19" width="14.3203125" customWidth="true"/>
+    <col min="20" max="20" width="11.8828125" customWidth="true"/>
+    <col min="21" max="21" width="13.79296875" customWidth="true"/>
+    <col min="22" max="22" width="13.6875" customWidth="true"/>
+    <col min="23" max="23" width="11.40234375" customWidth="true"/>
+    <col min="24" max="24" width="10.8828125" customWidth="true"/>
+    <col min="25" max="25" width="9.515625" customWidth="true"/>
+    <col min="26" max="26" width="9.0703125" customWidth="true"/>
+    <col min="27" max="27" width="8.39453125" customWidth="true"/>
+    <col min="28" max="28" width="8.93359375" customWidth="true"/>
+    <col min="29" max="29" width="10.38671875" customWidth="true"/>
     <col min="30" max="30" width="17.5859375" customWidth="true"/>
-    <col min="31" max="31" width="8.39453125" customWidth="true"/>
-[...10 lines deleted...]
-    <col min="42" max="42" width="9.0703125" customWidth="true"/>
+    <col min="31" max="31" width="9.328125" customWidth="true"/>
+    <col min="32" max="32" width="14.3203125" customWidth="true"/>
+    <col min="33" max="33" width="11.8828125" customWidth="true"/>
+    <col min="34" max="34" width="13.79296875" customWidth="true"/>
+    <col min="35" max="35" width="13.6875" customWidth="true"/>
+    <col min="36" max="36" width="11.40234375" customWidth="true"/>
+    <col min="37" max="37" width="10.8828125" customWidth="true"/>
+    <col min="38" max="38" width="9.515625" customWidth="true"/>
+    <col min="39" max="39" width="9.0703125" customWidth="true"/>
+    <col min="40" max="40" width="8.39453125" customWidth="true"/>
+    <col min="41" max="41" width="8.93359375" customWidth="true"/>
+    <col min="42" max="42" width="10.38671875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Pertes emploi à temps plein</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1"/>
       <c r="Q1" t="inlineStr">
         <is>
@@ -264,826 +264,826 @@
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-      <c r="W2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-      <c r="AJ2"/>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
+          <t>Octobre 2025</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Novembre 2025</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Décembre 2025</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Janvier 2026</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>Février 2026</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Mars 2026</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Avril 2026</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>Mai 2026</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Juin 2026</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>Juillet 2026</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="R3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="S3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="T3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="U3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="V3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="W3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="X3" t="inlineStr">
         <is>
           <t>Février 2026</t>
         </is>
       </c>
-      <c r="O3" t="inlineStr">
+      <c r="Y3" t="inlineStr">
         <is>
           <t>Mars 2026</t>
         </is>
       </c>
-      <c r="P3" t="inlineStr">
+      <c r="Z3" t="inlineStr">
         <is>
           <t>Avril 2026</t>
         </is>
       </c>
-      <c r="Q3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="T3" t="inlineStr">
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Mai 2026</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>Juin 2026</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>Juillet 2026</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="AE3" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
-      <c r="V3" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
-      <c r="W3" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
-      <c r="X3" t="inlineStr">
+      <c r="AH3" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
+      <c r="AI3" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
-      <c r="Z3" t="inlineStr">
+      <c r="AJ3" t="inlineStr">
         <is>
           <t>Janvier 2026</t>
         </is>
       </c>
-      <c r="AA3" t="inlineStr">
+      <c r="AK3" t="inlineStr">
         <is>
           <t>Février 2026</t>
         </is>
       </c>
-      <c r="AB3" t="inlineStr">
+      <c r="AL3" t="inlineStr">
         <is>
           <t>Mars 2026</t>
         </is>
       </c>
-      <c r="AC3" t="inlineStr">
+      <c r="AM3" t="inlineStr">
         <is>
           <t>Avril 2026</t>
         </is>
       </c>
-      <c r="AD3" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="AN3" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="AO3" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="AP3" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Juillet 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>356.0</v>
+        <v>1105.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>269.0</v>
+        <v>355.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>589.0</v>
+        <v>492.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1105.0</v>
+        <v>535.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>355.0</v>
+        <v>468.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>492.0</v>
+        <v>642.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>535.0</v>
+        <v>480.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>468.0</v>
+        <v>597.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>642.0</v>
+        <v>715.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>480.0</v>
+        <v>374.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>597.0</v>
+        <v>392.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>715.0</v>
+        <v>482.0</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>374.0</v>
+        <v>481.0</v>
       </c>
       <c r="Q5" s="1" t="n">
-        <v>270.0</v>
+        <v>220.0</v>
       </c>
       <c r="R5" s="1" t="n">
-        <v>186.0</v>
+        <v>158.0</v>
       </c>
       <c r="S5" s="1" t="n">
-        <v>268.0</v>
+        <v>304.0</v>
       </c>
       <c r="T5" s="1" t="n">
-        <v>220.0</v>
+        <v>292.0</v>
       </c>
       <c r="U5" s="1" t="n">
-        <v>158.0</v>
+        <v>261.0</v>
       </c>
       <c r="V5" s="1" t="n">
-        <v>304.0</v>
+        <v>324.0</v>
       </c>
       <c r="W5" s="1" t="n">
-        <v>292.0</v>
+        <v>294.0</v>
       </c>
       <c r="X5" s="1" t="n">
-        <v>261.0</v>
+        <v>250.0</v>
       </c>
       <c r="Y5" s="1" t="n">
-        <v>324.0</v>
+        <v>353.0</v>
       </c>
       <c r="Z5" s="1" t="n">
-        <v>294.0</v>
+        <v>208.0</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>250.0</v>
+        <v>188.0</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>353.0</v>
       </c>
       <c r="AC5" s="1" t="n">
-        <v>208.0</v>
+        <v>193.0</v>
       </c>
       <c r="AD5" s="1" t="n">
-        <v>1097.0</v>
+        <v>1707.0</v>
       </c>
       <c r="AE5" s="1" t="n">
-        <v>954.0</v>
+        <v>708.0</v>
       </c>
       <c r="AF5" s="1" t="n">
-        <v>1472.0</v>
+        <v>1365.0</v>
       </c>
       <c r="AG5" s="1" t="n">
-        <v>1707.0</v>
+        <v>1336.0</v>
       </c>
       <c r="AH5" s="1" t="n">
-        <v>708.0</v>
+        <v>1167.0</v>
       </c>
       <c r="AI5" s="1" t="n">
-        <v>1365.0</v>
+        <v>1514.0</v>
       </c>
       <c r="AJ5" s="1" t="n">
-        <v>1336.0</v>
+        <v>1277.0</v>
       </c>
       <c r="AK5" s="1" t="n">
-        <v>1167.0</v>
+        <v>1350.0</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>1514.0</v>
+        <v>1666.0</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>1277.0</v>
+        <v>1096.0</v>
       </c>
       <c r="AN5" s="1" t="n">
-        <v>1350.0</v>
+        <v>1052.0</v>
       </c>
       <c r="AO5" s="1" t="n">
-        <v>1665.0</v>
+        <v>1396.0</v>
       </c>
       <c r="AP5" s="1" t="n">
-        <v>1093.0</v>
+        <v>1015.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
+        <v>97.0</v>
+      </c>
+      <c r="E6" s="1" t="n">
+        <v>393.0</v>
+      </c>
+      <c r="F6" s="1" t="n">
         <v>220.0</v>
       </c>
-      <c r="E6" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="n">
-        <v>97.0</v>
+        <v>136.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>393.0</v>
+        <v>154.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>220.0</v>
+        <v>245.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>136.0</v>
+        <v>176.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>154.0</v>
+        <v>182.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>245.0</v>
+        <v>215.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>176.0</v>
+        <v>142.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>182.0</v>
+        <v>144.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>215.0</v>
+        <v>641.0</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>140.0</v>
+        <v>120.0</v>
       </c>
       <c r="Q6" s="1" t="n">
-        <v>199.0</v>
+        <v>50.0</v>
       </c>
       <c r="R6" s="1" t="n">
-        <v>81.0</v>
+        <v>174.0</v>
       </c>
       <c r="S6" s="1" t="n">
-        <v>141.0</v>
+        <v>125.0</v>
       </c>
       <c r="T6" s="1" t="n">
-        <v>50.0</v>
+        <v>217.0</v>
       </c>
       <c r="U6" s="1" t="n">
-        <v>174.0</v>
+        <v>64.0</v>
       </c>
       <c r="V6" s="1" t="n">
-        <v>125.0</v>
+        <v>73.0</v>
       </c>
       <c r="W6" s="1" t="n">
-        <v>217.0</v>
+        <v>88.0</v>
       </c>
       <c r="X6" s="1" t="n">
-        <v>64.0</v>
+        <v>76.0</v>
       </c>
       <c r="Y6" s="1" t="n">
-        <v>73.0</v>
+        <v>171.0</v>
       </c>
       <c r="Z6" s="1" t="n">
-        <v>88.0</v>
+        <v>68.0</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>76.0</v>
+        <v>78.0</v>
       </c>
       <c r="AB6" s="1" t="n">
-        <v>171.0</v>
+        <v>194.0</v>
       </c>
       <c r="AC6" s="1" t="n">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
       <c r="AD6" s="1" t="n">
-        <v>537.0</v>
+        <v>229.0</v>
       </c>
       <c r="AE6" s="1" t="n">
+        <v>657.0</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>547.0</v>
+      </c>
+      <c r="AG6" s="1" t="n">
+        <v>523.0</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>366.0</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>493.0</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>370.0</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>370.0</v>
+      </c>
+      <c r="AL6" s="1" t="n">
+        <v>563.0</v>
+      </c>
+      <c r="AM6" s="1" t="n">
+        <v>342.0</v>
+      </c>
+      <c r="AN6" s="1" t="n">
         <v>325.0</v>
       </c>
-      <c r="AF6" s="1" t="n">
-[...25 lines deleted...]
-      </c>
       <c r="AO6" s="1" t="n">
-        <v>561.0</v>
+        <v>971.0</v>
       </c>
       <c r="AP6" s="1" t="n">
-        <v>340.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>1189.0</v>
+        <v>342.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>266.0</v>
+        <v>321.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>266.0</v>
+        <v>251.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>342.0</v>
+        <v>290.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>321.0</v>
+        <v>256.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>251.0</v>
+        <v>306.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>290.0</v>
+        <v>276.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>256.0</v>
+        <v>308.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>306.0</v>
+        <v>295.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>276.0</v>
+        <v>560.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>308.0</v>
+        <v>134.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>295.0</v>
+        <v>280.0</v>
       </c>
       <c r="P7" s="1" t="n">
-        <v>560.0</v>
+        <v>329.0</v>
       </c>
       <c r="Q7" s="1" t="n">
-        <v>190.0</v>
+        <v>166.0</v>
       </c>
       <c r="R7" s="1" t="n">
-        <v>88.0</v>
+        <v>161.0</v>
       </c>
       <c r="S7" s="1" t="n">
-        <v>202.0</v>
+        <v>201.0</v>
       </c>
       <c r="T7" s="1" t="n">
-        <v>166.0</v>
+        <v>154.0</v>
       </c>
       <c r="U7" s="1" t="n">
-        <v>161.0</v>
+        <v>159.0</v>
       </c>
       <c r="V7" s="1" t="n">
-        <v>201.0</v>
+        <v>245.0</v>
       </c>
       <c r="W7" s="1" t="n">
-        <v>154.0</v>
+        <v>236.0</v>
       </c>
       <c r="X7" s="1" t="n">
-        <v>159.0</v>
+        <v>174.0</v>
       </c>
       <c r="Y7" s="1" t="n">
-        <v>245.0</v>
+        <v>246.0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>236.0</v>
+        <v>188.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>174.0</v>
+        <v>56.0</v>
       </c>
       <c r="AB7" s="1" t="n">
-        <v>246.0</v>
+        <v>237.0</v>
       </c>
       <c r="AC7" s="1" t="n">
-        <v>188.0</v>
+        <v>326.0</v>
       </c>
       <c r="AD7" s="1" t="n">
-        <v>1569.0</v>
+        <v>612.0</v>
       </c>
       <c r="AE7" s="1" t="n">
-        <v>469.0</v>
+        <v>565.0</v>
       </c>
       <c r="AF7" s="1" t="n">
-        <v>680.0</v>
+        <v>651.0</v>
       </c>
       <c r="AG7" s="1" t="n">
-        <v>612.0</v>
+        <v>637.0</v>
       </c>
       <c r="AH7" s="1" t="n">
-        <v>565.0</v>
+        <v>575.0</v>
       </c>
       <c r="AI7" s="1" t="n">
-        <v>651.0</v>
+        <v>745.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
-        <v>637.0</v>
+        <v>678.0</v>
       </c>
       <c r="AK7" s="1" t="n">
-        <v>575.0</v>
+        <v>626.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>745.0</v>
+        <v>726.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>678.0</v>
+        <v>941.0</v>
       </c>
       <c r="AN7" s="1" t="n">
-        <v>626.0</v>
+        <v>288.0</v>
       </c>
       <c r="AO7" s="1" t="n">
-        <v>726.0</v>
+        <v>760.0</v>
       </c>
       <c r="AP7" s="1" t="n">
-        <v>940.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>1765.0</v>
+        <v>1544.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>667.0</v>
+        <v>1069.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>1165.0</v>
+        <v>963.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1544.0</v>
+        <v>961.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>1069.0</v>
+        <v>878.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>963.0</v>
+        <v>1193.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>961.0</v>
+        <v>932.0</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>878.0</v>
+        <v>1087.0</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>1193.0</v>
+        <v>1225.0</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>932.0</v>
+        <v>1076.0</v>
       </c>
       <c r="N8" s="1" t="n">
-        <v>1087.0</v>
+        <v>670.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>1225.0</v>
+        <v>1403.0</v>
       </c>
       <c r="P8" s="1" t="n">
-        <v>1074.0</v>
+        <v>930.0</v>
       </c>
       <c r="Q8" s="1" t="n">
-        <v>659.0</v>
+        <v>436.0</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>355.0</v>
+        <v>493.0</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>611.0</v>
+        <v>630.0</v>
       </c>
       <c r="T8" s="1" t="n">
-        <v>436.0</v>
+        <v>663.0</v>
       </c>
       <c r="U8" s="1" t="n">
-        <v>493.0</v>
+        <v>484.0</v>
       </c>
       <c r="V8" s="1" t="n">
-        <v>630.0</v>
+        <v>642.0</v>
       </c>
       <c r="W8" s="1" t="n">
-        <v>663.0</v>
+        <v>618.0</v>
       </c>
       <c r="X8" s="1" t="n">
-        <v>484.0</v>
+        <v>500.0</v>
       </c>
       <c r="Y8" s="1" t="n">
-        <v>642.0</v>
+        <v>770.0</v>
       </c>
       <c r="Z8" s="1" t="n">
-        <v>618.0</v>
+        <v>464.0</v>
       </c>
       <c r="AA8" s="1" t="n">
-        <v>500.0</v>
+        <v>322.0</v>
       </c>
       <c r="AB8" s="1" t="n">
-        <v>770.0</v>
+        <v>784.0</v>
       </c>
       <c r="AC8" s="1" t="n">
-        <v>464.0</v>
+        <v>571.0</v>
       </c>
       <c r="AD8" s="1" t="n">
-        <v>3203.0</v>
+        <v>2548.0</v>
       </c>
       <c r="AE8" s="1" t="n">
-        <v>1748.0</v>
+        <v>1930.0</v>
       </c>
       <c r="AF8" s="1" t="n">
-        <v>2732.0</v>
+        <v>2563.0</v>
       </c>
       <c r="AG8" s="1" t="n">
-        <v>2548.0</v>
+        <v>2496.0</v>
       </c>
       <c r="AH8" s="1" t="n">
-        <v>1930.0</v>
+        <v>2108.0</v>
       </c>
       <c r="AI8" s="1" t="n">
-        <v>2563.0</v>
+        <v>2752.0</v>
       </c>
       <c r="AJ8" s="1" t="n">
-        <v>2496.0</v>
+        <v>2325.0</v>
       </c>
       <c r="AK8" s="1" t="n">
-        <v>2108.0</v>
+        <v>2346.0</v>
       </c>
       <c r="AL8" s="1" t="n">
-        <v>2752.0</v>
+        <v>2955.0</v>
       </c>
       <c r="AM8" s="1" t="n">
-        <v>2325.0</v>
+        <v>2379.0</v>
       </c>
       <c r="AN8" s="1" t="n">
-        <v>2346.0</v>
+        <v>1665.0</v>
       </c>
       <c r="AO8" s="1" t="n">
-        <v>2952.0</v>
+        <v>3127.0</v>
       </c>
       <c r="AP8" s="1" t="n">
-        <v>2373.0</v>
+        <v>2024.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="6.0625" customWidth="true"/>
     <col min="4" max="4" width="14.3203125" customWidth="true"/>
     <col min="5" max="5" width="23.46484375" customWidth="true"/>
     <col min="6" max="6" width="24.671875" customWidth="true"/>
     <col min="7" max="7" width="17.5859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1119,1584 +1119,1584 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Pertes d’emploi total</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E2" s="1" t="n">
-        <v>356.0</v>
+        <v>1105.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>270.0</v>
+        <v>220.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1097.0</v>
+        <v>1707.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E3" s="1" t="n">
-        <v>269.0</v>
+        <v>355.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>186.0</v>
+        <v>158.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>954.0</v>
+        <v>708.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E4" s="1" t="n">
-        <v>589.0</v>
+        <v>492.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>268.0</v>
+        <v>304.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1472.0</v>
+        <v>1365.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E5" s="1" t="n">
-        <v>1105.0</v>
+        <v>535.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>220.0</v>
+        <v>292.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1707.0</v>
+        <v>1336.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E6" s="1" t="n">
-        <v>355.0</v>
+        <v>468.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>158.0</v>
+        <v>261.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>708.0</v>
+        <v>1167.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E7" s="1" t="n">
-        <v>492.0</v>
+        <v>642.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>304.0</v>
+        <v>324.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1365.0</v>
+        <v>1514.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E8" s="1" t="n">
-        <v>535.0</v>
+        <v>480.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>292.0</v>
+        <v>294.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1336.0</v>
+        <v>1277.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E9" s="1" t="n">
-        <v>468.0</v>
+        <v>597.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>261.0</v>
+        <v>250.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>1167.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E10" s="1" t="n">
-        <v>642.0</v>
+        <v>715.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>324.0</v>
+        <v>353.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>1514.0</v>
+        <v>1666.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E11" s="1" t="n">
-        <v>480.0</v>
+        <v>374.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>294.0</v>
+        <v>208.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>1277.0</v>
+        <v>1096.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="E12" s="1" t="n">
-        <v>597.0</v>
+        <v>392.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>250.0</v>
+        <v>188.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>1350.0</v>
+        <v>1052.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="E13" s="1" t="n">
-        <v>715.0</v>
+        <v>482.0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>353.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1665.0</v>
+        <v>1396.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Juillet 2026</t>
         </is>
       </c>
       <c r="E14" s="1" t="n">
-        <v>374.0</v>
+        <v>481.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>208.0</v>
+        <v>193.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1093.0</v>
+        <v>1015.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E15" s="1" t="n">
-        <v>220.0</v>
+        <v>97.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>199.0</v>
+        <v>50.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>537.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E16" s="1" t="n">
-        <v>132.0</v>
+        <v>393.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>81.0</v>
+        <v>174.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>325.0</v>
+        <v>657.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E17" s="1" t="n">
-        <v>310.0</v>
+        <v>220.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>141.0</v>
+        <v>125.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>580.0</v>
+        <v>547.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E18" s="1" t="n">
-        <v>97.0</v>
+        <v>136.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>50.0</v>
+        <v>217.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>229.0</v>
+        <v>523.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E19" s="1" t="n">
-        <v>393.0</v>
+        <v>154.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>174.0</v>
+        <v>64.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>657.0</v>
+        <v>366.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E20" s="1" t="n">
-        <v>220.0</v>
+        <v>245.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>125.0</v>
+        <v>73.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>547.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E21" s="1" t="n">
-        <v>136.0</v>
+        <v>176.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>217.0</v>
+        <v>88.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>523.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E22" s="1" t="n">
-        <v>154.0</v>
+        <v>182.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>64.0</v>
+        <v>76.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>366.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E23" s="1" t="n">
-        <v>245.0</v>
+        <v>215.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>73.0</v>
+        <v>171.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>493.0</v>
+        <v>563.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E24" s="1" t="n">
-        <v>176.0</v>
+        <v>142.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>88.0</v>
+        <v>68.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>370.0</v>
+        <v>342.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="E25" s="1" t="n">
-        <v>182.0</v>
+        <v>144.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>76.0</v>
+        <v>78.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>370.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="E26" s="1" t="n">
-        <v>215.0</v>
+        <v>641.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>171.0</v>
+        <v>194.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>561.0</v>
+        <v>971.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Juillet 2026</t>
         </is>
       </c>
       <c r="E27" s="1" t="n">
-        <v>140.0</v>
+        <v>120.0</v>
       </c>
       <c r="F27" s="1" t="n">
-        <v>68.0</v>
+        <v>52.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>340.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E28" s="1" t="n">
-        <v>1189.0</v>
+        <v>342.0</v>
       </c>
       <c r="F28" s="1" t="n">
-        <v>190.0</v>
+        <v>166.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>1569.0</v>
+        <v>612.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E29" s="1" t="n">
-        <v>266.0</v>
+        <v>321.0</v>
       </c>
       <c r="F29" s="1" t="n">
-        <v>88.0</v>
+        <v>161.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>469.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E30" s="1" t="n">
-        <v>266.0</v>
+        <v>251.0</v>
       </c>
       <c r="F30" s="1" t="n">
-        <v>202.0</v>
+        <v>201.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>680.0</v>
+        <v>651.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E31" s="1" t="n">
-        <v>342.0</v>
+        <v>290.0</v>
       </c>
       <c r="F31" s="1" t="n">
-        <v>166.0</v>
+        <v>154.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>612.0</v>
+        <v>637.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E32" s="1" t="n">
-        <v>321.0</v>
+        <v>256.0</v>
       </c>
       <c r="F32" s="1" t="n">
-        <v>161.0</v>
+        <v>159.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>565.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E33" s="1" t="n">
-        <v>251.0</v>
+        <v>306.0</v>
       </c>
       <c r="F33" s="1" t="n">
-        <v>201.0</v>
+        <v>245.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>651.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E34" s="1" t="n">
-        <v>290.0</v>
+        <v>276.0</v>
       </c>
       <c r="F34" s="1" t="n">
-        <v>154.0</v>
+        <v>236.0</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>637.0</v>
+        <v>678.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E35" s="1" t="n">
-        <v>256.0</v>
+        <v>308.0</v>
       </c>
       <c r="F35" s="1" t="n">
-        <v>159.0</v>
+        <v>174.0</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>575.0</v>
+        <v>626.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E36" s="1" t="n">
-        <v>306.0</v>
+        <v>295.0</v>
       </c>
       <c r="F36" s="1" t="n">
-        <v>245.0</v>
+        <v>246.0</v>
       </c>
       <c r="G36" s="1" t="n">
-        <v>745.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E37" s="1" t="n">
-        <v>276.0</v>
+        <v>560.0</v>
       </c>
       <c r="F37" s="1" t="n">
-        <v>236.0</v>
+        <v>188.0</v>
       </c>
       <c r="G37" s="1" t="n">
-        <v>678.0</v>
+        <v>941.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="E38" s="1" t="n">
-        <v>308.0</v>
+        <v>134.0</v>
       </c>
       <c r="F38" s="1" t="n">
-        <v>174.0</v>
+        <v>56.0</v>
       </c>
       <c r="G38" s="1" t="n">
-        <v>626.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="E39" s="1" t="n">
-        <v>295.0</v>
+        <v>280.0</v>
       </c>
       <c r="F39" s="1" t="n">
-        <v>246.0</v>
+        <v>237.0</v>
       </c>
       <c r="G39" s="1" t="n">
-        <v>726.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Juillet 2026</t>
         </is>
       </c>
       <c r="E40" s="1" t="n">
-        <v>560.0</v>
+        <v>329.0</v>
       </c>
       <c r="F40" s="1" t="n">
-        <v>188.0</v>
+        <v>326.0</v>
       </c>
       <c r="G40" s="1" t="n">
-        <v>940.0</v>
+        <v>758.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B41"/>
       <c r="C41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Avril 2025</t>
+          <t>Juillet 2025</t>
         </is>
       </c>
       <c r="E41" s="1" t="n">
-        <v>1765.0</v>
+        <v>1544.0</v>
       </c>
       <c r="F41" s="1" t="n">
-        <v>659.0</v>
+        <v>436.0</v>
       </c>
       <c r="G41" s="1" t="n">
-        <v>3203.0</v>
+        <v>2548.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B42"/>
       <c r="C42" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Mai 2025</t>
+          <t>Août 2025</t>
         </is>
       </c>
       <c r="E42" s="1" t="n">
-        <v>667.0</v>
+        <v>1069.0</v>
       </c>
       <c r="F42" s="1" t="n">
-        <v>355.0</v>
+        <v>493.0</v>
       </c>
       <c r="G42" s="1" t="n">
-        <v>1748.0</v>
+        <v>1930.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B43"/>
       <c r="C43" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Juin 2025</t>
+          <t>Septembre 2025</t>
         </is>
       </c>
       <c r="E43" s="1" t="n">
-        <v>1165.0</v>
+        <v>963.0</v>
       </c>
       <c r="F43" s="1" t="n">
-        <v>611.0</v>
+        <v>630.0</v>
       </c>
       <c r="G43" s="1" t="n">
-        <v>2732.0</v>
+        <v>2563.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B44"/>
       <c r="C44" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Juillet 2025</t>
+          <t>Octobre 2025</t>
         </is>
       </c>
       <c r="E44" s="1" t="n">
-        <v>1544.0</v>
+        <v>961.0</v>
       </c>
       <c r="F44" s="1" t="n">
-        <v>436.0</v>
+        <v>663.0</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>2548.0</v>
+        <v>2496.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B45"/>
       <c r="C45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Août 2025</t>
+          <t>Novembre 2025</t>
         </is>
       </c>
       <c r="E45" s="1" t="n">
-        <v>1069.0</v>
+        <v>878.0</v>
       </c>
       <c r="F45" s="1" t="n">
-        <v>493.0</v>
+        <v>484.0</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>1930.0</v>
+        <v>2108.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B46"/>
       <c r="C46" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Septembre 2025</t>
+          <t>Décembre 2025</t>
         </is>
       </c>
       <c r="E46" s="1" t="n">
-        <v>963.0</v>
+        <v>1193.0</v>
       </c>
       <c r="F46" s="1" t="n">
-        <v>630.0</v>
+        <v>642.0</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>2563.0</v>
+        <v>2752.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B47"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Octobre 2025</t>
+          <t>Janvier 2026</t>
         </is>
       </c>
       <c r="E47" s="1" t="n">
-        <v>961.0</v>
+        <v>932.0</v>
       </c>
       <c r="F47" s="1" t="n">
-        <v>663.0</v>
+        <v>618.0</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>2496.0</v>
+        <v>2325.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Novembre 2025</t>
+          <t>Février 2026</t>
         </is>
       </c>
       <c r="E48" s="1" t="n">
-        <v>878.0</v>
+        <v>1087.0</v>
       </c>
       <c r="F48" s="1" t="n">
-        <v>484.0</v>
+        <v>500.0</v>
       </c>
       <c r="G48" s="1" t="n">
-        <v>2108.0</v>
+        <v>2346.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Décembre 2025</t>
+          <t>Mars 2026</t>
         </is>
       </c>
       <c r="E49" s="1" t="n">
-        <v>1193.0</v>
+        <v>1225.0</v>
       </c>
       <c r="F49" s="1" t="n">
-        <v>642.0</v>
+        <v>770.0</v>
       </c>
       <c r="G49" s="1" t="n">
-        <v>2752.0</v>
+        <v>2955.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B50"/>
       <c r="C50" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Janvier 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="E50" s="1" t="n">
-        <v>932.0</v>
+        <v>1076.0</v>
       </c>
       <c r="F50" s="1" t="n">
-        <v>618.0</v>
+        <v>464.0</v>
       </c>
       <c r="G50" s="1" t="n">
-        <v>2325.0</v>
+        <v>2379.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B51"/>
       <c r="C51" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Mai 2026</t>
         </is>
       </c>
       <c r="E51" s="1" t="n">
-        <v>1087.0</v>
+        <v>670.0</v>
       </c>
       <c r="F51" s="1" t="n">
-        <v>500.0</v>
+        <v>322.0</v>
       </c>
       <c r="G51" s="1" t="n">
-        <v>2346.0</v>
+        <v>1665.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B52"/>
       <c r="C52" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Mars 2026</t>
+          <t>Juin 2026</t>
         </is>
       </c>
       <c r="E52" s="1" t="n">
-        <v>1225.0</v>
+        <v>1403.0</v>
       </c>
       <c r="F52" s="1" t="n">
-        <v>770.0</v>
+        <v>784.0</v>
       </c>
       <c r="G52" s="1" t="n">
-        <v>2952.0</v>
+        <v>3127.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B53"/>
       <c r="C53" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Avril 2026</t>
+          <t>Juillet 2026</t>
         </is>
       </c>
       <c r="E53" s="1" t="n">
-        <v>1074.0</v>
+        <v>930.0</v>
       </c>
       <c r="F53" s="1" t="n">
-        <v>464.0</v>
+        <v>571.0</v>
       </c>
       <c r="G53" s="1" t="n">
-        <v>2373.0</v>
+        <v>2024.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>