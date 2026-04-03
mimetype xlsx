--- v0 (2026-02-27)
+++ v1 (2026-04-03)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Officieel tarief van de aardolieproducten in euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1 Dag(27feb26)</t>
+          <t>Datum : Laatste 1 Dag(07apr26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Producten : Benzine 95 RON E5 (€/L), Benzine 95 RON E10 (€/L), Benzine 98 RON E5 (€/L), Benzine 98 RON E10 (€/L), Diesel B7 (€/L), Diesel B10 (€/L), Diesel B20 (€/L), Diesel B30 (€/L), Diesel XTL (€/L), Gasolie Diesel Verwarming (vanaf 2000 l) (€/L), Gasolie Diesel Verwarming (minder dan 2000 l) (€/L), Gasolie Diesel Landbouw (vanaf 2000 l) (€/L), Gasolie Diesel Landbouw (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L), Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (aan de pomp) (€/L), Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L), Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L), Gasolie verwarming (H0/H7) (aan de pomp) (€/L), lamppetroleum (type B) (minder dan 2000 l) (€/L), lamppetroleum (type B) (vanaf 2000 l) (€/L), lamppetroleum (type B) (aan de pomp) (€/L), lamppetroleum (type C) (minder dan 2000 l) (€/L), lamppetroleum (type C) (vanaf 2000 l) (€/L), lamppetroleum (type C) (aan de pomp) (€/L), propaan (in bulk) (vanaf 2000 l) (€/L), propaan (in bulk) (minder dan 2000 l) (€/L), Autogas LPG (aan de pomp) (€/L), Autogas LPG (minder dan 2000 l) (€/L), Autogas LPG (vanaf 2000 l) (€/L), Extra zware stookolie met 1 % S (per tankwagen) (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Algemene Directie Energie - FOD Economie</t>
         </is>
       </c>
@@ -165,1445 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
     <col min="3" max="3" width="4.00390625" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.360300000000005</v>
+        <v>1.5860000000000056</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.6460000000000057</v>
+        <v>1.919000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.350400000000005</v>
+        <v>1.5711000000000055</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.6340000000000057</v>
+        <v>1.9010000000000067</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.424000000000005</v>
+        <v>1.6397000000000057</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.7230000000000063</v>
+        <v>1.984000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.4207000000000052</v>
+        <v>1.6355000000000057</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.7190000000000063</v>
+        <v>1.9790000000000072</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.4529000000000052</v>
+        <v>1.9182000000000068</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.7580000000000062</v>
+        <v>2.3210000000000086</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.4471000000000052</v>
+        <v>1.909100000000007</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.751000000000006</v>
+        <v>2.310000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.4570000000000052</v>
+        <v>1.8876000000000066</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>1.7630000000000061</v>
+        <v>2.284000000000008</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.5124000000000053</v>
+        <v>1.8909000000000067</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.8300000000000065</v>
+        <v>2.288000000000008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>2.7190000000000096</v>
+        <v>3.0149000000000106</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.2900000000000116</v>
+        <v>3.648000000000013</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>0.6729000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3275000000000046</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>0.8142000000000029</v>
+        <v>1.6063000000000058</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>0.7062000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3610000000000049</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>1.6468000000000058</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>0.6520000000000024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3067000000000046</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>0.7890000000000028</v>
+        <v>1.5811000000000055</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>0.6853000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3402000000000047</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>0.829200000000003</v>
+        <v>1.6216000000000057</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>0.6749000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3296000000000046</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>0.8167000000000029</v>
+        <v>1.6088000000000058</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>0.7082000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3630000000000049</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>0.856900000000003</v>
+        <v>1.6493000000000058</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>0.8000000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.456200000000005</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>0.9680000000000034</v>
+        <v>1.7620000000000062</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>0.6729000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3275000000000046</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>0.8142000000000029</v>
+        <v>1.6063000000000058</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>0.7062000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3610000000000049</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>1.6468000000000058</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>0.8033000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4595000000000051</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>0.9720000000000034</v>
+        <v>1.7660000000000062</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>0.7813000000000028</v>
+        <v>1.404700000000005</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>0.9453000000000034</v>
+        <v>1.699700000000006</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>0.7480000000000027</v>
+        <v>1.3713000000000048</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>0.9051000000000032</v>
+        <v>1.659200000000006</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>0.8752000000000031</v>
+        <v>1.5000000000000053</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.0590000000000037</v>
+        <v>1.8150000000000064</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>0.8089000000000028</v>
+        <v>1.4607000000000052</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>0.9788000000000034</v>
+        <v>1.7674000000000063</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>0.7756000000000027</v>
+        <v>1.4272000000000051</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.9385000000000033</v>
+        <v>1.7269000000000063</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>0.9033000000000032</v>
+        <v>1.5562000000000056</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.0930000000000037</v>
+        <v>1.8830000000000067</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.6103000000000022</v>
+        <v>0.7474000000000026</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7385000000000027</v>
+        <v>0.9044000000000032</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.6848000000000024</v>
+        <v>0.8224000000000029</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.828600000000003</v>
+        <v>0.9952000000000035</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.7033000000000026</v>
+        <v>0.854500000000003</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.851000000000003</v>
+        <v>1.0340000000000038</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.7013000000000025</v>
+        <v>0.8702000000000031</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.848600000000003</v>
+        <v>1.0529000000000037</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.6269000000000022</v>
+        <v>0.7952000000000028</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.7586000000000027</v>
+        <v>0.9621000000000034</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
-    <col min="3" max="3" width="7.6015625" customWidth="true"/>
+    <col min="3" max="3" width="7.58984375" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.360300000000005</v>
+        <v>1.5860000000000056</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.6460000000000057</v>
+        <v>1.919000000000007</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.350400000000005</v>
+        <v>1.5711000000000055</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.6340000000000057</v>
+        <v>1.9010000000000067</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.424000000000005</v>
+        <v>1.6397000000000057</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.7230000000000063</v>
+        <v>1.984000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.4207000000000052</v>
+        <v>1.6355000000000057</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.7190000000000063</v>
+        <v>1.9790000000000072</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.4529000000000052</v>
+        <v>1.9182000000000068</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.7580000000000062</v>
+        <v>2.3210000000000086</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.4471000000000052</v>
+        <v>1.909100000000007</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.751000000000006</v>
+        <v>2.310000000000008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.4570000000000052</v>
+        <v>1.8876000000000066</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.7630000000000061</v>
+        <v>2.284000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.5124000000000053</v>
+        <v>1.8909000000000067</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.8300000000000065</v>
+        <v>2.288000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>2.7190000000000096</v>
+        <v>3.0149000000000106</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.2900000000000116</v>
+        <v>3.648000000000013</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.6729000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3275000000000046</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>0.8142000000000029</v>
+        <v>1.6063000000000058</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.7062000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3610000000000049</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>1.6468000000000058</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.6520000000000024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3067000000000046</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>0.7890000000000028</v>
+        <v>1.5811000000000055</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.6853000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3402000000000047</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>0.829200000000003</v>
+        <v>1.6216000000000057</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.6749000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3296000000000046</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>0.8167000000000029</v>
+        <v>1.6088000000000058</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.7082000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3630000000000049</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>0.856900000000003</v>
+        <v>1.6493000000000058</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>0.8000000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.456200000000005</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>0.9680000000000034</v>
+        <v>1.7620000000000062</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.6729000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3275000000000046</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>0.8142000000000029</v>
+        <v>1.6063000000000058</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>0.7062000000000026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.3610000000000049</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>1.6468000000000058</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>0.8033000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4595000000000051</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>0.9720000000000034</v>
+        <v>1.7660000000000062</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>0.7813000000000028</v>
+        <v>1.404700000000005</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>0.9453000000000034</v>
+        <v>1.699700000000006</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>0.7480000000000027</v>
+        <v>1.3713000000000048</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>0.9051000000000032</v>
+        <v>1.659200000000006</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>0.8752000000000031</v>
+        <v>1.5000000000000053</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.0590000000000037</v>
+        <v>1.8150000000000064</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>0.8089000000000028</v>
+        <v>1.4607000000000052</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>0.9788000000000034</v>
+        <v>1.7674000000000063</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>0.7756000000000027</v>
+        <v>1.4272000000000051</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>0.9385000000000033</v>
+        <v>1.7269000000000063</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>0.9033000000000032</v>
+        <v>1.5562000000000056</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.0930000000000037</v>
+        <v>1.8830000000000067</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.6103000000000022</v>
+        <v>0.7474000000000026</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.7385000000000027</v>
+        <v>0.9044000000000032</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.6848000000000024</v>
+        <v>0.8224000000000029</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.828600000000003</v>
+        <v>0.9952000000000035</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.7033000000000026</v>
+        <v>0.854500000000003</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.851000000000003</v>
+        <v>1.0340000000000038</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.7013000000000025</v>
+        <v>0.8702000000000031</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.848600000000003</v>
+        <v>1.0529000000000037</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.6269000000000022</v>
+        <v>0.7952000000000028</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7586000000000027</v>
+        <v>0.9621000000000034</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>27feb26</t>
+          <t>07apr26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>