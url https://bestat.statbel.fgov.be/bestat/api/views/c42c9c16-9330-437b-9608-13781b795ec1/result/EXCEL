--- v1 (2026-04-03)
+++ v2 (2026-05-01)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Officieel tarief van de aardolieproducten in euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1 Dag(07apr26)</t>
+          <t>Datum : Laatste 1 Dag(04mei26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Producten : Benzine 95 RON E5 (€/L), Benzine 95 RON E10 (€/L), Benzine 98 RON E5 (€/L), Benzine 98 RON E10 (€/L), Diesel B7 (€/L), Diesel B10 (€/L), Diesel B20 (€/L), Diesel B30 (€/L), Diesel XTL (€/L), Gasolie Diesel Verwarming (vanaf 2000 l) (€/L), Gasolie Diesel Verwarming (minder dan 2000 l) (€/L), Gasolie Diesel Landbouw (vanaf 2000 l) (€/L), Gasolie Diesel Landbouw (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L), Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (aan de pomp) (€/L), Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L), Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L), Gasolie verwarming (H0/H7) (aan de pomp) (€/L), lamppetroleum (type B) (minder dan 2000 l) (€/L), lamppetroleum (type B) (vanaf 2000 l) (€/L), lamppetroleum (type B) (aan de pomp) (€/L), lamppetroleum (type C) (minder dan 2000 l) (€/L), lamppetroleum (type C) (vanaf 2000 l) (€/L), lamppetroleum (type C) (aan de pomp) (€/L), propaan (in bulk) (vanaf 2000 l) (€/L), propaan (in bulk) (minder dan 2000 l) (€/L), Autogas LPG (aan de pomp) (€/L), Autogas LPG (minder dan 2000 l) (€/L), Autogas LPG (vanaf 2000 l) (€/L), Extra zware stookolie met 1 % S (per tankwagen) (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Algemene Directie Energie - FOD Economie</t>
         </is>
       </c>
@@ -165,1405 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
     <col min="3" max="3" width="4.00390625" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.5860000000000056</v>
+        <v>1.6107000000000058</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.919000000000007</v>
+        <v>1.949000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.5711000000000055</v>
+        <v>1.5893000000000055</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.9010000000000067</v>
+        <v>1.923000000000007</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.6397000000000057</v>
+        <v>1.6380000000000057</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.984000000000007</v>
+        <v>1.982000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.6355000000000057</v>
+        <v>1.6331000000000058</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.9790000000000072</v>
+        <v>1.976000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.9182000000000068</v>
+        <v>1.8554000000000066</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.3210000000000086</v>
+        <v>2.245000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.909100000000007</v>
+        <v>1.8471000000000066</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.310000000000008</v>
+        <v>2.235000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.8876000000000066</v>
+        <v>1.8281000000000065</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>2.284000000000008</v>
+        <v>2.212000000000008</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.8909000000000067</v>
+        <v>1.8413000000000064</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>2.288000000000008</v>
+        <v>2.228000000000008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>3.0149000000000106</v>
+        <v>3.148800000000011</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.648000000000013</v>
+        <v>3.8100000000000134</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>1.3275000000000046</v>
+        <v>1.103000000000004</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.6063000000000058</v>
+        <v>1.3347000000000047</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>1.3610000000000049</v>
+        <v>1.136500000000004</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.6468000000000058</v>
+        <v>1.3752000000000049</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>1.3067000000000046</v>
+        <v>1.0822000000000038</v>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.5811000000000055</v>
+        <v>1.3094000000000046</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>1.3402000000000047</v>
+        <v>1.115700000000004</v>
       </c>
       <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.6216000000000057</v>
+        <v>1.349900000000005</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>1.3296000000000046</v>
+        <v>1.105100000000004</v>
       </c>
       <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.6088000000000058</v>
+        <v>1.3371000000000046</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.138500000000004</v>
       </c>
       <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.6493000000000058</v>
+        <v>1.3776000000000048</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.456200000000005</v>
+        <v>1.2314000000000045</v>
       </c>
       <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.7620000000000062</v>
+        <v>1.4900000000000053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>1.3275000000000046</v>
+        <v>1.103000000000004</v>
       </c>
       <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.6063000000000058</v>
+        <v>1.3347000000000047</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>1.3610000000000049</v>
+        <v>1.136500000000004</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.6468000000000058</v>
+        <v>1.3752000000000049</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.4595000000000051</v>
+        <v>1.2355000000000045</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.7660000000000062</v>
+        <v>1.4950000000000054</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.404700000000005</v>
+        <v>1.2970000000000046</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.699700000000006</v>
+        <v>1.5694000000000055</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.3713000000000048</v>
+        <v>1.2635000000000045</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.659200000000006</v>
+        <v>1.5289000000000053</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.5000000000000053</v>
+        <v>1.392600000000005</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.8150000000000064</v>
+        <v>1.685000000000006</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.4607000000000052</v>
+        <v>1.348100000000005</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.7674000000000063</v>
+        <v>1.6311000000000058</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.4272000000000051</v>
+        <v>1.3146000000000047</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.7269000000000063</v>
+        <v>1.5906000000000056</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.5562000000000056</v>
+        <v>1.443800000000005</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.8830000000000067</v>
+        <v>1.7470000000000063</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.7474000000000026</v>
+        <v>0.6554000000000023</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.9044000000000032</v>
+        <v>0.7931000000000028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.8224000000000029</v>
+        <v>0.7304000000000026</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.9952000000000035</v>
+        <v>0.8838000000000031</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>0.7727000000000028</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>1.0340000000000038</v>
+        <v>0.9350000000000034</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.8702000000000031</v>
+        <v>0.7860000000000028</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>1.0529000000000037</v>
+        <v>0.9511000000000033</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.7952000000000028</v>
+        <v>0.7110000000000025</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.9621000000000034</v>
+        <v>0.8604000000000032</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
-    <col min="3" max="3" width="7.58984375" customWidth="true"/>
+    <col min="3" max="3" width="7.96875" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.5860000000000056</v>
+        <v>1.6107000000000058</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.919000000000007</v>
+        <v>1.949000000000007</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.5711000000000055</v>
+        <v>1.5893000000000055</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.9010000000000067</v>
+        <v>1.923000000000007</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.6397000000000057</v>
+        <v>1.6380000000000057</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.984000000000007</v>
+        <v>1.982000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.6355000000000057</v>
+        <v>1.6331000000000058</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.9790000000000072</v>
+        <v>1.976000000000007</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.9182000000000068</v>
+        <v>1.8554000000000066</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>2.3210000000000086</v>
+        <v>2.245000000000008</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.909100000000007</v>
+        <v>1.8471000000000066</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>2.310000000000008</v>
+        <v>2.235000000000008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.8876000000000066</v>
+        <v>1.8281000000000065</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.284000000000008</v>
+        <v>2.212000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.8909000000000067</v>
+        <v>1.8413000000000064</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.288000000000008</v>
+        <v>2.228000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>3.0149000000000106</v>
+        <v>3.148800000000011</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.648000000000013</v>
+        <v>3.8100000000000134</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>1.3275000000000046</v>
+        <v>1.103000000000004</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.6063000000000058</v>
+        <v>1.3347000000000047</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>1.3610000000000049</v>
+        <v>1.136500000000004</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>1.6468000000000058</v>
+        <v>1.3752000000000049</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>1.3067000000000046</v>
+        <v>1.0822000000000038</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.5811000000000055</v>
+        <v>1.3094000000000046</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>1.3402000000000047</v>
+        <v>1.115700000000004</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.6216000000000057</v>
+        <v>1.349900000000005</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>1.3296000000000046</v>
+        <v>1.105100000000004</v>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.6088000000000058</v>
+        <v>1.3371000000000046</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.138500000000004</v>
       </c>
       <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.6493000000000058</v>
+        <v>1.3776000000000048</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.456200000000005</v>
+        <v>1.2314000000000045</v>
       </c>
       <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.7620000000000062</v>
+        <v>1.4900000000000053</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>1.3275000000000046</v>
+        <v>1.103000000000004</v>
       </c>
       <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.6063000000000058</v>
+        <v>1.3347000000000047</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>1.3610000000000049</v>
+        <v>1.136500000000004</v>
       </c>
       <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.6468000000000058</v>
+        <v>1.3752000000000049</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.4595000000000051</v>
+        <v>1.2355000000000045</v>
       </c>
       <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.7660000000000062</v>
+        <v>1.4950000000000054</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.404700000000005</v>
+        <v>1.2970000000000046</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.699700000000006</v>
+        <v>1.5694000000000055</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.3713000000000048</v>
+        <v>1.2635000000000045</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.659200000000006</v>
+        <v>1.5289000000000053</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.5000000000000053</v>
+        <v>1.392600000000005</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.8150000000000064</v>
+        <v>1.685000000000006</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.4607000000000052</v>
+        <v>1.348100000000005</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.7674000000000063</v>
+        <v>1.6311000000000058</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.4272000000000051</v>
+        <v>1.3146000000000047</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.7269000000000063</v>
+        <v>1.5906000000000056</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.5562000000000056</v>
+        <v>1.443800000000005</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.8830000000000067</v>
+        <v>1.7470000000000063</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.7474000000000026</v>
+        <v>0.6554000000000023</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.9044000000000032</v>
+        <v>0.7931000000000028</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.8224000000000029</v>
+        <v>0.7304000000000026</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.9952000000000035</v>
+        <v>0.8838000000000031</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.854500000000003</v>
+        <v>0.7727000000000028</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>1.0340000000000038</v>
+        <v>0.9350000000000034</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.8702000000000031</v>
+        <v>0.7860000000000028</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>1.0529000000000037</v>
+        <v>0.9511000000000033</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.7952000000000028</v>
+        <v>0.7110000000000025</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.9621000000000034</v>
+        <v>0.8604000000000032</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>07apr26</t>
+          <t>04mei26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>