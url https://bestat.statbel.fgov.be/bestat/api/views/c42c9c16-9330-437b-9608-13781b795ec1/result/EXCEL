--- v2 (2026-05-01)
+++ v3 (2026-05-30)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Officieel tarief van de aardolieproducten in euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1 Dag(04mei26)</t>
+          <t>Datum : Laatste 1 Dag(01jun26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Producten : Benzine 95 RON E5 (€/L), Benzine 95 RON E10 (€/L), Benzine 98 RON E5 (€/L), Benzine 98 RON E10 (€/L), Diesel B7 (€/L), Diesel B10 (€/L), Diesel B20 (€/L), Diesel B30 (€/L), Diesel XTL (€/L), Gasolie Diesel Verwarming (vanaf 2000 l) (€/L), Gasolie Diesel Verwarming (minder dan 2000 l) (€/L), Gasolie Diesel Landbouw (vanaf 2000 l) (€/L), Gasolie Diesel Landbouw (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L), Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (aan de pomp) (€/L), Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L), Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L), Gasolie verwarming (H0/H7) (aan de pomp) (€/L), lamppetroleum (type B) (minder dan 2000 l) (€/L), lamppetroleum (type B) (vanaf 2000 l) (€/L), lamppetroleum (type B) (aan de pomp) (€/L), lamppetroleum (type C) (minder dan 2000 l) (€/L), lamppetroleum (type C) (vanaf 2000 l) (€/L), lamppetroleum (type C) (aan de pomp) (€/L), propaan (in bulk) (vanaf 2000 l) (€/L), propaan (in bulk) (minder dan 2000 l) (€/L), Autogas LPG (aan de pomp) (€/L), Autogas LPG (minder dan 2000 l) (€/L), Autogas LPG (vanaf 2000 l) (€/L), Extra zware stookolie met 1 % S (per tankwagen) (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Algemene Directie Energie - FOD Economie</t>
         </is>
       </c>
@@ -165,1405 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
     <col min="3" max="3" width="4.00390625" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.6107000000000058</v>
+        <v>1.5570000000000055</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.949000000000007</v>
+        <v>1.8840000000000066</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.5893000000000055</v>
+        <v>1.5339000000000056</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.923000000000007</v>
+        <v>1.8560000000000068</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.6380000000000057</v>
+        <v>1.6017000000000057</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.982000000000007</v>
+        <v>1.9380000000000068</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.6331000000000058</v>
+        <v>1.5983000000000058</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.976000000000007</v>
+        <v>1.9340000000000068</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.8554000000000066</v>
+        <v>1.684300000000006</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.245000000000008</v>
+        <v>2.038000000000007</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.8471000000000066</v>
+        <v>1.677700000000006</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.235000000000008</v>
+        <v>2.030000000000007</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.8281000000000065</v>
+        <v>1.673600000000006</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>2.212000000000008</v>
+        <v>2.025000000000007</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.8413000000000064</v>
+        <v>1.711600000000006</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>2.228000000000008</v>
+        <v>2.0710000000000077</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>3.148800000000011</v>
+        <v>2.952100000000011</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.8100000000000134</v>
+        <v>3.572000000000013</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>1.103000000000004</v>
+        <v>0.9038000000000033</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.3347000000000047</v>
+        <v>1.0936000000000037</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>1.136500000000004</v>
+        <v>0.9373000000000034</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.3752000000000049</v>
+        <v>1.134100000000004</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>1.0822000000000038</v>
+        <v>0.8830000000000031</v>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.3094000000000046</v>
+        <v>1.0684000000000038</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>1.115700000000004</v>
+        <v>0.9164000000000032</v>
       </c>
       <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.349900000000005</v>
+        <v>1.108900000000004</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>1.105100000000004</v>
+        <v>0.9059000000000033</v>
       </c>
       <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.3371000000000046</v>
+        <v>1.096100000000004</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>1.138500000000004</v>
+        <v>0.9393000000000034</v>
       </c>
       <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.3776000000000048</v>
+        <v>1.136600000000004</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.2314000000000045</v>
+        <v>1.0322000000000038</v>
       </c>
       <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.4900000000000053</v>
+        <v>1.2490000000000046</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>1.103000000000004</v>
+        <v>0.9038000000000033</v>
       </c>
       <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.3347000000000047</v>
+        <v>1.0936000000000037</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>1.136500000000004</v>
+        <v>0.9373000000000034</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.3752000000000049</v>
+        <v>1.134100000000004</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.2355000000000045</v>
+        <v>1.0364000000000038</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.4950000000000054</v>
+        <v>1.2540000000000044</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.2970000000000046</v>
+        <v>1.0697000000000039</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.5694000000000055</v>
+        <v>1.2944000000000047</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.2635000000000045</v>
+        <v>1.0362000000000038</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.5289000000000053</v>
+        <v>1.2538000000000045</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.392600000000005</v>
+        <v>1.1653000000000042</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.685000000000006</v>
+        <v>1.410000000000005</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.348100000000005</v>
+        <v>1.110400000000004</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.6311000000000058</v>
+        <v>1.3436000000000046</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.3146000000000047</v>
+        <v>1.0769000000000037</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.5906000000000056</v>
+        <v>1.3031000000000046</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.443800000000005</v>
+        <v>1.2058000000000042</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.7470000000000063</v>
+        <v>1.4590000000000052</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.6554000000000023</v>
+        <v>0.6165000000000023</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7931000000000028</v>
+        <v>0.7460000000000027</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.7304000000000026</v>
+        <v>0.6915000000000024</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.8838000000000031</v>
+        <v>0.836700000000003</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.7727000000000028</v>
+        <v>0.7231000000000025</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.9350000000000034</v>
+        <v>0.8750000000000031</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.7860000000000028</v>
+        <v>0.7349000000000027</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.9511000000000033</v>
+        <v>0.8892000000000031</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.7110000000000025</v>
+        <v>0.6598000000000024</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.8604000000000032</v>
+        <v>0.7984000000000029</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
-    <col min="3" max="3" width="7.96875" customWidth="true"/>
+    <col min="3" max="3" width="7.40234375" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.6107000000000058</v>
+        <v>1.5570000000000055</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.949000000000007</v>
+        <v>1.8840000000000066</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.5893000000000055</v>
+        <v>1.5339000000000056</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.923000000000007</v>
+        <v>1.8560000000000068</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.6380000000000057</v>
+        <v>1.6017000000000057</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.982000000000007</v>
+        <v>1.9380000000000068</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.6331000000000058</v>
+        <v>1.5983000000000058</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.976000000000007</v>
+        <v>1.9340000000000068</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.8554000000000066</v>
+        <v>1.684300000000006</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>2.245000000000008</v>
+        <v>2.038000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.8471000000000066</v>
+        <v>1.677700000000006</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>2.235000000000008</v>
+        <v>2.030000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.8281000000000065</v>
+        <v>1.673600000000006</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.212000000000008</v>
+        <v>2.025000000000007</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.8413000000000064</v>
+        <v>1.711600000000006</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.228000000000008</v>
+        <v>2.0710000000000077</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>3.148800000000011</v>
+        <v>2.952100000000011</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.8100000000000134</v>
+        <v>3.572000000000013</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>1.103000000000004</v>
+        <v>0.9038000000000033</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.3347000000000047</v>
+        <v>1.0936000000000037</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>1.136500000000004</v>
+        <v>0.9373000000000034</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>1.3752000000000049</v>
+        <v>1.134100000000004</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>1.0822000000000038</v>
+        <v>0.8830000000000031</v>
       </c>
       <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.3094000000000046</v>
+        <v>1.0684000000000038</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>1.115700000000004</v>
+        <v>0.9164000000000032</v>
       </c>
       <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.349900000000005</v>
+        <v>1.108900000000004</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>1.105100000000004</v>
+        <v>0.9059000000000033</v>
       </c>
       <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.3371000000000046</v>
+        <v>1.096100000000004</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>1.138500000000004</v>
+        <v>0.9393000000000034</v>
       </c>
       <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.3776000000000048</v>
+        <v>1.136600000000004</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.2314000000000045</v>
+        <v>1.0322000000000038</v>
       </c>
       <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.4900000000000053</v>
+        <v>1.2490000000000046</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>1.103000000000004</v>
+        <v>0.9038000000000033</v>
       </c>
       <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.3347000000000047</v>
+        <v>1.0936000000000037</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>1.136500000000004</v>
+        <v>0.9373000000000034</v>
       </c>
       <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.3752000000000049</v>
+        <v>1.134100000000004</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.2355000000000045</v>
+        <v>1.0364000000000038</v>
       </c>
       <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.4950000000000054</v>
+        <v>1.2540000000000044</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.2970000000000046</v>
+        <v>1.0697000000000039</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.5694000000000055</v>
+        <v>1.2944000000000047</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.2635000000000045</v>
+        <v>1.0362000000000038</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.5289000000000053</v>
+        <v>1.2538000000000045</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.392600000000005</v>
+        <v>1.1653000000000042</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.685000000000006</v>
+        <v>1.410000000000005</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.348100000000005</v>
+        <v>1.110400000000004</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.6311000000000058</v>
+        <v>1.3436000000000046</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.3146000000000047</v>
+        <v>1.0769000000000037</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.5906000000000056</v>
+        <v>1.3031000000000046</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.443800000000005</v>
+        <v>1.2058000000000042</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.7470000000000063</v>
+        <v>1.4590000000000052</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.6554000000000023</v>
+        <v>0.6165000000000023</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.7931000000000028</v>
+        <v>0.7460000000000027</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.7304000000000026</v>
+        <v>0.6915000000000024</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.8838000000000031</v>
+        <v>0.836700000000003</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.7727000000000028</v>
+        <v>0.7231000000000025</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.9350000000000034</v>
+        <v>0.8750000000000031</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.7860000000000028</v>
+        <v>0.7349000000000027</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.9511000000000033</v>
+        <v>0.8892000000000031</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.7110000000000025</v>
+        <v>0.6598000000000024</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.8604000000000032</v>
+        <v>0.7984000000000029</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>04mei26</t>
+          <t>01jun26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>