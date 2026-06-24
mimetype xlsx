--- v3 (2026-05-30)
+++ v4 (2026-06-24)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Officieel tarief van de aardolieproducten in euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1 Dag(01jun26)</t>
+          <t>Datum : Laatste 1 Dag(25jun26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Producten : Benzine 95 RON E5 (€/L), Benzine 95 RON E10 (€/L), Benzine 98 RON E5 (€/L), Benzine 98 RON E10 (€/L), Diesel B7 (€/L), Diesel B10 (€/L), Diesel B20 (€/L), Diesel B30 (€/L), Diesel XTL (€/L), Gasolie Diesel Verwarming (vanaf 2000 l) (€/L), Gasolie Diesel Verwarming (minder dan 2000 l) (€/L), Gasolie Diesel Landbouw (vanaf 2000 l) (€/L), Gasolie Diesel Landbouw (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L), Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (aan de pomp) (€/L), Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L), Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L), Gasolie verwarming (H0/H7) (aan de pomp) (€/L), lamppetroleum (type B) (minder dan 2000 l) (€/L), lamppetroleum (type B) (vanaf 2000 l) (€/L), lamppetroleum (type B) (aan de pomp) (€/L), lamppetroleum (type C) (minder dan 2000 l) (€/L), lamppetroleum (type C) (vanaf 2000 l) (€/L), lamppetroleum (type C) (aan de pomp) (€/L), propaan (in bulk) (vanaf 2000 l) (€/L), propaan (in bulk) (minder dan 2000 l) (€/L), Autogas LPG (aan de pomp) (€/L), Autogas LPG (minder dan 2000 l) (€/L), Autogas LPG (vanaf 2000 l) (€/L), Extra zware stookolie met 1 % S (per tankwagen) (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Algemene Directie Energie - FOD Economie</t>
         </is>
       </c>
@@ -165,1405 +165,1485 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
     <col min="3" max="3" width="4.00390625" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.5570000000000055</v>
+        <v>1.5240000000000054</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8840000000000066</v>
+        <v>1.8440000000000067</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.5339000000000056</v>
+        <v>1.5033000000000054</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8560000000000068</v>
+        <v>1.8190000000000064</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.6017000000000057</v>
+        <v>1.5620000000000056</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.9380000000000068</v>
+        <v>1.8900000000000066</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.5983000000000058</v>
+        <v>1.5595000000000057</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.9340000000000068</v>
+        <v>1.8870000000000067</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.684300000000006</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>1.5876000000000055</v>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>0.014899999999999967</v>
+      </c>
       <c r="F8" s="2" t="n">
-        <v>2.038000000000007</v>
+        <v>1.921000000000007</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.677700000000006</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>1.5810000000000055</v>
+      </c>
+      <c r="E9" s="2" t="n">
+        <v>0.014899999999999967</v>
+      </c>
       <c r="F9" s="2" t="n">
-        <v>2.030000000000007</v>
+        <v>1.913000000000007</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.673600000000006</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>1.5851000000000055</v>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>0.013199999999999925</v>
+      </c>
       <c r="F10" s="2" t="n">
-        <v>2.025000000000007</v>
+        <v>1.9180000000000068</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.711600000000006</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>1.6347000000000058</v>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>0.009900000000000055</v>
+      </c>
       <c r="F11" s="2" t="n">
-        <v>2.0710000000000077</v>
+        <v>1.978000000000007</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>2.952100000000011</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>2.8149000000000104</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>-0.008200000000000015</v>
+      </c>
       <c r="F12" s="2" t="n">
-        <v>3.572000000000013</v>
+        <v>3.406000000000012</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>0.9038000000000033</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>0.8061000000000029</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F13" s="2" t="n">
-        <v>1.0936000000000037</v>
+        <v>0.9754000000000035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>0.9373000000000034</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>0.839600000000003</v>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F14" s="2" t="n">
-        <v>1.134100000000004</v>
+        <v>1.0159000000000036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>0.8830000000000031</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>0.7853000000000028</v>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>0.006499999999999974</v>
+      </c>
       <c r="F15" s="2" t="n">
-        <v>1.0684000000000038</v>
+        <v>0.9502000000000034</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>0.9164000000000032</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>0.8187000000000029</v>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>0.006399999999999984</v>
+      </c>
       <c r="F16" s="2" t="n">
-        <v>1.108900000000004</v>
+        <v>0.9907000000000036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>0.9059000000000033</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>0.8081000000000029</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>0.006400000000000095</v>
+      </c>
       <c r="F17" s="2" t="n">
-        <v>1.096100000000004</v>
+        <v>0.9778000000000034</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>0.9393000000000034</v>
-[...1 lines deleted...]
-      <c r="E18"/>
+        <v>0.841600000000003</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F18" s="2" t="n">
-        <v>1.136600000000004</v>
+        <v>1.0184000000000035</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.0322000000000038</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>0.9347000000000033</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>0.006599999999999963</v>
+      </c>
       <c r="F19" s="2" t="n">
-        <v>1.2490000000000046</v>
+        <v>1.131000000000004</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>0.9038000000000033</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>0.8031000000000029</v>
+      </c>
+      <c r="E20" s="2" t="n">
+        <v>0.006400000000000095</v>
+      </c>
       <c r="F20" s="2" t="n">
-        <v>1.0936000000000037</v>
+        <v>0.9718000000000034</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>0.9373000000000034</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>0.836600000000003</v>
+      </c>
+      <c r="E21" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F21" s="2" t="n">
-        <v>1.134100000000004</v>
+        <v>1.0123000000000035</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.0364000000000038</v>
-[...1 lines deleted...]
-      <c r="E22"/>
+        <v>0.9355000000000033</v>
+      </c>
+      <c r="E22" s="2" t="n">
+        <v>0.006600000000000074</v>
+      </c>
       <c r="F22" s="2" t="n">
-        <v>1.2540000000000044</v>
+        <v>1.132000000000004</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.0697000000000039</v>
+        <v>0.8857000000000032</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.2944000000000047</v>
+        <v>1.0717000000000039</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.0362000000000038</v>
+        <v>0.8523000000000029</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.2538000000000045</v>
+        <v>1.0312000000000034</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.1653000000000042</v>
+        <v>0.9810000000000034</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.410000000000005</v>
+        <v>1.1870000000000043</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.110400000000004</v>
+        <v>0.9181000000000032</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.3436000000000046</v>
+        <v>1.110900000000004</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.0769000000000037</v>
+        <v>0.8846000000000032</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.3031000000000046</v>
+        <v>1.0704000000000038</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.2058000000000042</v>
+        <v>1.0132000000000037</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.4590000000000052</v>
+        <v>1.2260000000000044</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.6165000000000023</v>
-[...1 lines deleted...]
-      <c r="E29"/>
+        <v>0.566800000000002</v>
+      </c>
+      <c r="E29" s="2" t="n">
+        <v>-0.016900000000000085</v>
+      </c>
       <c r="F29" s="2" t="n">
-        <v>0.7460000000000027</v>
+        <v>0.6858000000000024</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.6915000000000024</v>
-[...1 lines deleted...]
-      <c r="E30"/>
+        <v>0.6418000000000024</v>
+      </c>
+      <c r="E30" s="2" t="n">
+        <v>-0.016899999999999974</v>
+      </c>
       <c r="F30" s="2" t="n">
-        <v>0.836700000000003</v>
+        <v>0.7766000000000027</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.7231000000000025</v>
-[...1 lines deleted...]
-      <c r="E31"/>
+        <v>0.6562000000000023</v>
+      </c>
+      <c r="E31" s="2" t="n">
+        <v>-0.0032999999999999813</v>
+      </c>
       <c r="F31" s="2" t="n">
-        <v>0.8750000000000031</v>
+        <v>0.7940000000000028</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.7349000000000027</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>0.6731000000000025</v>
+      </c>
+      <c r="E32" s="2" t="n">
+        <v>-0.004199999999999996</v>
+      </c>
       <c r="F32" s="2" t="n">
-        <v>0.8892000000000031</v>
+        <v>0.8144000000000029</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.6598000000000024</v>
-[...1 lines deleted...]
-      <c r="E33"/>
+        <v>0.5981000000000021</v>
+      </c>
+      <c r="E33" s="2" t="n">
+        <v>-0.004199999999999996</v>
+      </c>
       <c r="F33" s="2" t="n">
-        <v>0.7984000000000029</v>
+        <v>0.7236000000000026</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
-    <col min="3" max="3" width="7.40234375" customWidth="true"/>
+    <col min="3" max="3" width="7.42578125" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.5570000000000055</v>
+        <v>1.5240000000000054</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.8840000000000066</v>
+        <v>1.8440000000000067</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.5339000000000056</v>
+        <v>1.5033000000000054</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.8560000000000068</v>
+        <v>1.8190000000000064</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.6017000000000057</v>
+        <v>1.5620000000000056</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.9380000000000068</v>
+        <v>1.8900000000000066</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.5983000000000058</v>
+        <v>1.5595000000000057</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.9340000000000068</v>
+        <v>1.8870000000000067</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.684300000000006</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>1.5876000000000055</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>0.014899999999999967</v>
+      </c>
       <c r="F6" s="2" t="n">
-        <v>2.038000000000007</v>
+        <v>1.921000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.677700000000006</v>
-[...1 lines deleted...]
-      <c r="E7"/>
+        <v>1.5810000000000055</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>0.014899999999999967</v>
+      </c>
       <c r="F7" s="2" t="n">
-        <v>2.030000000000007</v>
+        <v>1.913000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.673600000000006</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>1.5851000000000055</v>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>0.013199999999999925</v>
+      </c>
       <c r="F8" s="2" t="n">
-        <v>2.025000000000007</v>
+        <v>1.9180000000000068</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.711600000000006</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>1.6347000000000058</v>
+      </c>
+      <c r="E9" s="2" t="n">
+        <v>0.009900000000000055</v>
+      </c>
       <c r="F9" s="2" t="n">
-        <v>2.0710000000000077</v>
+        <v>1.978000000000007</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>2.952100000000011</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>2.8149000000000104</v>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>-0.008200000000000015</v>
+      </c>
       <c r="F10" s="2" t="n">
-        <v>3.572000000000013</v>
+        <v>3.406000000000012</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.9038000000000033</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>0.8061000000000029</v>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F11" s="2" t="n">
-        <v>1.0936000000000037</v>
+        <v>0.9754000000000035</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.9373000000000034</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>0.839600000000003</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F12" s="2" t="n">
-        <v>1.134100000000004</v>
+        <v>1.0159000000000036</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.8830000000000031</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>0.7853000000000028</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>0.006499999999999974</v>
+      </c>
       <c r="F13" s="2" t="n">
-        <v>1.0684000000000038</v>
+        <v>0.9502000000000034</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.9164000000000032</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>0.8187000000000029</v>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>0.006399999999999984</v>
+      </c>
       <c r="F14" s="2" t="n">
-        <v>1.108900000000004</v>
+        <v>0.9907000000000036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.9059000000000033</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>0.8081000000000029</v>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>0.006400000000000095</v>
+      </c>
       <c r="F15" s="2" t="n">
-        <v>1.096100000000004</v>
+        <v>0.9778000000000034</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.9393000000000034</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>0.841600000000003</v>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F16" s="2" t="n">
-        <v>1.136600000000004</v>
+        <v>1.0184000000000035</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.0322000000000038</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>0.9347000000000033</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>0.006599999999999963</v>
+      </c>
       <c r="F17" s="2" t="n">
-        <v>1.2490000000000046</v>
+        <v>1.131000000000004</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.9038000000000033</v>
-[...1 lines deleted...]
-      <c r="E18"/>
+        <v>0.8031000000000029</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>0.006400000000000095</v>
+      </c>
       <c r="F18" s="2" t="n">
-        <v>1.0936000000000037</v>
+        <v>0.9718000000000034</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>0.9373000000000034</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>0.836600000000003</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>0.006500000000000085</v>
+      </c>
       <c r="F19" s="2" t="n">
-        <v>1.134100000000004</v>
+        <v>1.0123000000000035</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.0364000000000038</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>0.9355000000000033</v>
+      </c>
+      <c r="E20" s="2" t="n">
+        <v>0.006600000000000074</v>
+      </c>
       <c r="F20" s="2" t="n">
-        <v>1.2540000000000044</v>
+        <v>1.132000000000004</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.0697000000000039</v>
+        <v>0.8857000000000032</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.2944000000000047</v>
+        <v>1.0717000000000039</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.0362000000000038</v>
+        <v>0.8523000000000029</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.2538000000000045</v>
+        <v>1.0312000000000034</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.1653000000000042</v>
+        <v>0.9810000000000034</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.410000000000005</v>
+        <v>1.1870000000000043</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.110400000000004</v>
+        <v>0.9181000000000032</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.3436000000000046</v>
+        <v>1.110900000000004</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.0769000000000037</v>
+        <v>0.8846000000000032</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.3031000000000046</v>
+        <v>1.0704000000000038</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.2058000000000042</v>
+        <v>1.0132000000000037</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.4590000000000052</v>
+        <v>1.2260000000000044</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.6165000000000023</v>
-[...1 lines deleted...]
-      <c r="E27"/>
+        <v>0.566800000000002</v>
+      </c>
+      <c r="E27" s="2" t="n">
+        <v>-0.016900000000000085</v>
+      </c>
       <c r="F27" s="2" t="n">
-        <v>0.7460000000000027</v>
+        <v>0.6858000000000024</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.6915000000000024</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>0.6418000000000024</v>
+      </c>
+      <c r="E28" s="2" t="n">
+        <v>-0.016899999999999974</v>
+      </c>
       <c r="F28" s="2" t="n">
-        <v>0.836700000000003</v>
+        <v>0.7766000000000027</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.7231000000000025</v>
-[...1 lines deleted...]
-      <c r="E29"/>
+        <v>0.6562000000000023</v>
+      </c>
+      <c r="E29" s="2" t="n">
+        <v>-0.0032999999999999813</v>
+      </c>
       <c r="F29" s="2" t="n">
-        <v>0.8750000000000031</v>
+        <v>0.7940000000000028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.7349000000000027</v>
-[...1 lines deleted...]
-      <c r="E30"/>
+        <v>0.6731000000000025</v>
+      </c>
+      <c r="E30" s="2" t="n">
+        <v>-0.004199999999999996</v>
+      </c>
       <c r="F30" s="2" t="n">
-        <v>0.8892000000000031</v>
+        <v>0.8144000000000029</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.6598000000000024</v>
-[...1 lines deleted...]
-      <c r="E31"/>
+        <v>0.5981000000000021</v>
+      </c>
+      <c r="E31" s="2" t="n">
+        <v>-0.004199999999999996</v>
+      </c>
       <c r="F31" s="2" t="n">
-        <v>0.7984000000000029</v>
+        <v>0.7236000000000026</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>01jun26</t>
+          <t>25jun26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>