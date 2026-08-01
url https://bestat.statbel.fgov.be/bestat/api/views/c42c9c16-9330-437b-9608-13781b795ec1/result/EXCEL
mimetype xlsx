--- v4 (2026-06-24)
+++ v5 (2026-08-01)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Officieel tarief van de aardolieproducten in euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Laatste 1 Dag(25jun26)</t>
+          <t>Datum : Laatste 1 Dag(03aug26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Producten : Benzine 95 RON E5 (€/L), Benzine 95 RON E10 (€/L), Benzine 98 RON E5 (€/L), Benzine 98 RON E10 (€/L), Diesel B7 (€/L), Diesel B10 (€/L), Diesel B20 (€/L), Diesel B30 (€/L), Diesel XTL (€/L), Gasolie Diesel Verwarming (vanaf 2000 l) (€/L), Gasolie Diesel Verwarming (minder dan 2000 l) (€/L), Gasolie Diesel Landbouw (vanaf 2000 l) (€/L), Gasolie Diesel Landbouw (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L), Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L), Gasolie Diesel I&amp;C (aan de pomp) (€/L), Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L), Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L), Gasolie verwarming (H0/H7) (aan de pomp) (€/L), lamppetroleum (type B) (minder dan 2000 l) (€/L), lamppetroleum (type B) (vanaf 2000 l) (€/L), lamppetroleum (type B) (aan de pomp) (€/L), lamppetroleum (type C) (minder dan 2000 l) (€/L), lamppetroleum (type C) (vanaf 2000 l) (€/L), lamppetroleum (type C) (aan de pomp) (€/L), propaan (in bulk) (vanaf 2000 l) (€/L), propaan (in bulk) (minder dan 2000 l) (€/L), Autogas LPG (aan de pomp) (€/L), Autogas LPG (minder dan 2000 l) (€/L), Autogas LPG (vanaf 2000 l) (€/L), Extra zware stookolie met 1 % S (per tankwagen) (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Algemene Directie Energie - FOD Economie</t>
         </is>
       </c>
@@ -165,1485 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
     <col min="3" max="3" width="4.00390625" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.5240000000000054</v>
+        <v>1.6421000000000057</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8440000000000067</v>
+        <v>1.9870000000000072</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.5033000000000054</v>
+        <v>1.6174000000000057</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8190000000000064</v>
+        <v>1.957000000000007</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.5620000000000056</v>
+        <v>1.7281000000000062</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.8900000000000066</v>
+        <v>2.0910000000000077</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.5595000000000057</v>
+        <v>1.7256000000000062</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.8870000000000067</v>
+        <v>2.0880000000000076</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.5876000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8917000000000066</v>
+      </c>
+      <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.921000000000007</v>
+        <v>2.289000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.5810000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8851000000000067</v>
+      </c>
+      <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.913000000000007</v>
+        <v>2.281000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.5851000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8769000000000067</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>1.9180000000000068</v>
+        <v>2.271000000000008</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.6347000000000058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8992000000000067</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.978000000000007</v>
+        <v>2.298000000000008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
-      <c r="D12" s="2" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="D12" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.406000000000012</v>
+        <v>3.6300000000000128</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>0.8061000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.143100000000004</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>0.9754000000000035</v>
+        <v>1.3832000000000049</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>0.839600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1766000000000043</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.0159000000000036</v>
+        <v>1.423700000000005</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>0.7853000000000028</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.116500000000004</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>0.9502000000000034</v>
+        <v>1.3510000000000049</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>0.8187000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.150000000000004</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>0.9907000000000036</v>
+        <v>1.3915000000000048</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>0.8081000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.139500000000004</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>0.9778000000000034</v>
+        <v>1.378800000000005</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>0.841600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1730000000000043</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.0184000000000035</v>
+        <v>1.4193000000000051</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>0.9347000000000033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2661000000000044</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.131000000000004</v>
+        <v>1.5320000000000056</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>0.8031000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.130000000000004</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>0.9718000000000034</v>
+        <v>1.3672000000000049</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>0.836600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1634000000000042</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.0123000000000035</v>
+        <v>1.407700000000005</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>0.9355000000000033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2620000000000045</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.132000000000004</v>
+        <v>1.5270000000000052</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>0.8857000000000032</v>
+        <v>1.2128000000000043</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.0717000000000039</v>
+        <v>1.4675000000000051</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>0.8523000000000029</v>
+        <v>1.1793000000000042</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.0312000000000034</v>
+        <v>1.4270000000000052</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>0.9810000000000034</v>
+        <v>1.3083000000000047</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.1870000000000043</v>
+        <v>1.5830000000000055</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>0.9181000000000032</v>
+        <v>1.2597000000000045</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.110900000000004</v>
+        <v>1.5242000000000053</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>0.8846000000000032</v>
+        <v>1.2262000000000044</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.0704000000000038</v>
+        <v>1.4837000000000053</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.0132000000000037</v>
+        <v>1.3554000000000048</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.2260000000000044</v>
+        <v>1.6400000000000057</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.566800000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6041000000000021</v>
+      </c>
+      <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.6858000000000024</v>
+        <v>0.7310000000000025</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.6418000000000024</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6791000000000025</v>
+      </c>
+      <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.7766000000000027</v>
+        <v>0.8217000000000029</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.6562000000000023</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6959000000000024</v>
+      </c>
+      <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7940000000000028</v>
+        <v>0.842000000000003</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.6731000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.7100000000000025</v>
+      </c>
+      <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.8144000000000029</v>
+        <v>0.859100000000003</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.5981000000000021</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6350000000000022</v>
+      </c>
+      <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.7236000000000026</v>
+        <v>0.7683000000000028</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="33.54296875" customWidth="true"/>
     <col min="2" max="2" width="44.99609375" customWidth="true"/>
-    <col min="3" max="3" width="7.42578125" customWidth="true"/>
+    <col min="3" max="3" width="7.98046875" customWidth="true"/>
     <col min="4" max="4" width="12.92578125" customWidth="true"/>
     <col min="5" max="5" width="20.05859375" customWidth="true"/>
     <col min="6" max="6" width="12.5" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Productgroep</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Dag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prijs excl. BTW</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prijswijziging excl. BTW</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Prijs incl. BTW</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Benzine 95 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.5240000000000054</v>
+        <v>1.6421000000000057</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.8440000000000067</v>
+        <v>1.9870000000000072</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Benzine 95 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.5033000000000054</v>
+        <v>1.6174000000000057</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.8190000000000064</v>
+        <v>1.957000000000007</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Benzine 98 RON E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.5620000000000056</v>
+        <v>1.7281000000000062</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8900000000000066</v>
+        <v>2.0910000000000077</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzines</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Benzine 98 RON E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.5595000000000057</v>
+        <v>1.7256000000000062</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8870000000000067</v>
+        <v>2.0880000000000076</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.5876000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8917000000000066</v>
+      </c>
+      <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.921000000000007</v>
+        <v>2.289000000000008</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.5810000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8851000000000067</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.913000000000007</v>
+        <v>2.281000000000008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.5851000000000055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8769000000000067</v>
+      </c>
+      <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.9180000000000068</v>
+        <v>2.271000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.6347000000000058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8992000000000067</v>
+      </c>
+      <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.978000000000007</v>
+        <v>2.298000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasolie Diesel wegvervoer</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>25jun26</t>
-[...7 lines deleted...]
-      </c>
+          <t>03aug26</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.406000000000012</v>
+        <v>3.6300000000000128</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.8061000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.143100000000004</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>0.9754000000000035</v>
+        <v>1.3832000000000049</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasolie Diesel (verwarmingsdoeleinden)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasolie Diesel Verwarming (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.839600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1766000000000043</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>1.0159000000000036</v>
+        <v>1.423700000000005</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.7853000000000028</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.116500000000004</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>0.9502000000000034</v>
+        <v>1.3510000000000049</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasolie Diesel (landbouw doeleinden)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasolie Diesel Landbouw (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.8187000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.150000000000004</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>0.9907000000000036</v>
+        <v>1.3915000000000048</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.8081000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.139500000000004</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>0.9778000000000034</v>
+        <v>1.378800000000005</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.841600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1730000000000043</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.0184000000000035</v>
+        <v>1.4193000000000051</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasolie Diesel (I&amp;C doeleinden)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasolie Diesel I&amp;C (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>0.9347000000000033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2661000000000044</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.131000000000004</v>
+        <v>1.5320000000000056</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.8031000000000029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.130000000000004</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>0.9718000000000034</v>
+        <v>1.3672000000000049</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>0.836600000000003</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.1634000000000042</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.0123000000000035</v>
+        <v>1.407700000000005</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Gasolie verwarming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Gasolie verwarming (H0/H7) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>0.9355000000000033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.2620000000000045</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.132000000000004</v>
+        <v>1.5270000000000052</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>0.8857000000000032</v>
+        <v>1.2128000000000043</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.0717000000000039</v>
+        <v>1.4675000000000051</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>0.8523000000000029</v>
+        <v>1.1793000000000042</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.0312000000000034</v>
+        <v>1.4270000000000052</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>lamppetroleum (type B) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>0.9810000000000034</v>
+        <v>1.3083000000000047</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.1870000000000043</v>
+        <v>1.5830000000000055</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>0.9181000000000032</v>
+        <v>1.2597000000000045</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.110900000000004</v>
+        <v>1.5242000000000053</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>0.8846000000000032</v>
+        <v>1.2262000000000044</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.0704000000000038</v>
+        <v>1.4837000000000053</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Lamppetroleum</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>lamppetroleum (type C) (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.0132000000000037</v>
+        <v>1.3554000000000048</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.2260000000000044</v>
+        <v>1.6400000000000057</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>propaan (in bulk) (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.566800000000002</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6041000000000021</v>
+      </c>
+      <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.6858000000000024</v>
+        <v>0.7310000000000025</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propaan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>propaan (in bulk) (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.6418000000000024</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6791000000000025</v>
+      </c>
+      <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.7766000000000027</v>
+        <v>0.8217000000000029</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (aan de pomp) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.6562000000000023</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6959000000000024</v>
+      </c>
+      <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7940000000000028</v>
+        <v>0.842000000000003</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (minder dan 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.6731000000000025</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.7100000000000025</v>
+      </c>
+      <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.8144000000000029</v>
+        <v>0.859100000000003</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butaan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (vanaf 2000 l) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.5981000000000021</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6350000000000022</v>
+      </c>
+      <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7236000000000026</v>
+        <v>0.7683000000000028</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Stookolie</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Extra zware stookolie met 1 % S (per tankwagen) (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>25jun26</t>
+          <t>03aug26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>