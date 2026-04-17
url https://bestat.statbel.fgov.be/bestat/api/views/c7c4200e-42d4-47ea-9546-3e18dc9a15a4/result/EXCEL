--- v0 (2025-10-19)
+++ v1 (2026-04-17)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="140.01171875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistiek van de geslachte dieren: dieren geslacht in slachthuizen, onderworpen aan de keuring en geschikt verklaard voor consumptie, jaarresultaten per diersoort en regio</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Jaar : Laatste 3 Jaar(2022, 2023, 2024)</t>
+          <t>Jaar : Laatste 3 Jaar(2023, 2024, 2025)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -172,65 +172,65 @@
     <col min="2" max="2" width="14.328125" customWidth="true"/>
     <col min="3" max="3" width="17.8671875" customWidth="true"/>
     <col min="4" max="4" width="6.93359375" customWidth="true"/>
     <col min="5" max="5" width="26.98046875" customWidth="true"/>
     <col min="6" max="6" width="12.453125" customWidth="true"/>
     <col min="7" max="7" width="12.15625" customWidth="true"/>
     <col min="8" max="8" width="26.98046875" customWidth="true"/>
     <col min="9" max="9" width="12.453125" customWidth="true"/>
     <col min="10" max="10" width="12.15625" customWidth="true"/>
     <col min="11" max="11" width="26.98046875" customWidth="true"/>
     <col min="12" max="12" width="12.453125" customWidth="true"/>
     <col min="13" max="13" width="12.15625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="L1"/>
       <c r="M1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="F2"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
@@ -306,580 +306,634 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>Diersoort</t>
         </is>
       </c>
       <c r="C4"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
-        <v>548960.0</v>
+        <v>570878.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>206121.0</v>
+        <v>200217.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>755081.0</v>
+        <v>771095.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>570878.0</v>
+        <v>597963.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>200217.0</v>
+        <v>211254.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>771095.0</v>
+        <v>809217.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>597963.0</v>
+        <v>562638.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>211254.0</v>
+        <v>187436.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>809217.0</v>
+        <v>750074.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
-        <v>1.51131114E8</v>
+        <v>1.54412521E8</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>8.7005976E7</v>
+        <v>8.5767855E7</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>2.3813709E8</v>
+        <v>2.40180376E8</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>1.54412521E8</v>
+        <v>1.58254347E8</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>8.5767855E7</v>
+        <v>9.1180761E7</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>2.40180376E8</v>
+        <v>2.49435108E8</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>1.58254347E8</v>
+        <v>1.47190595E8</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>9.1180761E7</v>
+        <v>8.222644E7</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>2.49435108E8</v>
+        <v>2.29417035E8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
-        <v>9810633.0</v>
+        <v>8750757.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>709695.0</v>
+        <v>610427.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>1.0520328E7</v>
+        <v>9361184.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>8750757.0</v>
+        <v>8756254.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>610427.0</v>
+        <v>638714.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>9361184.0</v>
+        <v>9394968.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>8756254.0</v>
+        <v>8752975.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>638714.0</v>
+        <v>666624.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>9394968.0</v>
+        <v>9419599.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
-        <v>9.54629548E8</v>
+        <v>8.63315261E8</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>7.7567006E7</v>
+        <v>6.6425115E7</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1.032196554E9</v>
+        <v>9.29740376E8</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>8.63315261E8</v>
+        <v>8.73345892E8</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>6.6425115E7</v>
+        <v>7.1829805E7</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>9.29740376E8</v>
+        <v>9.45175697E8</v>
       </c>
       <c r="K8" s="1" t="n">
-        <v>8.73345892E8</v>
+        <v>8.75737159E8</v>
       </c>
       <c r="L8" s="1" t="n">
-        <v>7.1829805E7</v>
+        <v>7.522053E7</v>
       </c>
       <c r="M8" s="1" t="n">
-        <v>9.45175697E8</v>
+        <v>9.50957689E8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
-        <v>50572.0</v>
+        <v>34527.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>45587.0</v>
+        <v>40882.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>96159.0</v>
+        <v>75409.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>34527.0</v>
+        <v>29510.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>40882.0</v>
+        <v>37320.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>75409.0</v>
+        <v>66830.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>29510.0</v>
+        <v>27449.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>37320.0</v>
+        <v>31271.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>66830.0</v>
+        <v>58720.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="1" t="n">
-        <v>1116918.0</v>
+        <v>761251.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>999683.0</v>
+        <v>906387.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>2116601.0</v>
+        <v>1667638.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>761251.0</v>
+        <v>659176.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>906387.0</v>
+        <v>819417.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>1667638.0</v>
+        <v>1478593.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>659176.0</v>
+        <v>638040.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>819417.0</v>
+        <v>715778.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>1478593.0</v>
+        <v>1353818.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
-        <v>21237.0</v>
+        <v>33001.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>2496.0</v>
+        <v>1561.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>23733.0</v>
+        <v>34562.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>33001.0</v>
+        <v>23648.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>1561.0</v>
+        <v>2507.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>34562.0</v>
+        <v>26155.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>23648.0</v>
+        <v>20757.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>2507.0</v>
+        <v>4143.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>26155.0</v>
+        <v>24900.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" s="1" t="n">
-        <v>365868.0</v>
+        <v>501889.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>31255.0</v>
+        <v>18990.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>397123.0</v>
+        <v>520879.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>501889.0</v>
+        <v>396465.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>18990.0</v>
+        <v>30438.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>520879.0</v>
+        <v>426903.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>396465.0</v>
+        <v>353403.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>30438.0</v>
+        <v>48920.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>426903.0</v>
+        <v>402323.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
-        <v>1299.0</v>
+        <v>1407.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1311.0</v>
+        <v>1415.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>1407.0</v>
+        <v>1511.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>1415.0</v>
+        <v>1518.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>1511.0</v>
+        <v>1659.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>1518.0</v>
+        <v>1662.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="1" t="n">
-        <v>425624.0</v>
+        <v>462347.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>4247.0</v>
+        <v>2872.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>429871.0</v>
+        <v>465219.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>462347.0</v>
+        <v>485613.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>2872.0</v>
+        <v>2489.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>465219.0</v>
+        <v>488102.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>485613.0</v>
+        <v>528959.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>2489.0</v>
+        <v>1145.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>488102.0</v>
+        <v>530104.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="1" t="n">
-        <v>2.49655673E8</v>
+        <v>2.51242285E8</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>4.8943838E7</v>
+        <v>5.0354014E7</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>2.98599511E8</v>
+        <v>3.01596299E8</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>2.51242285E8</v>
+        <v>2.58924012E8</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>5.0354014E7</v>
+        <v>5.1564374E7</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>3.01596299E8</v>
+        <v>3.10488386E8</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>2.58924012E8</v>
+        <v>2.63676777E8</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>5.1564374E7</v>
+        <v>5.1953667E7</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>3.10488386E8</v>
+        <v>3.15630444E8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
-        <v>3.85678693E8</v>
+        <v>3.59422146E8</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>6.3359861E7</v>
+        <v>6.877408E7</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>4.49038554E8</v>
+        <v>4.28196226E8</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>3.59422146E8</v>
+        <v>4.50470381E8</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>6.877408E7</v>
+        <v>8.8052921E7</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>4.28196226E8</v>
+        <v>5.38523302E8</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>4.50470381E8</v>
+        <v>4.60473639E8</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>8.8052921E7</v>
+        <v>8.9084053E7</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>5.38523302E8</v>
+        <v>5.49557692E8</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B17"/>
+      <c r="A17"/>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="D17"/>
-      <c r="E17" s="1" t="n">
-[...16 lines deleted...]
-      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
       <c r="K17" s="1" t="n">
-        <v>2.68332898E8</v>
+        <v>1807532.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>5.2454176E7</v>
+        <v>751.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>3.20787074E8</v>
+        <v>1808283.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
       <c r="D18"/>
-      <c r="E18" s="1" t="n">
-[...8 lines deleted...]
-      <c r="H18" s="1" t="n">
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18" s="1" t="n">
+        <v>2638628.0</v>
+      </c>
+      <c r="L18" s="1" t="n">
+        <v>1171.0</v>
+      </c>
+      <c r="M18" s="1" t="n">
+        <v>2639799.0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B19"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Aantal slachtingen</t>
+        </is>
+      </c>
+      <c r="D19"/>
+      <c r="E19" s="1" t="n">
+        <v>2.60632855E8</v>
+      </c>
+      <c r="F19" s="1" t="n">
+        <v>5.1207109E7</v>
+      </c>
+      <c r="G19" s="1" t="n">
+        <v>3.11839964E8</v>
+      </c>
+      <c r="H19" s="1" t="n">
+        <v>2.68332898E8</v>
+      </c>
+      <c r="I19" s="1" t="n">
+        <v>5.2454176E7</v>
+      </c>
+      <c r="J19" s="1" t="n">
+        <v>3.20787074E8</v>
+      </c>
+      <c r="K19" s="1" t="n">
+        <v>2.74849787E8</v>
+      </c>
+      <c r="L19" s="1" t="n">
+        <v>5.2843895E7</v>
+      </c>
+      <c r="M19" s="1" t="n">
+        <v>3.27693682E8</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Totaal slachtgewicht</t>
+        </is>
+      </c>
+      <c r="D20"/>
+      <c r="E20" s="1" t="n">
         <v>1.378875415E9</v>
       </c>
-      <c r="I18" s="1" t="n">
+      <c r="F20" s="1" t="n">
         <v>2.21895299E8</v>
       </c>
-      <c r="J18" s="1" t="n">
+      <c r="G20" s="1" t="n">
         <v>1.600770714E9</v>
       </c>
-      <c r="K18" s="1" t="n">
+      <c r="H20" s="1" t="n">
         <v>1.483611874E9</v>
       </c>
-      <c r="L18" s="1" t="n">
+      <c r="I20" s="1" t="n">
         <v>2.51915831E8</v>
       </c>
-      <c r="M18" s="1" t="n">
+      <c r="J20" s="1" t="n">
         <v>1.735527705E9</v>
+      </c>
+      <c r="K20" s="1" t="n">
+        <v>1.487560423E9</v>
+      </c>
+      <c r="L20" s="1" t="n">
+        <v>2.47298037E8</v>
+      </c>
+      <c r="M20" s="1" t="n">
+        <v>1.73485846E9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="17.859375" customWidth="true"/>
     <col min="2" max="2" width="14.328125" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="5.78125" customWidth="true"/>
     <col min="5" max="5" width="26.98046875" customWidth="true"/>
     <col min="6" max="6" width="16.03125" customWidth="true"/>
     <col min="7" max="7" width="17.8671875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -910,1988 +964,2249 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Aantal slachtingen</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Totaal slachtgewicht</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F2" s="1" t="n">
-        <v>548960.0</v>
+        <v>570878.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1.51131114E8</v>
+        <v>1.54412521E8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F3" s="1" t="n">
-        <v>206121.0</v>
+        <v>200217.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>8.7005976E7</v>
+        <v>8.5767855E7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4" s="1" t="n">
-        <v>755081.0</v>
+        <v>771095.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>2.3813709E8</v>
+        <v>2.40180376E8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F5" s="1" t="n">
-        <v>570878.0</v>
+        <v>597963.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1.54412521E8</v>
+        <v>1.58254347E8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F6" s="1" t="n">
-        <v>200217.0</v>
+        <v>211254.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>8.5767855E7</v>
+        <v>9.1180761E7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7" s="1" t="n">
-        <v>771095.0</v>
+        <v>809217.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>2.40180376E8</v>
+        <v>2.49435108E8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>597963.0</v>
+        <v>562638.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>1.58254347E8</v>
+        <v>1.47190595E8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F9" s="1" t="n">
-        <v>211254.0</v>
+        <v>187436.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>9.1180761E7</v>
+        <v>8.222644E7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Runderen</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10" s="1" t="n">
-        <v>809217.0</v>
+        <v>750074.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>2.49435108E8</v>
+        <v>2.29417035E8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F11" s="1" t="n">
-        <v>9810633.0</v>
+        <v>8750757.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>9.54629548E8</v>
+        <v>8.63315261E8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F12" s="1" t="n">
-        <v>709695.0</v>
+        <v>610427.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>7.7567006E7</v>
+        <v>6.6425115E7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13" s="1" t="n">
-        <v>1.0520328E7</v>
+        <v>9361184.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>1.032196554E9</v>
+        <v>9.29740376E8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F14" s="1" t="n">
-        <v>8750757.0</v>
+        <v>8756254.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>8.63315261E8</v>
+        <v>8.73345892E8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F15" s="1" t="n">
-        <v>610427.0</v>
+        <v>638714.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>6.6425115E7</v>
+        <v>7.1829805E7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E16"/>
       <c r="F16" s="1" t="n">
-        <v>9361184.0</v>
+        <v>9394968.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>9.29740376E8</v>
+        <v>9.45175697E8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F17" s="1" t="n">
-        <v>8756254.0</v>
+        <v>8752975.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>8.73345892E8</v>
+        <v>8.75737159E8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F18" s="1" t="n">
-        <v>638714.0</v>
+        <v>666624.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>7.1829805E7</v>
+        <v>7.522053E7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Varkens</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E19"/>
       <c r="F19" s="1" t="n">
-        <v>9394968.0</v>
+        <v>9419599.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>9.45175697E8</v>
+        <v>9.50957689E8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F20" s="1" t="n">
-        <v>50572.0</v>
+        <v>34527.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>1116918.0</v>
+        <v>761251.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F21" s="1" t="n">
-        <v>45587.0</v>
+        <v>40882.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>999683.0</v>
+        <v>906387.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E22"/>
       <c r="F22" s="1" t="n">
-        <v>96159.0</v>
+        <v>75409.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>2116601.0</v>
+        <v>1667638.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F23" s="1" t="n">
-        <v>34527.0</v>
+        <v>29510.0</v>
       </c>
       <c r="G23" s="1" t="n">
-        <v>761251.0</v>
+        <v>659176.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F24" s="1" t="n">
-        <v>40882.0</v>
+        <v>37320.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>906387.0</v>
+        <v>819417.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E25"/>
       <c r="F25" s="1" t="n">
-        <v>75409.0</v>
+        <v>66830.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>1667638.0</v>
+        <v>1478593.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F26" s="1" t="n">
-        <v>29510.0</v>
+        <v>27449.0</v>
       </c>
       <c r="G26" s="1" t="n">
-        <v>659176.0</v>
+        <v>638040.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F27" s="1" t="n">
-        <v>37320.0</v>
+        <v>31271.0</v>
       </c>
       <c r="G27" s="1" t="n">
-        <v>819417.0</v>
+        <v>715778.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Schapen (totaal)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E28"/>
       <c r="F28" s="1" t="n">
-        <v>66830.0</v>
+        <v>58720.0</v>
       </c>
       <c r="G28" s="1" t="n">
-        <v>1478593.0</v>
+        <v>1353818.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F29" s="1" t="n">
-        <v>21237.0</v>
+        <v>33001.0</v>
       </c>
       <c r="G29" s="1" t="n">
-        <v>365868.0</v>
+        <v>501889.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F30" s="1" t="n">
-        <v>2496.0</v>
+        <v>1561.0</v>
       </c>
       <c r="G30" s="1" t="n">
-        <v>31255.0</v>
+        <v>18990.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E31"/>
       <c r="F31" s="1" t="n">
-        <v>23733.0</v>
+        <v>34562.0</v>
       </c>
       <c r="G31" s="1" t="n">
-        <v>397123.0</v>
+        <v>520879.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F32" s="1" t="n">
-        <v>33001.0</v>
+        <v>23648.0</v>
       </c>
       <c r="G32" s="1" t="n">
-        <v>501889.0</v>
+        <v>396465.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F33" s="1" t="n">
-        <v>1561.0</v>
+        <v>2507.0</v>
       </c>
       <c r="G33" s="1" t="n">
-        <v>18990.0</v>
+        <v>30438.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E34"/>
       <c r="F34" s="1" t="n">
-        <v>34562.0</v>
+        <v>26155.0</v>
       </c>
       <c r="G34" s="1" t="n">
-        <v>520879.0</v>
+        <v>426903.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F35" s="1" t="n">
-        <v>23648.0</v>
+        <v>20757.0</v>
       </c>
       <c r="G35" s="1" t="n">
-        <v>396465.0</v>
+        <v>353403.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F36" s="1" t="n">
-        <v>2507.0</v>
+        <v>4143.0</v>
       </c>
       <c r="G36" s="1" t="n">
-        <v>30438.0</v>
+        <v>48920.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Geiten</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E37"/>
       <c r="F37" s="1" t="n">
-        <v>26155.0</v>
+        <v>24900.0</v>
       </c>
       <c r="G37" s="1" t="n">
-        <v>426903.0</v>
+        <v>402323.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F38" s="1" t="n">
-        <v>1299.0</v>
+        <v>1407.0</v>
       </c>
       <c r="G38" s="1" t="n">
-        <v>425624.0</v>
+        <v>462347.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F39" s="1" t="n">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="G39" s="1" t="n">
-        <v>4247.0</v>
+        <v>2872.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E40"/>
       <c r="F40" s="1" t="n">
-        <v>1311.0</v>
+        <v>1415.0</v>
       </c>
       <c r="G40" s="1" t="n">
-        <v>429871.0</v>
+        <v>465219.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F41" s="1" t="n">
-        <v>1407.0</v>
+        <v>1511.0</v>
       </c>
       <c r="G41" s="1" t="n">
-        <v>462347.0</v>
+        <v>485613.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F42" s="1" t="n">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="G42" s="1" t="n">
-        <v>2872.0</v>
+        <v>2489.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E43"/>
       <c r="F43" s="1" t="n">
-        <v>1415.0</v>
+        <v>1518.0</v>
       </c>
       <c r="G43" s="1" t="n">
-        <v>465219.0</v>
+        <v>488102.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F44" s="1" t="n">
-        <v>1511.0</v>
+        <v>1659.0</v>
       </c>
       <c r="G44" s="1" t="n">
-        <v>485613.0</v>
+        <v>528959.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F45" s="1" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="G45" s="1" t="n">
-        <v>2489.0</v>
+        <v>1145.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Paarden totaal</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E46"/>
       <c r="F46" s="1" t="n">
-        <v>1518.0</v>
+        <v>1662.0</v>
       </c>
       <c r="G46" s="1" t="n">
-        <v>488102.0</v>
+        <v>530104.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F47" s="1" t="n">
-        <v>2.49655673E8</v>
+        <v>2.51242285E8</v>
       </c>
       <c r="G47" s="1" t="n">
-        <v>3.85678693E8</v>
+        <v>3.59422146E8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F48" s="1" t="n">
-        <v>4.8943838E7</v>
+        <v>5.0354014E7</v>
       </c>
       <c r="G48" s="1" t="n">
-        <v>6.3359861E7</v>
+        <v>6.877408E7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E49"/>
       <c r="F49" s="1" t="n">
-        <v>2.98599511E8</v>
+        <v>3.01596299E8</v>
       </c>
       <c r="G49" s="1" t="n">
-        <v>4.49038554E8</v>
+        <v>4.28196226E8</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F50" s="1" t="n">
-        <v>2.51242285E8</v>
+        <v>2.58924012E8</v>
       </c>
       <c r="G50" s="1" t="n">
-        <v>3.59422146E8</v>
+        <v>4.50470381E8</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F51" s="1" t="n">
-        <v>5.0354014E7</v>
+        <v>5.1564374E7</v>
       </c>
       <c r="G51" s="1" t="n">
-        <v>6.877408E7</v>
+        <v>8.8052921E7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E52"/>
       <c r="F52" s="1" t="n">
-        <v>3.01596299E8</v>
+        <v>3.10488386E8</v>
       </c>
       <c r="G52" s="1" t="n">
-        <v>4.28196226E8</v>
+        <v>5.38523302E8</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F53" s="1" t="n">
-        <v>2.58924012E8</v>
+        <v>2.63676777E8</v>
       </c>
       <c r="G53" s="1" t="n">
-        <v>4.50470381E8</v>
+        <v>4.60473639E8</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F54" s="1" t="n">
-        <v>5.1564374E7</v>
+        <v>5.1953667E7</v>
       </c>
       <c r="G54" s="1" t="n">
-        <v>8.8052921E7</v>
+        <v>8.9084053E7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Gevogelte</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E55"/>
       <c r="F55" s="1" t="n">
-        <v>3.10488386E8</v>
+        <v>3.15630444E8</v>
       </c>
       <c r="G55" s="1" t="n">
-        <v>5.38523302E8</v>
+        <v>5.49557692E8</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B56"/>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
-      <c r="F56" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F56"/>
+      <c r="G56"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B57"/>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
-      <c r="F57" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F57"/>
+      <c r="G57"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B58"/>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E58"/>
-      <c r="F58" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F58"/>
+      <c r="G58"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B59"/>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
-      <c r="F59" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F59"/>
+      <c r="G59"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B60"/>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
-      <c r="F60" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F60"/>
+      <c r="G60"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B61"/>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E61"/>
-      <c r="F61" s="1" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="F61"/>
+      <c r="G61"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B62"/>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Vlaams + Brussels Hoofdstedeli</t>
         </is>
       </c>
       <c r="F62" s="1" t="n">
-        <v>2.68332898E8</v>
+        <v>1807532.0</v>
       </c>
       <c r="G62" s="1" t="n">
-        <v>1.483611874E9</v>
+        <v>2638628.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B63"/>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="F63" s="1" t="n">
-        <v>5.2454176E7</v>
+        <v>751.0</v>
       </c>
       <c r="G63" s="1" t="n">
-        <v>2.51915831E8</v>
+        <v>1171.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Alle geslachte dieren</t>
         </is>
       </c>
-      <c r="B64"/>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Konijnen</t>
+        </is>
+      </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="E64"/>
       <c r="F64" s="1" t="n">
+        <v>1808283.0</v>
+      </c>
+      <c r="G64" s="1" t="n">
+        <v>2639799.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B65"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Vlaams + Brussels Hoofdstedeli</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="n">
+        <v>2.60632855E8</v>
+      </c>
+      <c r="G65" s="1" t="n">
+        <v>1.378875415E9</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B66"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="n">
+        <v>5.1207109E7</v>
+      </c>
+      <c r="G66" s="1" t="n">
+        <v>2.21895299E8</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B67"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E67"/>
+      <c r="F67" s="1" t="n">
+        <v>3.11839964E8</v>
+      </c>
+      <c r="G67" s="1" t="n">
+        <v>1.600770714E9</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B68"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Vlaams + Brussels Hoofdstedeli</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="n">
+        <v>2.68332898E8</v>
+      </c>
+      <c r="G68" s="1" t="n">
+        <v>1.483611874E9</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B69"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="n">
+        <v>5.2454176E7</v>
+      </c>
+      <c r="G69" s="1" t="n">
+        <v>2.51915831E8</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B70"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E70"/>
+      <c r="F70" s="1" t="n">
         <v>3.20787074E8</v>
       </c>
-      <c r="G64" s="1" t="n">
+      <c r="G70" s="1" t="n">
         <v>1.735527705E9</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B71"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Vlaams + Brussels Hoofdstedeli</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="n">
+        <v>2.74849787E8</v>
+      </c>
+      <c r="G71" s="1" t="n">
+        <v>1.487560423E9</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B72"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="n">
+        <v>5.2843895E7</v>
+      </c>
+      <c r="G72" s="1" t="n">
+        <v>2.47298037E8</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Alle geslachte dieren</t>
+        </is>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="E73"/>
+      <c r="F73" s="1" t="n">
+        <v>3.27693682E8</v>
+      </c>
+      <c r="G73" s="1" t="n">
+        <v>1.73485846E9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>