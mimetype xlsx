--- v0 (2026-05-04)
+++ v1 (2026-08-16)
@@ -84,207 +84,218 @@
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
-    <col min="2" max="2" width="188.8515625" customWidth="true"/>
+    <col min="2" max="2" width="205.2109375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistiek van de verkopen van gebouwen: aantal en verkoopprijs per datum, oppervlakte en type gebouw</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Gebouwtype : Appartementen</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Verkoopdatum : 2de kwartaal 2023, 3de kwartaal 2023, 4de kwartaal 2023, 1ste kwartaal 2024, 2de kwartaal 2024, 3de kwartaal 2024, 4de kwartaal 2024, 1ste kwartaal 2025, 2de kwartaal 2025, 3de kwartaal 2025, 4de kwartaal 2025
+Verkoopdatum : 2de kwartaal 2023, 3de kwartaal 2023, 4de kwartaal 2023, 1ste kwartaal 2024, 2de kwartaal 2024, 3de kwartaal 2024, 4de kwartaal 2024, 1ste kwartaal 2025, 2de kwartaal 2025, 3de kwartaal 2025, 4de kwartaal 2025, 1ste kwartaal 2026
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="13.51953125" customWidth="true"/>
     <col min="2" max="2" width="5.78125" customWidth="true"/>
     <col min="3" max="3" width="26.68359375" customWidth="true"/>
     <col min="4" max="4" width="8.6328125" customWidth="true"/>
     <col min="5" max="5" width="16.98828125" customWidth="true"/>
     <col min="6" max="6" width="16.546875" customWidth="true"/>
     <col min="7" max="7" width="15.91015625" customWidth="true"/>
     <col min="8" max="8" width="16.98828125" customWidth="true"/>
     <col min="9" max="9" width="15.875" customWidth="true"/>
     <col min="10" max="10" width="16.546875" customWidth="true"/>
     <col min="11" max="11" width="15.91015625" customWidth="true"/>
     <col min="12" max="12" width="16.98828125" customWidth="true"/>
     <col min="13" max="13" width="15.875" customWidth="true"/>
     <col min="14" max="14" width="16.546875" customWidth="true"/>
     <col min="15" max="15" width="15.91015625" customWidth="true"/>
+    <col min="16" max="16" width="16.98828125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Jaar</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Semester</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>1ste semester 2023</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2de semester 2023</t>
         </is>
       </c>
       <c r="G2"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>2de semester 2024</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>1ste semester 2025</t>
         </is>
       </c>
       <c r="M2"/>
       <c r="N2" t="inlineStr">
         <is>
           <t>2de semester 2025</t>
         </is>
       </c>
       <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1ste semester 2026</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Kwartaal</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>4de kwartaal 2023</t>
         </is>
       </c>
@@ -304,50 +315,55 @@
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>4de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
@@ -367,50 +383,55 @@
       <c r="K4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>Mediaanprijs</t>
         </is>
       </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>Mediaanprijs</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Gebouwtype</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Gewest</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
@@ -434,179 +455,191 @@
         <v>247900.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>245000.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>249000.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>250000.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>250000.0</v>
       </c>
       <c r="L6" s="2" t="n">
         <v>256405.5000000009</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>255000.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>262500.0</v>
       </c>
       <c r="O6" s="1" t="n">
         <v>260000.0</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>265000.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
         <v>255000.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>260000.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>266750.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>265000.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>261000.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>267000.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>273000.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>274000.0</v>
+        <v>273000.0</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>275000.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
         <v>179000.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>182750.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>180000.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>175000.0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>175000.0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>180000.0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>174500.0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>190000.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>190000.0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>195000.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>191500.0</v>
+        <v>191000.0</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>195000.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
         <v>239000.0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>240000.0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>240000.0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>240000.0</v>
       </c>
       <c r="I9" s="1" t="n">
         <v>240000.0</v>
       </c>
       <c r="J9" s="1" t="n">
         <v>245000.0</v>
       </c>
       <c r="K9" s="1" t="n">
         <v>245000.0</v>
       </c>
       <c r="L9" s="1" t="n">
         <v>249000.0</v>
       </c>
       <c r="M9" s="1" t="n">
         <v>248000.0</v>
       </c>
       <c r="N9" s="1" t="n">
         <v>255000.0</v>
       </c>
       <c r="O9" s="1" t="n">
         <v>250000.0</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>257000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="13.51953125" customWidth="true"/>
     <col min="2" max="2" width="5.78125" customWidth="true"/>
     <col min="3" max="3" width="26.68359375" customWidth="true"/>
     <col min="4" max="4" width="4.96484375" customWidth="true"/>
     <col min="5" max="5" width="16.98828125" customWidth="true"/>
     <col min="6" max="6" width="16.31640625" customWidth="true"/>
     <col min="7" max="7" width="11.31640625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1022,1140 +1055,1276 @@
           <t>2de semester 2025</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="G12" s="1" t="n">
         <v>260000.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Brussels Hoofdstedelijk Gewest</t>
+          <t>Vlaams Gewest</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1ste semester 2023</t>
+          <t>1ste semester 2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="G13" s="1" t="n">
-        <v>255000.0</v>
+        <v>265000.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2de semester 2023</t>
+          <t>1ste semester 2023</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="G14" s="1" t="n">
-        <v>260000.0</v>
+        <v>255000.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="G15" s="1" t="n">
         <v>260000.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>1ste semester 2024</t>
+          <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="G16" s="1" t="n">
         <v>260000.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="G17" s="1" t="n">
         <v>260000.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2de semester 2024</t>
+          <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
-        <v>266750.0</v>
+        <v>260000.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="G19" s="1" t="n">
-        <v>265000.0</v>
+        <v>266750.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>1ste semester 2025</t>
+          <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="G20" s="1" t="n">
-        <v>261000.0</v>
+        <v>265000.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>1ste semester 2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="G21" s="1" t="n">
-        <v>267000.0</v>
+        <v>261000.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2de semester 2025</t>
+          <t>1ste semester 2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="G22" s="1" t="n">
-        <v>273000.0</v>
+        <v>267000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>2de semester 2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="G23" s="1" t="n">
-        <v>274000.0</v>
+        <v>273000.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Waals Gewest</t>
+          <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1ste semester 2023</t>
+          <t>2de semester 2025</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="G24" s="1" t="n">
-        <v>179000.0</v>
+        <v>273000.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Waals Gewest</t>
+          <t>Brussels Hoofdstedelijk Gewest</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2de semester 2023</t>
+          <t>1ste semester 2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="G25" s="1" t="n">
-        <v>182750.0</v>
+        <v>275000.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2de semester 2023</t>
+          <t>1ste semester 2023</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="G26" s="1" t="n">
-        <v>180000.0</v>
+        <v>179000.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1ste semester 2024</t>
+          <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="G27" s="1" t="n">
-        <v>175000.0</v>
+        <v>182750.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1ste semester 2024</t>
+          <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="G28" s="1" t="n">
-        <v>175000.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2de semester 2024</t>
+          <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="G29" s="1" t="n">
-        <v>180000.0</v>
+        <v>175000.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2de semester 2024</t>
+          <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="G30" s="1" t="n">
-        <v>174500.0</v>
+        <v>175000.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1ste semester 2025</t>
+          <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="G31" s="1" t="n">
-        <v>190000.0</v>
+        <v>180000.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1ste semester 2025</t>
+          <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="G32" s="1" t="n">
-        <v>190000.0</v>
+        <v>174500.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2de semester 2025</t>
+          <t>1ste semester 2025</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>1ste kwartaal 2025</t>
         </is>
       </c>
       <c r="G33" s="1" t="n">
-        <v>195000.0</v>
+        <v>190000.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Waals Gewest</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2de semester 2025</t>
+          <t>1ste semester 2025</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>4de kwartaal 2025</t>
+          <t>2de kwartaal 2025</t>
         </is>
       </c>
       <c r="G34" s="1" t="n">
-        <v>191500.0</v>
+        <v>190000.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1ste semester 2023</t>
+          <t>2de semester 2025</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2de kwartaal 2023</t>
+          <t>3de kwartaal 2025</t>
         </is>
       </c>
       <c r="G35" s="1" t="n">
-        <v>239000.0</v>
+        <v>195000.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2de semester 2023</t>
+          <t>2de semester 2025</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>3de kwartaal 2023</t>
+          <t>4de kwartaal 2025</t>
         </is>
       </c>
       <c r="G36" s="1" t="n">
-        <v>240000.0</v>
+        <v>191000.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Waals Gewest</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2de semester 2023</t>
+          <t>1ste semester 2026</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>4de kwartaal 2023</t>
+          <t>1ste kwartaal 2026</t>
         </is>
       </c>
       <c r="G37" s="1" t="n">
-        <v>240000.0</v>
+        <v>195000.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C38"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>1ste semester 2024</t>
+          <t>1ste semester 2023</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2024</t>
+          <t>2de kwartaal 2023</t>
         </is>
       </c>
       <c r="G38" s="1" t="n">
-        <v>240000.0</v>
+        <v>239000.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>1ste semester 2024</t>
+          <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2de kwartaal 2024</t>
+          <t>3de kwartaal 2023</t>
         </is>
       </c>
       <c r="G39" s="1" t="n">
         <v>240000.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C40"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2de semester 2024</t>
+          <t>2de semester 2023</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>3de kwartaal 2024</t>
+          <t>4de kwartaal 2023</t>
         </is>
       </c>
       <c r="G40" s="1" t="n">
-        <v>245000.0</v>
+        <v>240000.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C41"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2de semester 2024</t>
+          <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>4de kwartaal 2024</t>
+          <t>1ste kwartaal 2024</t>
         </is>
       </c>
       <c r="G41" s="1" t="n">
-        <v>245000.0</v>
+        <v>240000.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C42"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1ste semester 2025</t>
+          <t>1ste semester 2024</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>1ste kwartaal 2025</t>
+          <t>2de kwartaal 2024</t>
         </is>
       </c>
       <c r="G42" s="1" t="n">
-        <v>249000.0</v>
+        <v>240000.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C43"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1ste semester 2025</t>
+          <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2de kwartaal 2025</t>
+          <t>3de kwartaal 2024</t>
         </is>
       </c>
       <c r="G43" s="1" t="n">
-        <v>248000.0</v>
+        <v>245000.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C44"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2de semester 2025</t>
+          <t>2de semester 2024</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>3de kwartaal 2025</t>
+          <t>4de kwartaal 2024</t>
         </is>
       </c>
       <c r="G44" s="1" t="n">
-        <v>255000.0</v>
+        <v>245000.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Appartementen</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="C45"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
+          <t>1ste semester 2025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="n">
+        <v>249000.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Appartementen</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="C46"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>1ste semester 2025</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>2de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="n">
+        <v>248000.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Appartementen</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="C47"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
           <t>2de semester 2025</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>3de kwartaal 2025</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="n">
+        <v>255000.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Appartementen</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="C48"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>2de semester 2025</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
         <is>
           <t>4de kwartaal 2025</t>
         </is>
       </c>
-      <c r="G45" s="1" t="n">
+      <c r="G48" s="1" t="n">
         <v>250000.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Appartementen</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>België</t>
+        </is>
+      </c>
+      <c r="C49"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>1ste semester 2026</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>1ste kwartaal 2026</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="n">
+        <v>257000.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>