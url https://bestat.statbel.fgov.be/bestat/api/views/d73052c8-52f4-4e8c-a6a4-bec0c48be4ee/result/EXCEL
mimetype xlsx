--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="88.97265625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Flux mensuel des assujettis à la Tva par activité économique, localisation du siège social et type d’entreprise</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Période : Dernières 1 Mois(Février 2026)</t>
+          <t>Période : Dernières 1 Mois(Avril 2026)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
     </row>
@@ -163,1145 +163,1145 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="148.43359375" customWidth="true"/>
     <col min="2" max="2" width="4.8125" customWidth="true"/>
     <col min="3" max="3" width="21.1171875" customWidth="true"/>
     <col min="4" max="4" width="17.8359375" customWidth="true"/>
     <col min="5" max="5" width="9.4296875" customWidth="true"/>
     <col min="6" max="6" width="30.28515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Primo-assujettissements</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Réassujettissements</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Radiations</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Assujettis à la Tva en début de mois</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>196.0</v>
+        <v>293.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>17.0</v>
+        <v>33.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>-239.0</v>
+        <v>-204.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>48017.0</v>
+        <v>47821.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>-1.0</v>
+        <v>-3.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>199.0</v>
+        <v>201.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>380.0</v>
+        <v>483.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>52.0</v>
+        <v>89.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>-347.0</v>
+        <v>-359.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>56001.0</v>
+        <v>55913.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>-17.0</v>
+        <v>-11.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1587.0</v>
+        <v>1573.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8" s="1" t="n">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>-16.0</v>
+        <v>-9.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>1937.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
-        <v>1419.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>179.0</v>
+        <v>233.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>-945.0</v>
+        <v>-1222.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>154081.0</v>
+        <v>154634.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
-        <v>1199.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>296.0</v>
+        <v>384.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>-1223.0</v>
+        <v>-1340.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>166518.0</v>
+        <v>166229.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
-        <v>407.0</v>
+        <v>469.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>52.0</v>
+        <v>81.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>-285.0</v>
+        <v>-277.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>32541.0</v>
+        <v>32673.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
-        <v>488.0</v>
+        <v>736.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>82.0</v>
+        <v>122.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>-403.0</v>
+        <v>-549.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>64639.0</v>
+        <v>64692.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
-        <v>127.0</v>
+        <v>164.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>-73.0</v>
+        <v>-77.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>11744.0</v>
+        <v>11796.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
-        <v>559.0</v>
+        <v>624.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>66.0</v>
+        <v>99.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>-301.0</v>
+        <v>-334.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>55574.0</v>
+        <v>55878.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
-        <v>132.0</v>
+        <v>114.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>-49.0</v>
+        <v>-69.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>11042.0</v>
+        <v>11178.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
-        <v>300.0</v>
+        <v>311.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>35.0</v>
+        <v>40.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>-167.0</v>
+        <v>-215.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>46162.0</v>
+        <v>46244.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
-        <v>1964.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>196.0</v>
+        <v>277.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>-1142.0</v>
+        <v>-1330.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>242774.0</v>
+        <v>243510.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
-        <v>944.0</v>
+        <v>1314.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>98.0</v>
+        <v>150.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>-550.0</v>
+        <v>-533.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>80237.0</v>
+        <v>80655.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B19"/>
       <c r="C19" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>-2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>959.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B20"/>
       <c r="C20" s="1" t="n">
-        <v>359.0</v>
+        <v>409.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>48.0</v>
+        <v>71.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>-220.0</v>
+        <v>-182.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>29700.0</v>
+        <v>29890.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B21"/>
       <c r="C21" s="1" t="n">
-        <v>668.0</v>
+        <v>683.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>40.0</v>
+        <v>60.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>-388.0</v>
+        <v>-318.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>56345.0</v>
+        <v>56509.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B22"/>
       <c r="C22" s="1" t="n">
-        <v>490.0</v>
+        <v>528.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>46.0</v>
+        <v>78.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>-301.0</v>
+        <v>-250.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>47656.0</v>
+        <v>47854.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B23"/>
       <c r="C23" s="1" t="n">
-        <v>850.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D23" s="1" t="n">
-        <v>142.0</v>
+        <v>253.0</v>
       </c>
       <c r="E23" s="1" t="n">
-        <v>-650.0</v>
+        <v>-618.0</v>
       </c>
       <c r="F23" s="1" t="n">
-        <v>93202.0</v>
+        <v>93235.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B24"/>
       <c r="C24" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>-2.0</v>
+        <v>-5.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>234.0</v>
+        <v>237.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B25"/>
       <c r="C25" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F25" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B26"/>
       <c r="C26" s="1" t="n">
-        <v>32.0</v>
+        <v>26.0</v>
       </c>
       <c r="D26" s="1" t="n">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E26" s="1" t="n">
-        <v>-9.0</v>
+        <v>-8.0</v>
       </c>
       <c r="F26" s="1" t="n">
-        <v>1183.0</v>
+        <v>1132.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="148.43359375" customWidth="true"/>
-    <col min="2" max="2" width="10.8828125" customWidth="true"/>
+    <col min="2" max="2" width="9.0703125" customWidth="true"/>
     <col min="3" max="3" width="21.1171875" customWidth="true"/>
     <col min="4" max="4" width="17.8359375" customWidth="true"/>
     <col min="5" max="5" width="9.4296875" customWidth="true"/>
     <col min="6" max="6" width="30.28515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Primo-assujettissements</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Réassujettissements</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Radiations</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Assujettis à la Tva en début de mois</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>A AGRICULTURE, SYLVICULTURE ET PÊCHE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>196.0</v>
+        <v>293.0</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>17.0</v>
+        <v>33.0</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>-239.0</v>
+        <v>-204.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>48017.0</v>
+        <v>47821.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>B INDUSTRIES EXTRACTIVES</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>-1.0</v>
+        <v>-3.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>199.0</v>
+        <v>201.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>C INDUSTRIE MANUFACTURIÈRE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>380.0</v>
+        <v>483.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>52.0</v>
+        <v>89.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>-347.0</v>
+        <v>-359.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>56001.0</v>
+        <v>55913.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>D PRODUCTION ET DISTRIBUTION D’ÉLECTRICITÉ, DE GAZ, DE VAPEUR ET D’AIR CONDITIONNÉ</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>3.0</v>
+        <v>9.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>-17.0</v>
+        <v>-11.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>1587.0</v>
+        <v>1573.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>E PRODUCTION ET DISTRIBUTION D’EAU/ ASSAINISSEMENT, GESTION DES DÉCHETS ET DÉPOLLUTION</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>-16.0</v>
+        <v>-9.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>1937.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>F CONSTRUCTION</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>1419.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>179.0</v>
+        <v>233.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>-945.0</v>
+        <v>-1222.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>154081.0</v>
+        <v>154634.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>G COMMERCE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>1199.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>296.0</v>
+        <v>384.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>-1223.0</v>
+        <v>-1340.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>166518.0</v>
+        <v>166229.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>H TRANSPORTS ET ENTREPOSAGE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>407.0</v>
+        <v>469.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>52.0</v>
+        <v>81.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>-285.0</v>
+        <v>-277.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>32541.0</v>
+        <v>32673.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>I HÉBERGEMENT ET RESTAURATION</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>488.0</v>
+        <v>736.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>82.0</v>
+        <v>122.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>-403.0</v>
+        <v>-549.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>64639.0</v>
+        <v>64692.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>J ÉDITION, DIFFUSION ET ACTIVITÉS DE PRODUCTION ET DE DISTRIBUTION DE CONTENU</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>127.0</v>
+        <v>164.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>-73.0</v>
+        <v>-77.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>11744.0</v>
+        <v>11796.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>K TÉLÉCOMMUNICATIONS, PROGRAMMATION INFORMATIQUE, CONSEIL, INFRASTRUCTURE INFORMATIQUE ET AUTRES ACTIVITÉS DE SERVICE D’INFORMATION</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>559.0</v>
+        <v>624.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>66.0</v>
+        <v>99.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>-301.0</v>
+        <v>-334.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>55574.0</v>
+        <v>55878.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>L ACTIVITÉS FINANCIÈRES ET D’ASSURANCE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>132.0</v>
+        <v>114.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>-49.0</v>
+        <v>-69.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>11042.0</v>
+        <v>11178.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>M ACTIVITÉS IMMOBILIÈRES</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>300.0</v>
+        <v>311.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>35.0</v>
+        <v>40.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>-167.0</v>
+        <v>-215.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>46162.0</v>
+        <v>46244.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>N ACTIVITÉS SPÉCIALISÉES, SCIENTIFIQUES ET TECHNIQUES</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>1964.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>196.0</v>
+        <v>277.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>-1142.0</v>
+        <v>-1330.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>242774.0</v>
+        <v>243510.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>O ACTIVITÉS DE SERVICE ADMINISTRATIF ET DE SOUTIEN</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>944.0</v>
+        <v>1314.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>98.0</v>
+        <v>150.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>-550.0</v>
+        <v>-533.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>80237.0</v>
+        <v>80655.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>P ADMINISTRATION PUBLIQUE ET DÉFENSE/ SÉCURITÉ SOCIALE OBLIGATOIRE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>-2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>959.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Q ENSEIGNEMENT</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>359.0</v>
+        <v>409.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>48.0</v>
+        <v>71.0</v>
       </c>
       <c r="E18" s="1" t="n">
-        <v>-220.0</v>
+        <v>-182.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>29700.0</v>
+        <v>29890.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>R SANTÉ HUMAINE ET ACTIVITÉS D’ACTION SOCIALE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>668.0</v>
+        <v>683.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>40.0</v>
+        <v>60.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>-388.0</v>
+        <v>-318.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>56345.0</v>
+        <v>56509.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>S ARTS, SPORTS ET ACTIVITÉS RÉCRÉATIVES</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>490.0</v>
+        <v>528.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>46.0</v>
+        <v>78.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>-301.0</v>
+        <v>-250.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>47656.0</v>
+        <v>47854.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>T AUTRES ACTIVITÉS DE SERVICES</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>850.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>142.0</v>
+        <v>253.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>-650.0</v>
+        <v>-618.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>93202.0</v>
+        <v>93235.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>U ACTIVITÉS DES MÉNAGES EN TANT QU’EMPLOYEURS/ ACTIVITÉS INDIFFÉRENCIÉES DES MÉNAGES EN TANT QUE PRODUCTEURS DE BIENS ET SERVICES POUR USAGE PROPRE</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>-2.0</v>
+        <v>-5.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>234.0</v>
+        <v>237.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>V ACTIVITÉS DES ORGANISATIONS ET ORGANISMES EXTRATERRITORIAUX</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="E23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Février 2026</t>
+          <t>Avril 2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>32.0</v>
+        <v>26.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>-9.0</v>
+        <v>-8.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>1183.0</v>
+        <v>1132.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>