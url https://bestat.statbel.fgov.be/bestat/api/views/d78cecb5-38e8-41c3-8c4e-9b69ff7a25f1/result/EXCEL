--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Offizieller Tarif von Erdölprodukte in Euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filter:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Letzte 1 Tag(10Mrz26)</t>
+          <t>Datum : Letzte 1 Tag(05Mai26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Produkte : Super 95 E5 (€/L), Super 95 E10 (€/L), Super Plus 98 E5 (€/L), Super Plus 98 E10 (€/L), Dieselkraftstoff B7 (€/L), Dieselkraftstoff B10 (€/L), Dieselkraftstoff B20 (€/L), Dieselkraftstoff B30 (€/L), Dieselkraftstoff XTL (€/L), Gasöl Diesel Heizung (&gt;=2000L) (€/L), Gasöl Diesel Heizung (&lt;2000L) (€/L), Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L), Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (&gt;=2000L) (€/L), Gasöl Diesel I&amp;K (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (an der Pumpe) (€/L), Heizöl (H0/H7) (&gt;=2000L) (€/L), Heizöl (H0/H7) (&lt;2000L) (€/L), Heizöl (H0/H7) (an der Pumpe) (€/L), Sonstiges Kerosin Typ B (&lt;2000L) (€/L), Sonstiges Kerosin Typ B (&gt;=2000L) (€/L), Sonstiges Kerosin Typ B (an der Pumpe) (€/L), Sonstiges Kerosin Typ C (&lt;2000L) (€/L), Sonstiges Kerosin Typ C (&gt;=2000L) (€/L), Sonstiges Kerosin Typ C (an der Pumpe) (€/L), Propan in grossen Mengen (&gt;=2000L) (€/L), Propan in grossen Mengen (&lt;2000L) (€/L), Autogas LPG (an der Pumpe) (€/L), Autogas LPG (&lt;2000L) (€/L), Autogas LPG (&gt;=2000L) (€/L), Schweres Heizöl Schwefel &lt;= 1% (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Quelle: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Generaldirektion Energie- FÖD Wirtschaft</t>
         </is>
       </c>
@@ -165,1445 +165,1461 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
     <col min="3" max="3" width="4.0" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.3917000000000048</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>1.667800000000006</v>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>0.05710000000000013</v>
+      </c>
       <c r="F4" s="2" t="n">
-        <v>1.684000000000006</v>
+        <v>2.018000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.3860000000000048</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>1.6504000000000059</v>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>0.06110000000000037</v>
+      </c>
       <c r="F5" s="2" t="n">
-        <v>1.677000000000006</v>
+        <v>1.9970000000000072</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.438000000000005</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>1.694200000000006</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>0.05620000000000023</v>
+      </c>
       <c r="F6" s="2" t="n">
-        <v>1.7400000000000062</v>
+        <v>2.050000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.4347000000000052</v>
-[...1 lines deleted...]
-      <c r="E7"/>
+        <v>1.690100000000006</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>0.05700000000000014</v>
+      </c>
       <c r="F7" s="2" t="n">
-        <v>1.7360000000000062</v>
+        <v>2.045000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.5893000000000055</v>
+        <v>1.8554000000000066</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.923000000000007</v>
+        <v>2.245000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.5826000000000056</v>
+        <v>1.8471000000000066</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.915000000000007</v>
+        <v>2.235000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.5802000000000056</v>
+        <v>1.8281000000000065</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>1.9120000000000068</v>
+        <v>2.212000000000008</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.6107000000000058</v>
+        <v>1.8413000000000064</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.949000000000007</v>
+        <v>2.228000000000008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>2.6992000000000096</v>
+        <v>3.148800000000011</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.2660000000000116</v>
+        <v>3.8100000000000134</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>0.8858000000000031</v>
+        <v>1.0930000000000037</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>1.0718000000000039</v>
+        <v>1.3225000000000047</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>0.9190000000000033</v>
+        <v>1.126500000000004</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>1.112000000000004</v>
+        <v>1.3630000000000049</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>0.8649000000000031</v>
+        <v>1.0722000000000038</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>1.0465000000000038</v>
+        <v>1.2973000000000046</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>0.8982000000000032</v>
+        <v>1.105600000000004</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010100000000000034</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>1.0868000000000038</v>
+        <v>1.3378000000000048</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>0.8878000000000031</v>
+        <v>1.095000000000004</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010100000000000034</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>1.0742000000000038</v>
+        <v>1.3250000000000046</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>0.9211000000000032</v>
+        <v>1.128500000000004</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>1.114500000000004</v>
+        <v>1.3655000000000048</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.0124000000000035</v>
+        <v>1.2215000000000045</v>
       </c>
       <c r="E19" s="2" t="n">
-        <v>0.004999999999999911</v>
+        <v>-0.009900000000000055</v>
       </c>
       <c r="F19" s="2" t="n">
-        <v>1.2250000000000045</v>
+        <v>1.4780000000000053</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>0.8858000000000031</v>
+        <v>1.0930000000000037</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F20" s="2" t="n">
-        <v>1.0718000000000039</v>
+        <v>1.3225000000000047</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>0.9190000000000033</v>
+        <v>1.126500000000004</v>
       </c>
       <c r="E21" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F21" s="2" t="n">
-        <v>1.112000000000004</v>
+        <v>1.3630000000000049</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.0165000000000035</v>
+        <v>1.2248000000000046</v>
       </c>
       <c r="E22" s="2" t="n">
-        <v>0.005800000000000048</v>
+        <v>-0.01069999999999997</v>
       </c>
       <c r="F22" s="2" t="n">
-        <v>1.2300000000000044</v>
+        <v>1.4820000000000053</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.1696000000000042</v>
+        <v>1.2970000000000046</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.4152000000000051</v>
+        <v>1.5694000000000055</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.136400000000004</v>
+        <v>1.2635000000000045</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.3750000000000049</v>
+        <v>1.5289000000000053</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.2636000000000045</v>
+        <v>1.392600000000005</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.5290000000000052</v>
+        <v>1.685000000000006</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.2149000000000043</v>
+        <v>1.348100000000005</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.4700000000000053</v>
+        <v>1.6311000000000058</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.1816000000000042</v>
+        <v>1.3146000000000047</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.429800000000005</v>
+        <v>1.5906000000000056</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.3091000000000046</v>
+        <v>1.443800000000005</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.5840000000000056</v>
+        <v>1.7470000000000063</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.6608000000000024</v>
+        <v>0.6554000000000023</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7996000000000029</v>
+        <v>0.7931000000000028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.7353000000000026</v>
+        <v>0.7304000000000026</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.8897000000000032</v>
+        <v>0.8838000000000031</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.7198000000000025</v>
+        <v>0.7727000000000028</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.8710000000000031</v>
+        <v>0.9350000000000034</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.7545000000000026</v>
+        <v>0.7860000000000028</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.9130000000000033</v>
+        <v>0.9511000000000033</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.6801000000000025</v>
+        <v>0.7110000000000025</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.8229000000000029</v>
+        <v>0.8604000000000032</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
-    <col min="3" max="3" width="8.0234375" customWidth="true"/>
+    <col min="3" max="3" width="7.984375" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.3917000000000048</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>1.667800000000006</v>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>0.05710000000000013</v>
+      </c>
       <c r="F2" s="2" t="n">
-        <v>1.684000000000006</v>
+        <v>2.018000000000007</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.3860000000000048</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>1.6504000000000059</v>
+      </c>
+      <c r="E3" s="2" t="n">
+        <v>0.06110000000000037</v>
+      </c>
       <c r="F3" s="2" t="n">
-        <v>1.677000000000006</v>
+        <v>1.9970000000000072</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.438000000000005</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>1.694200000000006</v>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>0.05620000000000023</v>
+      </c>
       <c r="F4" s="2" t="n">
-        <v>1.7400000000000062</v>
+        <v>2.050000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.4347000000000052</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>1.690100000000006</v>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>0.05700000000000014</v>
+      </c>
       <c r="F5" s="2" t="n">
-        <v>1.7360000000000062</v>
+        <v>2.045000000000007</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.5893000000000055</v>
+        <v>1.8554000000000066</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.923000000000007</v>
+        <v>2.245000000000008</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.5826000000000056</v>
+        <v>1.8471000000000066</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.915000000000007</v>
+        <v>2.235000000000008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.5802000000000056</v>
+        <v>1.8281000000000065</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.9120000000000068</v>
+        <v>2.212000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.6107000000000058</v>
+        <v>1.8413000000000064</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.949000000000007</v>
+        <v>2.228000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>2.6992000000000096</v>
+        <v>3.148800000000011</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.2660000000000116</v>
+        <v>3.8100000000000134</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.8858000000000031</v>
+        <v>1.0930000000000037</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>1.0718000000000039</v>
+        <v>1.3225000000000047</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.9190000000000033</v>
+        <v>1.126500000000004</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>1.112000000000004</v>
+        <v>1.3630000000000049</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.8649000000000031</v>
+        <v>1.0722000000000038</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>1.0465000000000038</v>
+        <v>1.2973000000000046</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.8982000000000032</v>
+        <v>1.105600000000004</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010100000000000034</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>1.0868000000000038</v>
+        <v>1.3378000000000048</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.8878000000000031</v>
+        <v>1.095000000000004</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010100000000000034</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>1.0742000000000038</v>
+        <v>1.3250000000000046</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.9211000000000032</v>
+        <v>1.128500000000004</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F16" s="2" t="n">
-        <v>1.114500000000004</v>
+        <v>1.3655000000000048</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.0124000000000035</v>
+        <v>1.2215000000000045</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>0.004999999999999911</v>
+        <v>-0.009900000000000055</v>
       </c>
       <c r="F17" s="2" t="n">
-        <v>1.2250000000000045</v>
+        <v>1.4780000000000053</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.8858000000000031</v>
+        <v>1.0930000000000037</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F18" s="2" t="n">
-        <v>1.0718000000000039</v>
+        <v>1.3225000000000047</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>0.9190000000000033</v>
+        <v>1.126500000000004</v>
       </c>
       <c r="E19" s="2" t="n">
-        <v>0.005600000000000069</v>
+        <v>-0.010000000000000044</v>
       </c>
       <c r="F19" s="2" t="n">
-        <v>1.112000000000004</v>
+        <v>1.3630000000000049</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.0165000000000035</v>
+        <v>1.2248000000000046</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>0.005800000000000048</v>
+        <v>-0.01069999999999997</v>
       </c>
       <c r="F20" s="2" t="n">
-        <v>1.2300000000000044</v>
+        <v>1.4820000000000053</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.1696000000000042</v>
+        <v>1.2970000000000046</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.4152000000000051</v>
+        <v>1.5694000000000055</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.136400000000004</v>
+        <v>1.2635000000000045</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.3750000000000049</v>
+        <v>1.5289000000000053</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.2636000000000045</v>
+        <v>1.392600000000005</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.5290000000000052</v>
+        <v>1.685000000000006</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.2149000000000043</v>
+        <v>1.348100000000005</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.4700000000000053</v>
+        <v>1.6311000000000058</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.1816000000000042</v>
+        <v>1.3146000000000047</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.429800000000005</v>
+        <v>1.5906000000000056</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.3091000000000046</v>
+        <v>1.443800000000005</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.5840000000000056</v>
+        <v>1.7470000000000063</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.6608000000000024</v>
+        <v>0.6554000000000023</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.7996000000000029</v>
+        <v>0.7931000000000028</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.7353000000000026</v>
+        <v>0.7304000000000026</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.8897000000000032</v>
+        <v>0.8838000000000031</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.7198000000000025</v>
+        <v>0.7727000000000028</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.8710000000000031</v>
+        <v>0.9350000000000034</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.7545000000000026</v>
+        <v>0.7860000000000028</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.9130000000000033</v>
+        <v>0.9511000000000033</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.6801000000000025</v>
+        <v>0.7110000000000025</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.8229000000000029</v>
+        <v>0.8604000000000032</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>10Mrz26</t>
+          <t>05Mai26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>