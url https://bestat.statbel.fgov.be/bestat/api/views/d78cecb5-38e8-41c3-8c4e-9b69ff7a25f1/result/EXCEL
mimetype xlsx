--- v1 (2026-05-04)
+++ v2 (2026-06-26)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Offizieller Tarif von Erdölprodukte in Euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filter:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Letzte 1 Tag(05Mai26)</t>
+          <t>Datum : Letzte 1 Tag(29Jun26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Produkte : Super 95 E5 (€/L), Super 95 E10 (€/L), Super Plus 98 E5 (€/L), Super Plus 98 E10 (€/L), Dieselkraftstoff B7 (€/L), Dieselkraftstoff B10 (€/L), Dieselkraftstoff B20 (€/L), Dieselkraftstoff B30 (€/L), Dieselkraftstoff XTL (€/L), Gasöl Diesel Heizung (&gt;=2000L) (€/L), Gasöl Diesel Heizung (&lt;2000L) (€/L), Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L), Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (&gt;=2000L) (€/L), Gasöl Diesel I&amp;K (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (an der Pumpe) (€/L), Heizöl (H0/H7) (&gt;=2000L) (€/L), Heizöl (H0/H7) (&lt;2000L) (€/L), Heizöl (H0/H7) (an der Pumpe) (€/L), Sonstiges Kerosin Typ B (&lt;2000L) (€/L), Sonstiges Kerosin Typ B (&gt;=2000L) (€/L), Sonstiges Kerosin Typ B (an der Pumpe) (€/L), Sonstiges Kerosin Typ C (&lt;2000L) (€/L), Sonstiges Kerosin Typ C (&gt;=2000L) (€/L), Sonstiges Kerosin Typ C (an der Pumpe) (€/L), Propan in grossen Mengen (&gt;=2000L) (€/L), Propan in grossen Mengen (&lt;2000L) (€/L), Autogas LPG (an der Pumpe) (€/L), Autogas LPG (&lt;2000L) (€/L), Autogas LPG (&gt;=2000L) (€/L), Schweres Heizöl Schwefel &lt;= 1% (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Quelle: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Generaldirektion Energie- FÖD Wirtschaft</t>
         </is>
       </c>
@@ -165,1461 +165,1405 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
     <col min="3" max="3" width="4.0" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.667800000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5091000000000054</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>2.018000000000007</v>
+        <v>1.8260000000000065</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.6504000000000059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4926000000000053</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.9970000000000072</v>
+        <v>1.8060000000000065</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.694200000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5595000000000057</v>
+      </c>
+      <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>2.050000000000007</v>
+        <v>1.8870000000000067</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.690100000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5579000000000056</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>2.045000000000007</v>
+        <v>1.8850000000000067</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.8554000000000066</v>
+        <v>1.5876000000000055</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.245000000000008</v>
+        <v>1.921000000000007</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.8471000000000066</v>
+        <v>1.5810000000000055</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.235000000000008</v>
+        <v>1.913000000000007</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.8281000000000065</v>
+        <v>1.5851000000000055</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>2.212000000000008</v>
+        <v>1.9180000000000068</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.8413000000000064</v>
+        <v>1.6347000000000058</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>2.228000000000008</v>
+        <v>1.978000000000007</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>3.148800000000011</v>
+        <v>2.8149000000000104</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.8100000000000134</v>
+        <v>3.406000000000012</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>1.0930000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.832100000000003</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.3225000000000047</v>
+        <v>1.0068000000000035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>1.126500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8655000000000032</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.0473000000000037</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>1.0722000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8112000000000029</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.2973000000000046</v>
+        <v>0.9816000000000035</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>1.105600000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.844700000000003</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.3378000000000048</v>
+        <v>1.0221000000000036</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>1.095000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.834100000000003</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.3250000000000046</v>
+        <v>1.0093000000000036</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>1.128500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8676000000000031</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.3655000000000048</v>
+        <v>1.0498000000000038</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>1.2215000000000045</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9603000000000035</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.4780000000000053</v>
+        <v>1.1620000000000041</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>1.0930000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.829100000000003</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.3225000000000047</v>
+        <v>1.0032000000000036</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>1.126500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8625000000000032</v>
+      </c>
+      <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.0437000000000038</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>1.2248000000000046</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9612000000000035</v>
+      </c>
+      <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.4820000000000053</v>
+        <v>1.1630000000000043</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>1.2970000000000046</v>
+        <v>0.8979000000000033</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.5694000000000055</v>
+        <v>1.0864000000000038</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>1.2635000000000045</v>
+        <v>0.864400000000003</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.5289000000000053</v>
+        <v>1.0459000000000038</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>1.392600000000005</v>
+        <v>0.9934000000000035</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.685000000000006</v>
+        <v>1.2020000000000042</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>1.348100000000005</v>
+        <v>0.9308000000000033</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.6311000000000058</v>
+        <v>1.126200000000004</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>1.3146000000000047</v>
+        <v>0.8973000000000032</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.5906000000000056</v>
+        <v>1.0857000000000039</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.443800000000005</v>
+        <v>1.0264000000000035</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.7470000000000063</v>
+        <v>1.2420000000000044</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.6554000000000023</v>
+        <v>0.566800000000002</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7931000000000028</v>
+        <v>0.6858000000000024</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.7304000000000026</v>
+        <v>0.6418000000000024</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.8838000000000031</v>
+        <v>0.7766000000000027</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.7727000000000028</v>
+        <v>0.6562000000000023</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.9350000000000034</v>
+        <v>0.7940000000000028</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.7860000000000028</v>
+        <v>0.6731000000000025</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.9511000000000033</v>
+        <v>0.8144000000000029</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.7110000000000025</v>
+        <v>0.5981000000000021</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.8604000000000032</v>
+        <v>0.7236000000000026</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
-    <col min="3" max="3" width="7.984375" customWidth="true"/>
+    <col min="3" max="3" width="7.99609375" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.667800000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5091000000000054</v>
+      </c>
+      <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>2.018000000000007</v>
+        <v>1.8260000000000065</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.6504000000000059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.4926000000000053</v>
+      </c>
+      <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.9970000000000072</v>
+        <v>1.8060000000000065</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.694200000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5595000000000057</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>2.050000000000007</v>
+        <v>1.8870000000000067</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.690100000000006</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5579000000000056</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>2.045000000000007</v>
+        <v>1.8850000000000067</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.8554000000000066</v>
+        <v>1.5876000000000055</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>2.245000000000008</v>
+        <v>1.921000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.8471000000000066</v>
+        <v>1.5810000000000055</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>2.235000000000008</v>
+        <v>1.913000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.8281000000000065</v>
+        <v>1.5851000000000055</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>2.212000000000008</v>
+        <v>1.9180000000000068</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.8413000000000064</v>
+        <v>1.6347000000000058</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>2.228000000000008</v>
+        <v>1.978000000000007</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>3.148800000000011</v>
+        <v>2.8149000000000104</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.8100000000000134</v>
+        <v>3.406000000000012</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>1.0930000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.832100000000003</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.3225000000000047</v>
+        <v>1.0068000000000035</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>1.126500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8655000000000032</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.0473000000000037</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>1.0722000000000038</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8112000000000029</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" s="2" t="n">
-        <v>1.2973000000000046</v>
+        <v>0.9816000000000035</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>1.105600000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.844700000000003</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" s="2" t="n">
-        <v>1.3378000000000048</v>
+        <v>1.0221000000000036</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>1.095000000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.834100000000003</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" s="2" t="n">
-        <v>1.3250000000000046</v>
+        <v>1.0093000000000036</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>1.128500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8676000000000031</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" s="2" t="n">
-        <v>1.3655000000000048</v>
+        <v>1.0498000000000038</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.2215000000000045</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9603000000000035</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" s="2" t="n">
-        <v>1.4780000000000053</v>
+        <v>1.1620000000000041</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>1.0930000000000037</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.829100000000003</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" s="2" t="n">
-        <v>1.3225000000000047</v>
+        <v>1.0032000000000036</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>1.126500000000004</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.8625000000000032</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" s="2" t="n">
-        <v>1.3630000000000049</v>
+        <v>1.0437000000000038</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>1.2248000000000046</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.9612000000000035</v>
+      </c>
+      <c r="E20"/>
       <c r="F20" s="2" t="n">
-        <v>1.4820000000000053</v>
+        <v>1.1630000000000043</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>1.2970000000000046</v>
+        <v>0.8979000000000033</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.5694000000000055</v>
+        <v>1.0864000000000038</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>1.2635000000000045</v>
+        <v>0.864400000000003</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.5289000000000053</v>
+        <v>1.0459000000000038</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>1.392600000000005</v>
+        <v>0.9934000000000035</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.685000000000006</v>
+        <v>1.2020000000000042</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>1.348100000000005</v>
+        <v>0.9308000000000033</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.6311000000000058</v>
+        <v>1.126200000000004</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.3146000000000047</v>
+        <v>0.8973000000000032</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.5906000000000056</v>
+        <v>1.0857000000000039</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.443800000000005</v>
+        <v>1.0264000000000035</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.7470000000000063</v>
+        <v>1.2420000000000044</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.6554000000000023</v>
+        <v>0.566800000000002</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.7931000000000028</v>
+        <v>0.6858000000000024</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.7304000000000026</v>
+        <v>0.6418000000000024</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.8838000000000031</v>
+        <v>0.7766000000000027</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.7727000000000028</v>
+        <v>0.6562000000000023</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.9350000000000034</v>
+        <v>0.7940000000000028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.7860000000000028</v>
+        <v>0.6731000000000025</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.9511000000000033</v>
+        <v>0.8144000000000029</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.7110000000000025</v>
+        <v>0.5981000000000021</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.8604000000000032</v>
+        <v>0.7236000000000026</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>05Mai26</t>
+          <t>29Jun26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>