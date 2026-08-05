--- v2 (2026-06-26)
+++ v3 (2026-08-05)
@@ -107,51 +107,51 @@
   <cols>
     <col min="1" max="1" width="11.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Offizieller Tarif von Erdölprodukte in Euro</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Filter:</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Datum : Letzte 1 Tag(29Jun26)</t>
+          <t>Datum : Letzte 1 Tag(06Aug26)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Produkte : Super 95 E5 (€/L), Super 95 E10 (€/L), Super Plus 98 E5 (€/L), Super Plus 98 E10 (€/L), Dieselkraftstoff B7 (€/L), Dieselkraftstoff B10 (€/L), Dieselkraftstoff B20 (€/L), Dieselkraftstoff B30 (€/L), Dieselkraftstoff XTL (€/L), Gasöl Diesel Heizung (&gt;=2000L) (€/L), Gasöl Diesel Heizung (&lt;2000L) (€/L), Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L), Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (&gt;=2000L) (€/L), Gasöl Diesel I&amp;K (&lt;2000L) (€/L), Gasöl Diesel I&amp;K (an der Pumpe) (€/L), Heizöl (H0/H7) (&gt;=2000L) (€/L), Heizöl (H0/H7) (&lt;2000L) (€/L), Heizöl (H0/H7) (an der Pumpe) (€/L), Sonstiges Kerosin Typ B (&lt;2000L) (€/L), Sonstiges Kerosin Typ B (&gt;=2000L) (€/L), Sonstiges Kerosin Typ B (an der Pumpe) (€/L), Sonstiges Kerosin Typ C (&lt;2000L) (€/L), Sonstiges Kerosin Typ C (&gt;=2000L) (€/L), Sonstiges Kerosin Typ C (an der Pumpe) (€/L), Propan in grossen Mengen (&gt;=2000L) (€/L), Propan in grossen Mengen (&lt;2000L) (€/L), Autogas LPG (an der Pumpe) (€/L), Autogas LPG (&lt;2000L) (€/L), Autogas LPG (&gt;=2000L) (€/L), Schweres Heizöl Schwefel &lt;= 1% (€/T)
 </t>
         </is>
       </c>
     </row>
     <row r="4">
 </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Quelle: </t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Generaldirektion Energie- FÖD Wirtschaft</t>
         </is>
       </c>
@@ -165,1405 +165,1445 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
     <col min="3" max="3" width="4.0" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="2" t="n">
-        <v>1.5091000000000054</v>
+        <v>1.5678000000000056</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8260000000000065</v>
+        <v>1.8970000000000067</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="2" t="n">
-        <v>1.4926000000000053</v>
+        <v>1.5421000000000056</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8060000000000065</v>
+        <v>1.8660000000000068</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="2" t="n">
-        <v>1.5595000000000057</v>
+        <v>1.6430000000000058</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.8870000000000067</v>
+        <v>1.988000000000007</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="2" t="n">
-        <v>1.5579000000000056</v>
+        <v>1.6397000000000057</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.8850000000000067</v>
+        <v>1.984000000000007</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="2" t="n">
-        <v>1.5876000000000055</v>
+        <v>1.8273000000000064</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.921000000000007</v>
+        <v>2.211000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9" s="2" t="n">
-        <v>1.5810000000000055</v>
+        <v>1.8207000000000064</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.913000000000007</v>
+        <v>2.203000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="2" t="n">
-        <v>1.5851000000000055</v>
+        <v>1.8198000000000065</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>1.9180000000000068</v>
+        <v>2.202000000000008</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="2" t="n">
-        <v>1.6347000000000058</v>
+        <v>1.8529000000000067</v>
       </c>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>1.978000000000007</v>
+        <v>2.242000000000008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="2" t="n">
-        <v>2.8149000000000104</v>
+        <v>2.950400000000011</v>
       </c>
       <c r="E12"/>
       <c r="F12" s="2" t="n">
-        <v>3.406000000000012</v>
+        <v>3.5700000000000127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="2" t="n">
-        <v>0.832100000000003</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>0.9997000000000036</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F13" s="2" t="n">
-        <v>1.0068000000000035</v>
+        <v>1.2096000000000042</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14" s="2" t="n">
-        <v>0.8655000000000032</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>1.0332000000000037</v>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F14" s="2" t="n">
-        <v>1.0473000000000037</v>
+        <v>1.2501000000000044</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15" s="2" t="n">
-        <v>0.8112000000000029</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>0.9731000000000034</v>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>-0.07040000000000038</v>
+      </c>
       <c r="F15" s="2" t="n">
-        <v>0.9816000000000035</v>
+        <v>1.1774000000000042</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16" s="2" t="n">
-        <v>0.844700000000003</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>1.0066000000000035</v>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F16" s="2" t="n">
-        <v>1.0221000000000036</v>
+        <v>1.2179000000000042</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17" s="2" t="n">
-        <v>0.834100000000003</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>0.9961000000000035</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F17" s="2" t="n">
-        <v>1.0093000000000036</v>
+        <v>1.2053000000000043</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18" s="2" t="n">
-        <v>0.8676000000000031</v>
-[...1 lines deleted...]
-      <c r="E18"/>
+        <v>1.0296000000000036</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F18" s="2" t="n">
-        <v>1.0498000000000038</v>
+        <v>1.2458000000000045</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19" s="2" t="n">
-        <v>0.9603000000000035</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>1.122300000000004</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>-0.07110000000000019</v>
+      </c>
       <c r="F19" s="2" t="n">
-        <v>1.1620000000000041</v>
+        <v>1.358000000000005</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20" s="2" t="n">
-        <v>0.829100000000003</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>0.9899000000000036</v>
+      </c>
+      <c r="E20" s="2" t="n">
+        <v>-0.06710000000000017</v>
+      </c>
       <c r="F20" s="2" t="n">
-        <v>1.0032000000000036</v>
+        <v>1.1978000000000042</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21" s="2" t="n">
-        <v>0.8625000000000032</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>1.0234000000000036</v>
+      </c>
+      <c r="E21" s="2" t="n">
+        <v>-0.06710000000000017</v>
+      </c>
       <c r="F21" s="2" t="n">
-        <v>1.0437000000000038</v>
+        <v>1.2383000000000044</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22" s="2" t="n">
-        <v>0.9612000000000035</v>
-[...1 lines deleted...]
-      <c r="E22"/>
+        <v>1.116500000000004</v>
+      </c>
+      <c r="E22" s="2" t="n">
+        <v>-0.07280000000000024</v>
+      </c>
       <c r="F22" s="2" t="n">
-        <v>1.1630000000000043</v>
+        <v>1.3510000000000049</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23" s="2" t="n">
-        <v>0.8979000000000033</v>
+        <v>1.154200000000004</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.0864000000000038</v>
+        <v>1.396600000000005</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24"/>
       <c r="D24" s="2" t="n">
-        <v>0.864400000000003</v>
+        <v>1.120800000000004</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.0459000000000038</v>
+        <v>1.356100000000005</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C25"/>
       <c r="D25" s="2" t="n">
-        <v>0.9934000000000035</v>
+        <v>1.2496000000000045</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.2020000000000042</v>
+        <v>1.5120000000000053</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26" s="2" t="n">
-        <v>0.9308000000000033</v>
+        <v>1.1985000000000041</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.126200000000004</v>
+        <v>1.450200000000005</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27" s="2" t="n">
-        <v>0.8973000000000032</v>
+        <v>1.1650000000000043</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>1.0857000000000039</v>
+        <v>1.409700000000005</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C28"/>
       <c r="D28" s="2" t="n">
-        <v>1.0264000000000035</v>
+        <v>1.2942000000000047</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>1.2420000000000044</v>
+        <v>1.5660000000000056</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29" s="2" t="n">
-        <v>0.566800000000002</v>
+        <v>0.574500000000002</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.6858000000000024</v>
+        <v>0.6952000000000025</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30"/>
       <c r="D30" s="2" t="n">
-        <v>0.6418000000000024</v>
+        <v>0.6495000000000023</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.7766000000000027</v>
+        <v>0.7859000000000028</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31" s="2" t="n">
-        <v>0.6562000000000023</v>
+        <v>0.6752000000000025</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7940000000000028</v>
+        <v>0.8170000000000028</v>
       </c>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C32"/>
       <c r="D32" s="2" t="n">
-        <v>0.6731000000000025</v>
+        <v>0.6890000000000024</v>
       </c>
       <c r="E32"/>
       <c r="F32" s="2" t="n">
-        <v>0.8144000000000029</v>
+        <v>0.833700000000003</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C33"/>
       <c r="D33" s="2" t="n">
-        <v>0.5981000000000021</v>
+        <v>0.6140000000000022</v>
       </c>
       <c r="E33"/>
       <c r="F33" s="2" t="n">
-        <v>0.7236000000000026</v>
+        <v>0.7429000000000027</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="31.6484375" customWidth="true"/>
     <col min="2" max="2" width="38.21875" customWidth="true"/>
-    <col min="3" max="3" width="7.99609375" customWidth="true"/>
+    <col min="3" max="3" width="8.1796875" customWidth="true"/>
     <col min="4" max="4" width="14.53125" customWidth="true"/>
     <col min="5" max="5" width="17.80078125" customWidth="true"/>
     <col min="6" max="6" width="13.80859375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produktgruppe</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Produkt</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Tag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Preis ohne MwSt</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Differenz ohne MwSt</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Preis inkl. MwSt</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
-        <v>1.5091000000000054</v>
+        <v>1.5678000000000056</v>
       </c>
       <c r="E2"/>
       <c r="F2" s="2" t="n">
-        <v>1.8260000000000065</v>
+        <v>1.8970000000000067</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>1.4926000000000053</v>
+        <v>1.5421000000000056</v>
       </c>
       <c r="E3"/>
       <c r="F3" s="2" t="n">
-        <v>1.8060000000000065</v>
+        <v>1.8660000000000068</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>1.5595000000000057</v>
+        <v>1.6430000000000058</v>
       </c>
       <c r="E4"/>
       <c r="F4" s="2" t="n">
-        <v>1.8870000000000067</v>
+        <v>1.988000000000007</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Benzin</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D5" s="2" t="n">
-        <v>1.5579000000000056</v>
+        <v>1.6397000000000057</v>
       </c>
       <c r="E5"/>
       <c r="F5" s="2" t="n">
-        <v>1.8850000000000067</v>
+        <v>1.984000000000007</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B7 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D6" s="2" t="n">
-        <v>1.5876000000000055</v>
+        <v>1.8273000000000064</v>
       </c>
       <c r="E6"/>
       <c r="F6" s="2" t="n">
-        <v>1.921000000000007</v>
+        <v>2.211000000000008</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B10 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D7" s="2" t="n">
-        <v>1.5810000000000055</v>
+        <v>1.8207000000000064</v>
       </c>
       <c r="E7"/>
       <c r="F7" s="2" t="n">
-        <v>1.913000000000007</v>
+        <v>2.203000000000008</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B20 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
-        <v>1.5851000000000055</v>
+        <v>1.8198000000000065</v>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>1.9180000000000068</v>
+        <v>2.202000000000008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dieselkraftstoff B30 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.6347000000000058</v>
+        <v>1.8529000000000067</v>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>1.978000000000007</v>
+        <v>2.242000000000008</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasöl Diesel Verkehr</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dieselkraftstoff XTL (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
-        <v>2.8149000000000104</v>
+        <v>2.950400000000011</v>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>3.406000000000012</v>
+        <v>3.5700000000000127</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.832100000000003</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>0.9997000000000036</v>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F11" s="2" t="n">
-        <v>1.0068000000000035</v>
+        <v>1.2096000000000042</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Heizung Zwecke)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasöl Diesel Heizung (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.8655000000000032</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>1.0332000000000037</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F12" s="2" t="n">
-        <v>1.0473000000000037</v>
+        <v>1.2501000000000044</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.8112000000000029</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>0.9731000000000034</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>-0.07040000000000038</v>
+      </c>
       <c r="F13" s="2" t="n">
-        <v>0.9816000000000035</v>
+        <v>1.1774000000000042</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Gasöl Diesel (Landwirtschaft Zwecke)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Gasöl Diesel Landwirtschaft (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.844700000000003</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>1.0066000000000035</v>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F14" s="2" t="n">
-        <v>1.0221000000000036</v>
+        <v>1.2179000000000042</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.834100000000003</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>0.9961000000000035</v>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F15" s="2" t="n">
-        <v>1.0093000000000036</v>
+        <v>1.2053000000000043</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.8676000000000031</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>1.0296000000000036</v>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>-0.07040000000000027</v>
+      </c>
       <c r="F16" s="2" t="n">
-        <v>1.0498000000000038</v>
+        <v>1.2458000000000045</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasöl Diesel (I&amp;K Zwecke)</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Gasöl Diesel I&amp;K (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>0.9603000000000035</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>1.122300000000004</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>-0.07110000000000019</v>
+      </c>
       <c r="F17" s="2" t="n">
-        <v>1.1620000000000041</v>
+        <v>1.358000000000005</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.829100000000003</v>
-[...1 lines deleted...]
-      <c r="E18"/>
+        <v>0.9899000000000036</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>-0.06710000000000017</v>
+      </c>
       <c r="F18" s="2" t="n">
-        <v>1.0032000000000036</v>
+        <v>1.1978000000000042</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D19" s="2" t="n">
-        <v>0.8625000000000032</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>1.0234000000000036</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>-0.06710000000000017</v>
+      </c>
       <c r="F19" s="2" t="n">
-        <v>1.0437000000000038</v>
+        <v>1.2383000000000044</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Heizöl</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Heizöl (H0/H7) (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D20" s="2" t="n">
-        <v>0.9612000000000035</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>1.116500000000004</v>
+      </c>
+      <c r="E20" s="2" t="n">
+        <v>-0.07280000000000024</v>
+      </c>
       <c r="F20" s="2" t="n">
-        <v>1.1630000000000043</v>
+        <v>1.3510000000000049</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D21" s="2" t="n">
-        <v>0.8979000000000033</v>
+        <v>1.154200000000004</v>
       </c>
       <c r="E21"/>
       <c r="F21" s="2" t="n">
-        <v>1.0864000000000038</v>
+        <v>1.396600000000005</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D22" s="2" t="n">
-        <v>0.864400000000003</v>
+        <v>1.120800000000004</v>
       </c>
       <c r="E22"/>
       <c r="F22" s="2" t="n">
-        <v>1.0459000000000038</v>
+        <v>1.356100000000005</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ B (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D23" s="2" t="n">
-        <v>0.9934000000000035</v>
+        <v>1.2496000000000045</v>
       </c>
       <c r="E23"/>
       <c r="F23" s="2" t="n">
-        <v>1.2020000000000042</v>
+        <v>1.5120000000000053</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
-        <v>0.9308000000000033</v>
+        <v>1.1985000000000041</v>
       </c>
       <c r="E24"/>
       <c r="F24" s="2" t="n">
-        <v>1.126200000000004</v>
+        <v>1.450200000000005</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>0.8973000000000032</v>
+        <v>1.1650000000000043</v>
       </c>
       <c r="E25"/>
       <c r="F25" s="2" t="n">
-        <v>1.0857000000000039</v>
+        <v>1.409700000000005</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sonstiges Kerosin Typ C (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
-        <v>1.0264000000000035</v>
+        <v>1.2942000000000047</v>
       </c>
       <c r="E26"/>
       <c r="F26" s="2" t="n">
-        <v>1.2420000000000044</v>
+        <v>1.5660000000000056</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D27" s="2" t="n">
-        <v>0.566800000000002</v>
+        <v>0.574500000000002</v>
       </c>
       <c r="E27"/>
       <c r="F27" s="2" t="n">
-        <v>0.6858000000000024</v>
+        <v>0.6952000000000025</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Propan</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Propan in grossen Mengen (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D28" s="2" t="n">
-        <v>0.6418000000000024</v>
+        <v>0.6495000000000023</v>
       </c>
       <c r="E28"/>
       <c r="F28" s="2" t="n">
-        <v>0.7766000000000027</v>
+        <v>0.7859000000000028</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Autogas LPG (an der Pumpe) (€/L)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D29" s="2" t="n">
-        <v>0.6562000000000023</v>
+        <v>0.6752000000000025</v>
       </c>
       <c r="E29"/>
       <c r="F29" s="2" t="n">
-        <v>0.7940000000000028</v>
+        <v>0.8170000000000028</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Autogas LPG (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D30" s="2" t="n">
-        <v>0.6731000000000025</v>
+        <v>0.6890000000000024</v>
       </c>
       <c r="E30"/>
       <c r="F30" s="2" t="n">
-        <v>0.8144000000000029</v>
+        <v>0.833700000000003</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Butan + LPG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Autogas LPG (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D31" s="2" t="n">
-        <v>0.5981000000000021</v>
+        <v>0.6140000000000022</v>
       </c>
       <c r="E31"/>
       <c r="F31" s="2" t="n">
-        <v>0.7236000000000026</v>
+        <v>0.7429000000000027</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Schweres Heizöl</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Schweres Heizöl Schwefel &lt;= 1% (€/T)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>29Jun26</t>
+          <t>06Aug26</t>
         </is>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>