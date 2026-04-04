--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -114,183 +114,179 @@
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>House price indexes per year, quarter and region</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Base year 2015 = 100</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Date : Last 8 Quarter(4th quarter 2023, 1st quarter 2024, 2nd quarter 2024, 3rd quarter 2024, 4th quarter 2024, 1st quarter 2025, 2nd quarter 2025, 3rd quarter 2025)</t>
+          <t>Date : Last 8 Quarter(1st quarter 2024, 2nd quarter 2024, 3rd quarter 2024, 4th quarter 2024, 1st quarter 2025, 2nd quarter 2025, 3rd quarter 2025, 4th quarter 2025)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Directorate-general Statistics - Statistics Belgium)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="25.56640625" customWidth="true"/>
     <col min="3" max="3" width="7.4296875" customWidth="true"/>
     <col min="4" max="4" width="19.6015625" customWidth="true"/>
     <col min="5" max="5" width="6.91015625" customWidth="true"/>
-    <col min="6" max="6" width="14.4140625" customWidth="true"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="14.421875" customWidth="true"/>
+    <col min="6" max="6" width="14.2421875" customWidth="true"/>
+    <col min="7" max="7" width="14.8125" customWidth="true"/>
+    <col min="8" max="8" width="14.421875" customWidth="true"/>
+    <col min="9" max="9" width="14.4140625" customWidth="true"/>
+    <col min="10" max="10" width="14.2421875" customWidth="true"/>
+    <col min="11" max="11" width="14.8125" customWidth="true"/>
+    <col min="12" max="12" width="14.421875" customWidth="true"/>
+    <col min="13" max="13" width="14.4140625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
-      <c r="J1"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Quarter</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
@@ -407,181 +403,181 @@
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E8"/>
       <c r="F8" s="2" t="n">
-        <v>137.52564637065257</v>
+        <v>138.4557272517616</v>
       </c>
       <c r="G8" s="2" t="n">
-        <v>138.4557272517616</v>
+        <v>138.49856520363582</v>
       </c>
       <c r="H8" s="2" t="n">
-        <v>138.49856520363582</v>
+        <v>140.58706200136663</v>
       </c>
       <c r="I8" s="2" t="n">
-        <v>140.58706200136663</v>
+        <v>141.4125659864378</v>
       </c>
       <c r="J8" s="2" t="n">
-        <v>141.4125659864378</v>
+        <v>143.00157954190288</v>
       </c>
       <c r="K8" s="2" t="n">
-        <v>143.00157954190288</v>
+        <v>142.65905101840428</v>
       </c>
       <c r="L8" s="2" t="n">
-        <v>142.65905101840428</v>
+        <v>145.5610818683085</v>
       </c>
       <c r="M8" s="2" t="n">
-        <v>145.64349307254787</v>
+        <v>146.1496298670994</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E9"/>
       <c r="F9" s="2" t="n">
-        <v>131.43137096804762</v>
+        <v>130.0773929805129</v>
       </c>
       <c r="G9" s="2" t="n">
-        <v>130.0773929805129</v>
+        <v>130.68855576851783</v>
       </c>
       <c r="H9" s="2" t="n">
-        <v>130.68855576851783</v>
+        <v>134.15254045587764</v>
       </c>
       <c r="I9" s="2" t="n">
-        <v>134.15254045587764</v>
+        <v>132.6708499356484</v>
       </c>
       <c r="J9" s="2" t="n">
-        <v>132.6708499356484</v>
+        <v>137.0387506425598</v>
       </c>
       <c r="K9" s="2" t="n">
-        <v>137.0387506425598</v>
+        <v>139.4708513704105</v>
       </c>
       <c r="L9" s="2" t="n">
-        <v>139.4708513704105</v>
+        <v>140.90600170116733</v>
       </c>
       <c r="M9" s="2" t="n">
-        <v>140.92496759288636</v>
+        <v>142.299902504599</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10" s="2" t="n">
-        <v>145.66492575378473</v>
+        <v>146.00901059264527</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>146.00901059264527</v>
+        <v>144.55692034760568</v>
       </c>
       <c r="H10" s="2" t="n">
-        <v>144.55692034760568</v>
+        <v>148.49786975949883</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>148.49786975949883</v>
+        <v>149.73288936251882</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>149.73288936251882</v>
+        <v>149.2283550363853</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>149.2283550363853</v>
+        <v>148.2562344805155</v>
       </c>
       <c r="L10" s="2" t="n">
-        <v>148.2562344805155</v>
+        <v>154.24019945614003</v>
       </c>
       <c r="M10" s="2" t="n">
-        <v>154.05667553733173</v>
+        <v>151.091925640261</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" s="2" t="n">
-        <v>138.28020515759596</v>
+        <v>139.35811376425252</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>139.35811376425252</v>
+        <v>138.96374471486038</v>
       </c>
       <c r="H11" s="2" t="n">
-        <v>138.96374471486038</v>
+        <v>141.16342781036735</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>141.16342781036735</v>
+        <v>142.17913160607682</v>
       </c>
       <c r="J11" s="2" t="n">
-        <v>142.17913160607682</v>
+        <v>143.07965036173184</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>143.07965036173184</v>
+        <v>142.93558155664735</v>
       </c>
       <c r="L11" s="2" t="n">
-        <v>142.93558155664735</v>
+        <v>146.32342526831695</v>
       </c>
       <c r="M11" s="2" t="n">
-        <v>146.38584494283234</v>
+        <v>147.09659169973497</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.0625" customWidth="true"/>
     <col min="2" max="2" width="25.56640625" customWidth="true"/>
     <col min="3" max="3" width="7.4296875" customWidth="true"/>
     <col min="4" max="4" width="19.6015625" customWidth="true"/>
     <col min="5" max="5" width="4.96484375" customWidth="true"/>
     <col min="6" max="6" width="14.8125" customWidth="true"/>
     <col min="7" max="7" width="7.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -622,1867 +618,1867 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G4"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G5"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G6"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G7"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G8"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G9"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G10"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G11"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G12"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G13"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G14"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G15"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G16"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G17"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G18"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G19"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G20"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G21"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G22"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G23"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G24"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Purchase of new dwellings</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G25"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>137.52564637065257</v>
+        <v>138.4557272517616</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G27" s="2" t="n">
-        <v>138.4557272517616</v>
+        <v>138.49856520363582</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>138.49856520363582</v>
+        <v>140.58706200136663</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G29" s="2" t="n">
-        <v>140.58706200136663</v>
+        <v>141.4125659864378</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>141.4125659864378</v>
+        <v>143.00157954190288</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G31" s="2" t="n">
-        <v>143.00157954190288</v>
+        <v>142.65905101840428</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>142.65905101840428</v>
+        <v>145.5610818683085</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G33" s="2" t="n">
-        <v>145.64349307254787</v>
+        <v>146.1496298670994</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>131.43137096804762</v>
+        <v>130.0773929805129</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G35" s="2" t="n">
-        <v>130.0773929805129</v>
+        <v>130.68855576851783</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>130.68855576851783</v>
+        <v>134.15254045587764</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G37" s="2" t="n">
-        <v>134.15254045587764</v>
+        <v>132.6708499356484</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>132.6708499356484</v>
+        <v>137.0387506425598</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G39" s="2" t="n">
-        <v>137.0387506425598</v>
+        <v>139.4708513704105</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>139.4708513704105</v>
+        <v>140.90600170116733</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G41" s="2" t="n">
-        <v>140.92496759288636</v>
+        <v>142.299902504599</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G42" s="2" t="n">
-        <v>145.66492575378473</v>
+        <v>146.00901059264527</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G43" s="2" t="n">
-        <v>146.00901059264527</v>
+        <v>144.55692034760568</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G44" s="2" t="n">
-        <v>144.55692034760568</v>
+        <v>148.49786975949883</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G45" s="2" t="n">
-        <v>148.49786975949883</v>
+        <v>149.73288936251882</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G46" s="2" t="n">
-        <v>149.73288936251882</v>
+        <v>149.2283550363853</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G47" s="2" t="n">
-        <v>149.2283550363853</v>
+        <v>148.2562344805155</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G48" s="2" t="n">
-        <v>148.2562344805155</v>
+        <v>154.24019945614003</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Purchase of existing dwellings</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G49" s="2" t="n">
-        <v>154.05667553733173</v>
+        <v>151.091925640261</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B50"/>
       <c r="C50" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D50"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>4th quarter 2023</t>
+          <t>1st quarter 2024</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>138.28020515759596</v>
+        <v>139.35811376425252</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B51"/>
       <c r="C51" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D51"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>1st quarter 2024</t>
+          <t>2nd quarter 2024</t>
         </is>
       </c>
       <c r="G51" s="2" t="n">
-        <v>139.35811376425252</v>
+        <v>138.96374471486038</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B52"/>
       <c r="C52" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D52"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>2nd quarter 2024</t>
+          <t>3rd quarter 2024</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
-        <v>138.96374471486038</v>
+        <v>141.16342781036735</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B53"/>
       <c r="C53" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D53"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>3rd quarter 2024</t>
+          <t>4th quarter 2024</t>
         </is>
       </c>
       <c r="G53" s="2" t="n">
-        <v>141.16342781036735</v>
+        <v>142.17913160607682</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B54"/>
       <c r="C54" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D54"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>4th quarter 2024</t>
+          <t>1st quarter 2025</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
-        <v>142.17913160607682</v>
+        <v>143.07965036173184</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B55"/>
       <c r="C55" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D55"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>1st quarter 2025</t>
+          <t>2nd quarter 2025</t>
         </is>
       </c>
       <c r="G55" s="2" t="n">
-        <v>143.07965036173184</v>
+        <v>142.93558155664735</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B56"/>
       <c r="C56" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D56"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>2nd quarter 2025</t>
+          <t>3rd quarter 2025</t>
         </is>
       </c>
       <c r="G56" s="2" t="n">
-        <v>142.93558155664735</v>
+        <v>146.32342526831695</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B57"/>
       <c r="C57" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="D57"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>3rd quarter 2025</t>
+          <t>4th quarter 2025</t>
         </is>
       </c>
       <c r="G57" s="2" t="n">
-        <v>146.38584494283234</v>
+        <v>147.09659169973497</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>