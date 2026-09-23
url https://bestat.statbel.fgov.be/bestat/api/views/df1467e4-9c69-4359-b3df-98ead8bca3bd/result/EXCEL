--- v0 (2025-10-28)
+++ v1 (2026-09-23)
@@ -114,51 +114,51 @@
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Statistique sur la structure des entreprises : Indicateurs par année et secteur d’activité économique (Nace Rév. 2) dans le secteur du commerce</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Les variables monétaires sont exprimées en milliers d’euros. Les données confidentielles ne sont pas reprises dans ce tableau (indiquées par le signe ‘.’  dans le tableau). Une variable qui a une valeur “zéro” est effectivement indiquée par un ‘0’.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtres:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Année de référence : 2023</t>
+          <t>Année de référence : 2024</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Activité économique : 45 Commerce et réparation d’automobiles et de motocycles, 46 Commerce de gros, à l’exception des automobiles et des motocycles, 47 Commerce de détail, à l’exception des automobiles et des motocycles
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Source: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Direction générale Statistique - Statistics Belgium)</t>
         </is>
       </c>
@@ -173,51 +173,51 @@
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="60.15625" customWidth="true"/>
     <col min="2" max="2" width="16.71875" customWidth="true"/>
     <col min="3" max="3" width="18.125" customWidth="true"/>
     <col min="4" max="4" width="17.41796875" customWidth="true"/>
     <col min="5" max="5" width="20.703125" customWidth="true"/>
     <col min="6" max="6" width="23.83203125" customWidth="true"/>
     <col min="7" max="7" width="19.69140625" customWidth="true"/>
     <col min="8" max="8" width="23.4921875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Année de référence</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2" t="inlineStr">
         <is>
           <t>Chiffre d’affaires (ca)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Marge sur la revente</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Achats biens et services</t>
         </is>
@@ -231,115 +231,115 @@
         <is>
           <t>Ca / personne occupée</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Coûts moyens de personnel</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Division</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>45 Commerce et réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
-        <v>1.300755E8</v>
+        <v>1.31583805E8</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>1.2999806E7</v>
+        <v>1.511161E7</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>1.2286274E8</v>
+        <v>1.21806943E8</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>1.10726501E8</v>
+        <v>1.07891017E8</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1573.0</v>
+        <v>1551.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>73.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>46 Commerce de gros, à l’exception des automobiles et des motocycles</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>3.52490153E8</v>
+        <v>3.26443989E8</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>6.6462896E7</v>
+        <v>5.106345E7</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>3.16551817E8</v>
+        <v>2.96477057E8</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>2.61939182E8</v>
+        <v>2.53561948E8</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1557.0</v>
+        <v>1450.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>80.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>47 Commerce de détail, à l’exception des automobiles et des motocycles</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
-        <v>1.06878345E8</v>
+        <v>1.15298366E8</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>3.4948179E7</v>
+        <v>3.9444807E7</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>8.9527702E7</v>
+        <v>9.5159554E7</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>6.9347816E7</v>
+        <v>7.3278839E7</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>327.0</v>
+        <v>355.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>42.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="60.15625" customWidth="true"/>
     <col min="2" max="2" width="16.71875" customWidth="true"/>
     <col min="3" max="3" width="18.125" customWidth="true"/>
     <col min="4" max="4" width="17.41796875" customWidth="true"/>
     <col min="5" max="5" width="20.703125" customWidth="true"/>
     <col min="6" max="6" width="23.83203125" customWidth="true"/>
     <col min="7" max="7" width="19.69140625" customWidth="true"/>
@@ -374,124 +374,124 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Achats destinés à la revente</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ca / personne occupée</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Coûts moyens de personnel</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>45 Commerce et réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>1.300755E8</v>
+        <v>1.31583805E8</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>1.2999806E7</v>
+        <v>1.511161E7</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>1.2286274E8</v>
+        <v>1.21806943E8</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>1.10726501E8</v>
+        <v>1.07891017E8</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1573.0</v>
+        <v>1551.0</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>73.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>46 Commerce de gros, à l’exception des automobiles et des motocycles</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>3.52490153E8</v>
+        <v>3.26443989E8</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>6.6462896E7</v>
+        <v>5.106345E7</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>3.16551817E8</v>
+        <v>2.96477057E8</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>2.61939182E8</v>
+        <v>2.53561948E8</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>1557.0</v>
+        <v>1450.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>80.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>47 Commerce de détail, à l’exception des automobiles et des motocycles</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>1.06878345E8</v>
+        <v>1.15298366E8</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>3.4948179E7</v>
+        <v>3.9444807E7</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>8.9527702E7</v>
+        <v>9.5159554E7</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>6.9347816E7</v>
+        <v>7.3278839E7</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>327.0</v>
+        <v>355.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>42.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>