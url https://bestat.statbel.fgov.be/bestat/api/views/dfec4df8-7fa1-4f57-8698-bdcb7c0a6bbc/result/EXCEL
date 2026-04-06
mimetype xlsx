--- v1 (2026-03-12)
+++ v2 (2026-04-06)
@@ -153,75 +153,75 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.79296875" customWidth="true"/>
     <col min="2" max="2" width="22.578125" customWidth="true"/>
     <col min="3" max="3" width="4.51953125" customWidth="true"/>
     <col min="4" max="4" width="28.12890625" customWidth="true"/>
     <col min="5" max="5" width="6.28515625" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="5.359375" customWidth="true"/>
     <col min="9" max="9" width="5.32421875" customWidth="true"/>
     <col min="10" max="10" width="5.3359375" customWidth="true"/>
     <col min="11" max="11" width="5.359375" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="4.96484375" customWidth="true"/>
+    <col min="15" max="15" width="5.32421875" customWidth="true"/>
     <col min="16" max="16" width="27.98046875" customWidth="true"/>
     <col min="17" max="17" width="5.3203125" customWidth="true"/>
     <col min="18" max="18" width="5.359375" customWidth="true"/>
     <col min="19" max="19" width="5.359375" customWidth="true"/>
     <col min="20" max="20" width="5.3203125" customWidth="true"/>
     <col min="21" max="21" width="5.3203125" customWidth="true"/>
     <col min="22" max="22" width="5.32421875" customWidth="true"/>
     <col min="23" max="23" width="5.3203125" customWidth="true"/>
     <col min="24" max="24" width="5.3203125" customWidth="true"/>
     <col min="25" max="25" width="5.3203125" customWidth="true"/>
     <col min="26" max="26" width="5.3203125" customWidth="true"/>
-    <col min="27" max="27" width="4.96484375" customWidth="true"/>
+    <col min="27" max="27" width="5.25390625" customWidth="true"/>
     <col min="28" max="28" width="28.3046875" customWidth="true"/>
     <col min="29" max="29" width="6.35546875" customWidth="true"/>
     <col min="30" max="30" width="6.35546875" customWidth="true"/>
     <col min="31" max="31" width="6.35546875" customWidth="true"/>
     <col min="32" max="32" width="6.35546875" customWidth="true"/>
     <col min="33" max="33" width="6.35546875" customWidth="true"/>
     <col min="34" max="34" width="6.28515625" customWidth="true"/>
     <col min="35" max="35" width="6.28515625" customWidth="true"/>
     <col min="36" max="36" width="6.35546875" customWidth="true"/>
     <col min="37" max="37" width="6.35546875" customWidth="true"/>
     <col min="38" max="38" width="6.35546875" customWidth="true"/>
-    <col min="39" max="39" width="5.32421875" customWidth="true"/>
+    <col min="39" max="39" width="5.359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Verlust von Vollzeitarbeitsplätzen</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1" t="inlineStr">
         <is>
           <t>Verlust von Teilzeitarbeitsplätzen</t>
@@ -477,477 +477,477 @@
       <c r="F4" s="1" t="n">
         <v>4496.0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>4334.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4607.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>5867.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3327.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>4123.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>6156.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>8347.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>6790.0</v>
+        <v>6791.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>483.0</v>
+        <v>1077.0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>2628.0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>3375.0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>2167.0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>2260.0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>3507.0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>3738.0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>1327.0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>1960.0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>3655.0</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>3815.0</v>
       </c>
       <c r="Z4" s="1" t="n">
-        <v>3295.0</v>
+        <v>3297.0</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>294.0</v>
+        <v>544.0</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>12047.0</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>13514.0</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>10845.0</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>10376.0</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>12463.0</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>12758.0</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>7549.0</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>10710.0</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>14935.0</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>17535.0</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>15774.0</v>
+        <v>15779.0</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>1279.0</v>
+        <v>2624.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2145.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>2348.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>1933.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>2018.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>1649.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1506.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1970.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1617.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1413.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1777.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>2712.0</v>
+        <v>2713.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>176.0</v>
+        <v>357.0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>1061.0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>1160.0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>1174.0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>960.0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>1136.0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>879.0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>657.0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>668.0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>759.0</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>917.0</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>1632.0</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>88.0</v>
+        <v>164.0</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>4827.0</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>4936.0</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>5218.0</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>5498.0</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>5384.0</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>3542.0</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>3520.0</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>3669.0</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>3441.0</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>4123.0</v>
       </c>
       <c r="AL5" s="1" t="n">
-        <v>5997.0</v>
+        <v>6003.0</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>370.0</v>
+        <v>739.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>4494.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2880.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>3570.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2490.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>3504.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>2105.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>2512.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2576.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2734.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>3533.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>4183.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>276.0</v>
+        <v>584.0</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>2236.0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>1428.0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>1456.0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>1350.0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>1504.0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>898.0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>768.0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>1067.0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>1425.0</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>1987.0</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>1943.0</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>236.0</v>
+        <v>410.0</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>8799.0</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>6232.0</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>7051.0</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>5734.0</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>7113.0</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>4527.0</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>4664.0</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>5332.0</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>6177.0</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>7587.0</v>
       </c>
       <c r="AL6" s="1" t="n">
-        <v>8087.0</v>
+        <v>8090.0</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>677.0</v>
+        <v>1301.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>12053.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>11262.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9999.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>8842.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>9760.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>9478.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>7809.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>8316.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10303.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>13657.0</v>
       </c>
       <c r="N7" s="1" t="n">
-        <v>13685.0</v>
+        <v>13687.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>935.0</v>
+        <v>2018.0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>5925.0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>5963.0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>4797.0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>4570.0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>6147.0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>5515.0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>2752.0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>3695.0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>5839.0</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>6719.0</v>
       </c>
       <c r="Z7" s="1" t="n">
-        <v>6870.0</v>
+        <v>6872.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>618.0</v>
+        <v>1118.0</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>25673.0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>24682.0</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>23114.0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>21608.0</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>24960.0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>20827.0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>15733.0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>19711.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>24553.0</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>29245.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>29858.0</v>
+        <v>29872.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>2326.0</v>
+        <v>4664.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.79296875" customWidth="true"/>
     <col min="2" max="2" width="22.578125" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="28.12890625" customWidth="true"/>
     <col min="5" max="5" width="27.98046875" customWidth="true"/>
     <col min="6" max="6" width="28.3046875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -1236,83 +1236,83 @@
       </c>
       <c r="E11" s="1" t="n">
         <v>3815.0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>17535.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Flämische Region</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>6790.0</v>
+        <v>6791.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>3295.0</v>
+        <v>3297.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>15774.0</v>
+        <v>15779.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Flämische Region</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>483.0</v>
+        <v>1077.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>294.0</v>
+        <v>544.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>1279.0</v>
+        <v>2624.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2145.0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>1061.0</v>
       </c>
       <c r="F14" s="1" t="n">
@@ -1548,83 +1548,83 @@
       </c>
       <c r="E23" s="1" t="n">
         <v>917.0</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>4123.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2712.0</v>
+        <v>2713.0</v>
       </c>
       <c r="E24" s="1" t="n">
         <v>1632.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>5997.0</v>
+        <v>6003.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>176.0</v>
+        <v>357.0</v>
       </c>
       <c r="E25" s="1" t="n">
-        <v>88.0</v>
+        <v>164.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>370.0</v>
+        <v>739.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>4494.0</v>
       </c>
       <c r="E26" s="1" t="n">
         <v>2236.0</v>
       </c>
       <c r="F26" s="1" t="n">
@@ -1866,77 +1866,77 @@
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>4183.0</v>
       </c>
       <c r="E36" s="1" t="n">
         <v>1943.0</v>
       </c>
       <c r="F36" s="1" t="n">
-        <v>8087.0</v>
+        <v>8090.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>276.0</v>
+        <v>584.0</v>
       </c>
       <c r="E37" s="1" t="n">
-        <v>236.0</v>
+        <v>410.0</v>
       </c>
       <c r="F37" s="1" t="n">
-        <v>677.0</v>
+        <v>1301.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>12053.0</v>
       </c>
       <c r="E38" s="1" t="n">
         <v>5925.0</v>
       </c>
       <c r="F38" s="1" t="n">
         <v>25673.0</v>
       </c>
     </row>
     <row r="39">
@@ -2128,73 +2128,73 @@
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>13657.0</v>
       </c>
       <c r="E47" s="1" t="n">
         <v>6719.0</v>
       </c>
       <c r="F47" s="1" t="n">
         <v>29245.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>13685.0</v>
+        <v>13687.0</v>
       </c>
       <c r="E48" s="1" t="n">
-        <v>6870.0</v>
+        <v>6872.0</v>
       </c>
       <c r="F48" s="1" t="n">
-        <v>29858.0</v>
+        <v>29872.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>935.0</v>
+        <v>2018.0</v>
       </c>
       <c r="E49" s="1" t="n">
-        <v>618.0</v>
+        <v>1118.0</v>
       </c>
       <c r="F49" s="1" t="n">
-        <v>2326.0</v>
+        <v>4664.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>