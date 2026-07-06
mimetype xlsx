--- v2 (2026-04-06)
+++ v3 (2026-07-06)
@@ -153,75 +153,75 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.79296875" customWidth="true"/>
     <col min="2" max="2" width="22.578125" customWidth="true"/>
     <col min="3" max="3" width="4.51953125" customWidth="true"/>
     <col min="4" max="4" width="28.12890625" customWidth="true"/>
     <col min="5" max="5" width="6.28515625" customWidth="true"/>
     <col min="6" max="6" width="5.359375" customWidth="true"/>
     <col min="7" max="7" width="5.359375" customWidth="true"/>
     <col min="8" max="8" width="5.359375" customWidth="true"/>
     <col min="9" max="9" width="5.32421875" customWidth="true"/>
     <col min="10" max="10" width="5.3359375" customWidth="true"/>
     <col min="11" max="11" width="5.359375" customWidth="true"/>
     <col min="12" max="12" width="6.28515625" customWidth="true"/>
     <col min="13" max="13" width="6.28515625" customWidth="true"/>
     <col min="14" max="14" width="6.28515625" customWidth="true"/>
-    <col min="15" max="15" width="5.32421875" customWidth="true"/>
+    <col min="15" max="15" width="5.359375" customWidth="true"/>
     <col min="16" max="16" width="27.98046875" customWidth="true"/>
     <col min="17" max="17" width="5.3203125" customWidth="true"/>
     <col min="18" max="18" width="5.359375" customWidth="true"/>
     <col min="19" max="19" width="5.359375" customWidth="true"/>
     <col min="20" max="20" width="5.3203125" customWidth="true"/>
     <col min="21" max="21" width="5.3203125" customWidth="true"/>
     <col min="22" max="22" width="5.32421875" customWidth="true"/>
     <col min="23" max="23" width="5.3203125" customWidth="true"/>
     <col min="24" max="24" width="5.3203125" customWidth="true"/>
     <col min="25" max="25" width="5.3203125" customWidth="true"/>
     <col min="26" max="26" width="5.3203125" customWidth="true"/>
-    <col min="27" max="27" width="5.25390625" customWidth="true"/>
+    <col min="27" max="27" width="5.32421875" customWidth="true"/>
     <col min="28" max="28" width="28.3046875" customWidth="true"/>
     <col min="29" max="29" width="6.35546875" customWidth="true"/>
     <col min="30" max="30" width="6.35546875" customWidth="true"/>
     <col min="31" max="31" width="6.35546875" customWidth="true"/>
     <col min="32" max="32" width="6.35546875" customWidth="true"/>
     <col min="33" max="33" width="6.35546875" customWidth="true"/>
     <col min="34" max="34" width="6.28515625" customWidth="true"/>
     <col min="35" max="35" width="6.28515625" customWidth="true"/>
     <col min="36" max="36" width="6.35546875" customWidth="true"/>
     <col min="37" max="37" width="6.35546875" customWidth="true"/>
     <col min="38" max="38" width="6.35546875" customWidth="true"/>
-    <col min="39" max="39" width="5.359375" customWidth="true"/>
+    <col min="39" max="39" width="6.28515625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
           <t>Verlust von Vollzeitarbeitsplätzen</t>
         </is>
       </c>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1"/>
       <c r="K1"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
       <c r="P1" t="inlineStr">
         <is>
           <t>Verlust von Teilzeitarbeitsplätzen</t>
@@ -480,474 +480,474 @@
       <c r="G4" s="1" t="n">
         <v>4334.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>4607.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>5867.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>3327.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>4123.0</v>
       </c>
       <c r="L4" s="1" t="n">
         <v>6156.0</v>
       </c>
       <c r="M4" s="1" t="n">
         <v>8347.0</v>
       </c>
       <c r="N4" s="1" t="n">
         <v>6791.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>1077.0</v>
+        <v>2558.0</v>
       </c>
       <c r="P4" s="1" t="n">
         <v>2628.0</v>
       </c>
       <c r="Q4" s="1" t="n">
         <v>3375.0</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>2167.0</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>2260.0</v>
       </c>
       <c r="T4" s="1" t="n">
         <v>3507.0</v>
       </c>
       <c r="U4" s="1" t="n">
         <v>3738.0</v>
       </c>
       <c r="V4" s="1" t="n">
         <v>1327.0</v>
       </c>
       <c r="W4" s="1" t="n">
         <v>1960.0</v>
       </c>
       <c r="X4" s="1" t="n">
         <v>3655.0</v>
       </c>
       <c r="Y4" s="1" t="n">
         <v>3815.0</v>
       </c>
       <c r="Z4" s="1" t="n">
         <v>3297.0</v>
       </c>
       <c r="AA4" s="1" t="n">
-        <v>544.0</v>
+        <v>1293.0</v>
       </c>
       <c r="AB4" s="1" t="n">
         <v>12047.0</v>
       </c>
       <c r="AC4" s="1" t="n">
         <v>13514.0</v>
       </c>
       <c r="AD4" s="1" t="n">
         <v>10845.0</v>
       </c>
       <c r="AE4" s="1" t="n">
         <v>10376.0</v>
       </c>
       <c r="AF4" s="1" t="n">
         <v>12463.0</v>
       </c>
       <c r="AG4" s="1" t="n">
         <v>12758.0</v>
       </c>
       <c r="AH4" s="1" t="n">
         <v>7549.0</v>
       </c>
       <c r="AI4" s="1" t="n">
         <v>10710.0</v>
       </c>
       <c r="AJ4" s="1" t="n">
         <v>14935.0</v>
       </c>
       <c r="AK4" s="1" t="n">
         <v>17535.0</v>
       </c>
       <c r="AL4" s="1" t="n">
-        <v>15779.0</v>
+        <v>15784.0</v>
       </c>
       <c r="AM4" s="1" t="n">
-        <v>2624.0</v>
+        <v>6436.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
         <v>2145.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>2348.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>1933.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>2018.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>1649.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>1506.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>1970.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>1617.0</v>
       </c>
       <c r="L5" s="1" t="n">
         <v>1413.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1777.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>2713.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>357.0</v>
+        <v>857.0</v>
       </c>
       <c r="P5" s="1" t="n">
         <v>1061.0</v>
       </c>
       <c r="Q5" s="1" t="n">
         <v>1160.0</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>1174.0</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>960.0</v>
       </c>
       <c r="T5" s="1" t="n">
         <v>1136.0</v>
       </c>
       <c r="U5" s="1" t="n">
         <v>879.0</v>
       </c>
       <c r="V5" s="1" t="n">
         <v>657.0</v>
       </c>
       <c r="W5" s="1" t="n">
         <v>668.0</v>
       </c>
       <c r="X5" s="1" t="n">
         <v>759.0</v>
       </c>
       <c r="Y5" s="1" t="n">
         <v>917.0</v>
       </c>
       <c r="Z5" s="1" t="n">
         <v>1632.0</v>
       </c>
       <c r="AA5" s="1" t="n">
-        <v>164.0</v>
+        <v>481.0</v>
       </c>
       <c r="AB5" s="1" t="n">
         <v>4827.0</v>
       </c>
       <c r="AC5" s="1" t="n">
         <v>4936.0</v>
       </c>
       <c r="AD5" s="1" t="n">
         <v>5218.0</v>
       </c>
       <c r="AE5" s="1" t="n">
         <v>5498.0</v>
       </c>
       <c r="AF5" s="1" t="n">
         <v>5384.0</v>
       </c>
       <c r="AG5" s="1" t="n">
         <v>3542.0</v>
       </c>
       <c r="AH5" s="1" t="n">
         <v>3520.0</v>
       </c>
       <c r="AI5" s="1" t="n">
         <v>3669.0</v>
       </c>
       <c r="AJ5" s="1" t="n">
         <v>3441.0</v>
       </c>
       <c r="AK5" s="1" t="n">
         <v>4123.0</v>
       </c>
       <c r="AL5" s="1" t="n">
         <v>6003.0</v>
       </c>
       <c r="AM5" s="1" t="n">
-        <v>739.0</v>
+        <v>1967.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
         <v>4494.0</v>
       </c>
       <c r="E6" s="1" t="n">
         <v>2880.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>3570.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>2490.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>3504.0</v>
       </c>
       <c r="I6" s="1" t="n">
         <v>2105.0</v>
       </c>
       <c r="J6" s="1" t="n">
         <v>2512.0</v>
       </c>
       <c r="K6" s="1" t="n">
         <v>2576.0</v>
       </c>
       <c r="L6" s="1" t="n">
         <v>2734.0</v>
       </c>
       <c r="M6" s="1" t="n">
         <v>3533.0</v>
       </c>
       <c r="N6" s="1" t="n">
         <v>4183.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>584.0</v>
+        <v>1570.0</v>
       </c>
       <c r="P6" s="1" t="n">
         <v>2236.0</v>
       </c>
       <c r="Q6" s="1" t="n">
         <v>1428.0</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>1456.0</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>1350.0</v>
       </c>
       <c r="T6" s="1" t="n">
         <v>1504.0</v>
       </c>
       <c r="U6" s="1" t="n">
         <v>898.0</v>
       </c>
       <c r="V6" s="1" t="n">
         <v>768.0</v>
       </c>
       <c r="W6" s="1" t="n">
         <v>1067.0</v>
       </c>
       <c r="X6" s="1" t="n">
         <v>1425.0</v>
       </c>
       <c r="Y6" s="1" t="n">
         <v>1987.0</v>
       </c>
       <c r="Z6" s="1" t="n">
         <v>1943.0</v>
       </c>
       <c r="AA6" s="1" t="n">
-        <v>410.0</v>
+        <v>898.0</v>
       </c>
       <c r="AB6" s="1" t="n">
         <v>8799.0</v>
       </c>
       <c r="AC6" s="1" t="n">
         <v>6232.0</v>
       </c>
       <c r="AD6" s="1" t="n">
         <v>7051.0</v>
       </c>
       <c r="AE6" s="1" t="n">
         <v>5734.0</v>
       </c>
       <c r="AF6" s="1" t="n">
         <v>7113.0</v>
       </c>
       <c r="AG6" s="1" t="n">
         <v>4527.0</v>
       </c>
       <c r="AH6" s="1" t="n">
         <v>4664.0</v>
       </c>
       <c r="AI6" s="1" t="n">
         <v>5332.0</v>
       </c>
       <c r="AJ6" s="1" t="n">
         <v>6177.0</v>
       </c>
       <c r="AK6" s="1" t="n">
         <v>7587.0</v>
       </c>
       <c r="AL6" s="1" t="n">
         <v>8090.0</v>
       </c>
       <c r="AM6" s="1" t="n">
-        <v>1301.0</v>
+        <v>3251.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
         <v>12053.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>11262.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>9999.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>8842.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>9760.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>9478.0</v>
       </c>
       <c r="J7" s="1" t="n">
         <v>7809.0</v>
       </c>
       <c r="K7" s="1" t="n">
         <v>8316.0</v>
       </c>
       <c r="L7" s="1" t="n">
         <v>10303.0</v>
       </c>
       <c r="M7" s="1" t="n">
         <v>13657.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>13687.0</v>
       </c>
       <c r="O7" s="1" t="n">
-        <v>2018.0</v>
+        <v>4985.0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>5925.0</v>
       </c>
       <c r="Q7" s="1" t="n">
         <v>5963.0</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>4797.0</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>4570.0</v>
       </c>
       <c r="T7" s="1" t="n">
         <v>6147.0</v>
       </c>
       <c r="U7" s="1" t="n">
         <v>5515.0</v>
       </c>
       <c r="V7" s="1" t="n">
         <v>2752.0</v>
       </c>
       <c r="W7" s="1" t="n">
         <v>3695.0</v>
       </c>
       <c r="X7" s="1" t="n">
         <v>5839.0</v>
       </c>
       <c r="Y7" s="1" t="n">
         <v>6719.0</v>
       </c>
       <c r="Z7" s="1" t="n">
         <v>6872.0</v>
       </c>
       <c r="AA7" s="1" t="n">
-        <v>1118.0</v>
+        <v>2672.0</v>
       </c>
       <c r="AB7" s="1" t="n">
         <v>25673.0</v>
       </c>
       <c r="AC7" s="1" t="n">
         <v>24682.0</v>
       </c>
       <c r="AD7" s="1" t="n">
         <v>23114.0</v>
       </c>
       <c r="AE7" s="1" t="n">
         <v>21608.0</v>
       </c>
       <c r="AF7" s="1" t="n">
         <v>24960.0</v>
       </c>
       <c r="AG7" s="1" t="n">
         <v>20827.0</v>
       </c>
       <c r="AH7" s="1" t="n">
         <v>15733.0</v>
       </c>
       <c r="AI7" s="1" t="n">
         <v>19711.0</v>
       </c>
       <c r="AJ7" s="1" t="n">
         <v>24553.0</v>
       </c>
       <c r="AK7" s="1" t="n">
         <v>29245.0</v>
       </c>
       <c r="AL7" s="1" t="n">
-        <v>29872.0</v>
+        <v>29877.0</v>
       </c>
       <c r="AM7" s="1" t="n">
-        <v>4664.0</v>
+        <v>11654.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.79296875" customWidth="true"/>
     <col min="2" max="2" width="22.578125" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="28.12890625" customWidth="true"/>
     <col min="5" max="5" width="27.98046875" customWidth="true"/>
     <col min="6" max="6" width="28.3046875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
@@ -1242,77 +1242,77 @@
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Flämische Region</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
         <v>6791.0</v>
       </c>
       <c r="E12" s="1" t="n">
         <v>3297.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>15779.0</v>
+        <v>15784.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Flämische Region</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>1077.0</v>
+        <v>2558.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>544.0</v>
+        <v>1293.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>2624.0</v>
+        <v>6436.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2145.0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>1061.0</v>
       </c>
       <c r="F14" s="1" t="n">
@@ -1574,57 +1574,57 @@
       </c>
       <c r="E24" s="1" t="n">
         <v>1632.0</v>
       </c>
       <c r="F24" s="1" t="n">
         <v>6003.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Region Brüssel-Hauptstadt</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>357.0</v>
+        <v>857.0</v>
       </c>
       <c r="E25" s="1" t="n">
-        <v>164.0</v>
+        <v>481.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>739.0</v>
+        <v>1967.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>4494.0</v>
       </c>
       <c r="E26" s="1" t="n">
         <v>2236.0</v>
       </c>
       <c r="F26" s="1" t="n">
@@ -1886,57 +1886,57 @@
       </c>
       <c r="E36" s="1" t="n">
         <v>1943.0</v>
       </c>
       <c r="F36" s="1" t="n">
         <v>8090.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Wallonische Region</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>584.0</v>
+        <v>1570.0</v>
       </c>
       <c r="E37" s="1" t="n">
-        <v>410.0</v>
+        <v>898.0</v>
       </c>
       <c r="F37" s="1" t="n">
-        <v>1301.0</v>
+        <v>3251.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B38"/>
       <c r="C38" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>12053.0</v>
       </c>
       <c r="E38" s="1" t="n">
         <v>5925.0</v>
       </c>
       <c r="F38" s="1" t="n">
         <v>25673.0</v>
       </c>
     </row>
     <row r="39">
@@ -2134,67 +2134,67 @@
         <v>6719.0</v>
       </c>
       <c r="F47" s="1" t="n">
         <v>29245.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B48"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>13687.0</v>
       </c>
       <c r="E48" s="1" t="n">
         <v>6872.0</v>
       </c>
       <c r="F48" s="1" t="n">
-        <v>29872.0</v>
+        <v>29877.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="B49"/>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2018.0</v>
+        <v>4985.0</v>
       </c>
       <c r="E49" s="1" t="n">
-        <v>1118.0</v>
+        <v>2672.0</v>
       </c>
       <c r="F49" s="1" t="n">
-        <v>4664.0</v>
+        <v>11654.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>