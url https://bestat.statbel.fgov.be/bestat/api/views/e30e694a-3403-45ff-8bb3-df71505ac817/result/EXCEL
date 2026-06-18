--- v0 (2026-03-11)
+++ v1 (2026-06-18)
@@ -263,569 +263,569 @@
         </is>
       </c>
       <c r="D3"/>
       <c r="E3" s="2" t="n">
         <v>1.4574164383561692</v>
       </c>
       <c r="F3" s="2" t="n">
         <v>1.3889972677595677</v>
       </c>
       <c r="G3" s="2" t="n">
         <v>1.6060410958904168</v>
       </c>
       <c r="H3" s="2" t="n">
         <v>1.9181808219178154</v>
       </c>
       <c r="I3" s="2" t="n">
         <v>1.8350602739726092</v>
       </c>
       <c r="J3" s="2" t="n">
         <v>1.7315464480874376</v>
       </c>
       <c r="K3" s="2" t="n">
         <v>1.6540821917808277</v>
       </c>
       <c r="L3" s="2" t="n">
-        <v>1.6133000000000055</v>
+        <v>1.788834319526633</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>Euro Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="2" t="n">
         <v>1.473347945205485</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>1.3492049180327916</v>
       </c>
       <c r="G4" s="2" t="n">
         <v>1.5624027397260327</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>1.8516000000000068</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>1.787602739726034</v>
       </c>
       <c r="J4" s="2" t="n">
         <v>1.7158306010929019</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>1.6422876712328827</v>
       </c>
       <c r="L4" s="2" t="n">
-        <v>1.6011571428571494</v>
+        <v>1.772242603550302</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="2" t="n">
         <v>1.5310082191780874</v>
       </c>
       <c r="F5" s="2" t="n">
         <v>1.4171967213114811</v>
       </c>
       <c r="G5" s="2" t="n">
         <v>1.6359753424657588</v>
       </c>
       <c r="H5" s="2" t="n">
         <v>2.028695890410966</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>1.991249315068501</v>
       </c>
       <c r="J5" s="2" t="n">
         <v>1.836584699453558</v>
       </c>
       <c r="K5" s="2" t="n">
         <v>1.7148273972602794</v>
       </c>
       <c r="L5" s="2" t="n">
-        <v>1.6722857142857195</v>
+        <v>1.8428579881656872</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="2" t="n">
         <v>1.5400821917808272</v>
       </c>
       <c r="F6" s="2" t="n">
         <v>1.3861475409836117</v>
       </c>
       <c r="G6" s="2" t="n">
         <v>1.6080383561643892</v>
       </c>
       <c r="H6" s="2" t="n">
         <v>1.98211232876713</v>
       </c>
       <c r="I6" s="2" t="n">
         <v>1.9634356164383633</v>
       </c>
       <c r="J6" s="2" t="n">
         <v>1.8382158469945418</v>
       </c>
       <c r="K6" s="2" t="n">
         <v>1.7165041095890468</v>
       </c>
       <c r="L6" s="2" t="n">
-        <v>1.6690714285714348</v>
+        <v>1.8391124260355094</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Road Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="2" t="n">
         <v>1.5215342465753479</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>1.3678551912568355</v>
       </c>
       <c r="G7" s="2" t="n">
         <v>1.572660273972608</v>
       </c>
       <c r="H7" s="2" t="n">
         <v>1.9894986301369932</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>1.8341315068493218</v>
       </c>
       <c r="J7" s="2" t="n">
         <v>1.7913060109289687</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>1.7351863013698685</v>
       </c>
       <c r="L7" s="2" t="n">
-        <v>1.735285714285721</v>
+        <v>1.9821597633136163</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Road Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="2" t="n">
         <v>1.5305369863013754</v>
       </c>
       <c r="F8" s="2" t="n">
         <v>1.3442923497267807</v>
       </c>
       <c r="G8" s="2" t="n">
         <v>1.5624931506849369</v>
       </c>
       <c r="H8" s="2" t="n">
         <v>1.9613342465753496</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>1.814391780821924</v>
       </c>
       <c r="J8" s="2" t="n">
         <v>1.7871092896174925</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>1.7314109589041162</v>
       </c>
       <c r="L8" s="2" t="n">
-        <v>1.728471428571435</v>
+        <v>1.9738402366863974</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>Road Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="2" t="n">
         <v>1.5454876712328822</v>
       </c>
       <c r="F9" s="2" t="n">
         <v>1.369396174863393</v>
       </c>
       <c r="G9" s="2" t="n">
         <v>1.6113397260274034</v>
       </c>
       <c r="H9" s="2" t="n">
         <v>1.9888328767123358</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>1.829624657534253</v>
       </c>
       <c r="J9" s="2" t="n">
         <v>1.808991803278695</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>1.7510000000000059</v>
       </c>
       <c r="L9" s="2" t="n">
-        <v>1.7405428571428632</v>
+        <v>1.9718816568047404</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>Road Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="2" t="n">
         <v>1.5757972602739783</v>
       </c>
       <c r="F10" s="2" t="n">
         <v>1.4194071038251415</v>
       </c>
       <c r="G10" s="2" t="n">
         <v>1.7090465753424722</v>
       </c>
       <c r="H10" s="2" t="n">
         <v>2.0607095890411027</v>
       </c>
       <c r="I10" s="2" t="n">
         <v>1.8709589041095955</v>
       </c>
       <c r="J10" s="2" t="n">
         <v>1.8592486338797878</v>
       </c>
       <c r="K10" s="2" t="n">
         <v>1.8181123287671297</v>
       </c>
       <c r="L10" s="2" t="n">
-        <v>1.8081714285714345</v>
+        <v>2.016810650887581</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>Road Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="2" t="n">
         <v>2.0068054794520624</v>
       </c>
       <c r="F11" s="2" t="n">
         <v>2.250177595628424</v>
       </c>
       <c r="G11" s="2" t="n">
         <v>2.54466301369864</v>
       </c>
       <c r="H11" s="2" t="n">
         <v>3.5816958904109715</v>
       </c>
       <c r="I11" s="2" t="n">
         <v>2.8844027397260374</v>
       </c>
       <c r="J11" s="2" t="n">
         <v>2.4972267759562925</v>
       </c>
       <c r="K11" s="2" t="n">
         <v>2.809950684931517</v>
       </c>
       <c r="L11" s="2" t="n">
-        <v>3.25177142857144</v>
+        <v>3.4467278106509003</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" s="2" t="n">
         <v>0.672810958904112</v>
       </c>
       <c r="F12" s="2" t="n">
         <v>0.46351174863388134</v>
       </c>
       <c r="G12" s="2" t="n">
         <v>0.6525813698630161</v>
       </c>
       <c r="H12" s="2" t="n">
         <v>1.1995219178082233</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0.9632115068493186</v>
       </c>
       <c r="J12" s="2" t="n">
         <v>0.887927049180331</v>
       </c>
       <c r="K12" s="2" t="n">
         <v>0.7987279452054823</v>
       </c>
       <c r="L12" s="2" t="n">
-        <v>0.7991942857142887</v>
+        <v>1.0686532544378735</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="2" t="n">
         <v>0.7018819178082215</v>
       </c>
       <c r="F13" s="2" t="n">
         <v>0.49321530054644974</v>
       </c>
       <c r="G13" s="2" t="n">
         <v>0.682313150684934</v>
       </c>
       <c r="H13" s="2" t="n">
         <v>1.2320043835616483</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>1.000407123287675</v>
       </c>
       <c r="J13" s="2" t="n">
         <v>0.9269926229508231</v>
       </c>
       <c r="K13" s="2" t="n">
         <v>0.8386235616438387</v>
       </c>
       <c r="L13" s="2" t="n">
-        <v>0.8394457142857171</v>
+        <v>1.1090207100591756</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" s="2" t="n">
         <v>0.8614893772893805</v>
       </c>
       <c r="K14" s="2" t="n">
         <v>0.7987279452054823</v>
       </c>
       <c r="L14" s="2" t="n">
-        <v>0.7991942857142887</v>
+        <v>1.066293491124264</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" s="2" t="n">
         <v>0.9008695970696003</v>
       </c>
       <c r="K15" s="2" t="n">
         <v>0.8386235616438387</v>
       </c>
       <c r="L15" s="2" t="n">
-        <v>0.8394457142857171</v>
+        <v>1.1066579881656844</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" s="2" t="n">
         <v>1.0138315018315054</v>
       </c>
       <c r="K16" s="2" t="n">
         <v>0.9553013698630172</v>
       </c>
       <c r="L16" s="2" t="n">
-        <v>0.9571857142857175</v>
+        <v>1.2252307692307736</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Autogas LPG (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Average price incl. VAT</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="2" t="n">
         <v>0.5100849315068511</v>
       </c>
       <c r="F17" s="2" t="n">
         <v>0.4683961748633897</v>
       </c>
       <c r="G17" s="2" t="n">
         <v>0.6465972602739748</v>
       </c>
       <c r="H17" s="2" t="n">
         <v>0.8164794520547975</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0.6840328767123312</v>
       </c>
       <c r="J17" s="2" t="n">
         <v>0.748748633879784</v>
       </c>
       <c r="K17" s="2" t="n">
         <v>0.8062328767123316</v>
       </c>
       <c r="L17" s="2" t="n">
-        <v>0.8366714285714315</v>
+        <v>0.8955917159763345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="27.2265625" customWidth="true"/>
     <col min="2" max="2" width="35.63671875" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="5.4453125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Product group</t>
@@ -982,51 +982,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="n">
         <v>1.6540821917808277</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Euro Super 95 E5 (€/L)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="n">
-        <v>1.6133000000000055</v>
+        <v>1.788834319526633</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Euro Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D10" s="2" t="n">
         <v>1.473347945205485</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -1142,51 +1142,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="n">
         <v>1.6422876712328827</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Euro Super 95 E10 (€/L)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="n">
-        <v>1.6011571428571494</v>
+        <v>1.772242603550302</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D18" s="2" t="n">
         <v>1.5310082191780874</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
@@ -1302,51 +1302,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="n">
         <v>1.7148273972602794</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Super Plus 98 E5 (€/L)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D25" s="2" t="n">
-        <v>1.6722857142857195</v>
+        <v>1.8428579881656872</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="n">
         <v>1.5400821917808272</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1462,51 +1462,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="n">
         <v>1.7165041095890468</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Gasoline</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Super Plus 98 E10 (€/L)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D33" s="2" t="n">
-        <v>1.6690714285714348</v>
+        <v>1.8391124260355094</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Road Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D34" s="2" t="n">
         <v>1.5215342465753479</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
@@ -1622,51 +1622,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="n">
         <v>1.7351863013698685</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Road Diesel B7 (€/L)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D41" s="2" t="n">
-        <v>1.735285714285721</v>
+        <v>1.9821597633136163</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Road Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D42" s="2" t="n">
         <v>1.5305369863013754</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
@@ -1782,51 +1782,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="n">
         <v>1.7314109589041162</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Road Diesel B10 (€/L)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" s="2" t="n">
-        <v>1.728471428571435</v>
+        <v>1.9738402366863974</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Road Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D50" s="2" t="n">
         <v>1.5454876712328822</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
@@ -1942,51 +1942,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="n">
         <v>1.7510000000000059</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Road Diesel B20 (€/L)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D57" s="2" t="n">
-        <v>1.7405428571428632</v>
+        <v>1.9718816568047404</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Road Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D58" s="2" t="n">
         <v>1.5757972602739783</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
@@ -2102,51 +2102,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D64" s="2" t="n">
         <v>1.8181123287671297</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Road Diesel B30 (€/L)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D65" s="2" t="n">
-        <v>1.8081714285714345</v>
+        <v>2.016810650887581</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Road Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D66" s="2" t="n">
         <v>2.0068054794520624</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
@@ -2262,51 +2262,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D72" s="2" t="n">
         <v>2.809950684931517</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Road transport diesel</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Road Diesel XTL (€/L)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D73" s="2" t="n">
-        <v>3.25177142857144</v>
+        <v>3.4467278106509003</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D74" s="2" t="n">
         <v>0.672810958904112</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
@@ -2422,51 +2422,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D80" s="2" t="n">
         <v>0.7987279452054823</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D81" s="2" t="n">
-        <v>0.7991942857142887</v>
+        <v>1.0686532544378735</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D82" s="2" t="n">
         <v>0.7018819178082215</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
@@ -2582,51 +2582,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D88" s="2" t="n">
         <v>0.8386235616438387</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve"> Gasoil Diesel (heating purposes)</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Gasoil Diesel Heating (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D89" s="2" t="n">
-        <v>0.8394457142857171</v>
+        <v>1.1090207100591756</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D90"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
@@ -2732,51 +2732,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D96" s="2" t="n">
         <v>0.7987279452054823</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&gt;=2000L) (€/L)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D97" s="2" t="n">
-        <v>0.7991942857142887</v>
+        <v>1.066293491124264</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D98"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
@@ -2882,51 +2882,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D104" s="2" t="n">
         <v>0.8386235616438387</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (&lt;2000L) (€/L)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D105" s="2" t="n">
-        <v>0.8394457142857171</v>
+        <v>1.1066579881656844</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D106"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
@@ -3032,51 +3032,51 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D112" s="2" t="n">
         <v>0.9553013698630172</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Heating gasoil</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Heating gasoil (H0/H7) (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D113" s="2" t="n">
-        <v>0.9571857142857175</v>
+        <v>1.2252307692307736</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Autogas LPG (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
       <c r="D114" s="2" t="n">
         <v>0.5100849315068511</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
@@ -3192,45 +3192,45 @@
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="D120" s="2" t="n">
         <v>0.8062328767123316</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Butane + LPG</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Autogas LPG (at the pump) (€/L)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D121" s="2" t="n">
-        <v>0.8366714285714315</v>
+        <v>0.8955917159763345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>