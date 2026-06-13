--- v0 (2025-10-27)
+++ v1 (2026-06-13)
@@ -226,201 +226,201 @@
       <c r="B3"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="G3"/>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>979.0</v>
+        <v>888.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>1531.0</v>
+        <v>1599.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>150.0</v>
+        <v>164.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>351.0</v>
+        <v>360.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>1129.0</v>
+        <v>1052.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>1882.0</v>
+        <v>1959.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7" s="1" t="n">
-        <v>235.0</v>
+        <v>208.0</v>
       </c>
       <c r="E7" s="1" t="n">
-        <v>300.0</v>
+        <v>294.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>54.0</v>
+        <v>70.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>278.0</v>
+        <v>249.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>354.0</v>
+        <v>364.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8" s="1" t="n">
-        <v>524.0</v>
+        <v>492.0</v>
       </c>
       <c r="E8" s="1" t="n">
-        <v>801.0</v>
+        <v>814.0</v>
       </c>
       <c r="F8" s="1" t="n">
-        <v>70.0</v>
+        <v>67.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>135.0</v>
+        <v>144.0</v>
       </c>
       <c r="H8" s="1" t="n">
-        <v>594.0</v>
+        <v>559.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>936.0</v>
+        <v>958.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" s="1" t="n">
-        <v>1738.0</v>
+        <v>1588.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>2632.0</v>
+        <v>2707.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>263.0</v>
+        <v>272.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>540.0</v>
+        <v>574.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>2001.0</v>
+        <v>1860.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>3172.0</v>
+        <v>3281.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8359375" customWidth="true"/>
     <col min="2" max="2" width="23.9765625" customWidth="true"/>
     <col min="3" max="3" width="13.1875" customWidth="true"/>
     <col min="4" max="4" width="17.484375" customWidth="true"/>
     <col min="5" max="5" width="8.26171875" customWidth="true"/>
     <col min="6" max="6" width="24.94921875" customWidth="true"/>
     <col min="7" max="7" width="24.94921875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -429,419 +429,419 @@
           <t>Belgique</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Région</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Classe d’âges</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Sexe</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2015</t>
+          <t>Population au 01 janvier 2016</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Population au 01 janvier 2025</t>
+          <t>Population au 01 janvier 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="F2" s="1" t="n">
-        <v>979.0</v>
+        <v>888.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>1531.0</v>
+        <v>1599.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="F3" s="1" t="n">
-        <v>150.0</v>
+        <v>164.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>351.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Région flamande</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4" s="1" t="n">
-        <v>1129.0</v>
+        <v>1052.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1882.0</v>
+        <v>1959.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="F5" s="1" t="n">
-        <v>235.0</v>
+        <v>208.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>300.0</v>
+        <v>294.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="F6" s="1" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>54.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Région de Bruxelles-Capitale</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E7"/>
       <c r="F7" s="1" t="n">
-        <v>278.0</v>
+        <v>249.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>354.0</v>
+        <v>364.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>524.0</v>
+        <v>492.0</v>
       </c>
       <c r="G8" s="1" t="n">
-        <v>801.0</v>
+        <v>814.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="F9" s="1" t="n">
-        <v>70.0</v>
+        <v>67.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>135.0</v>
+        <v>144.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Région wallonne</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E10"/>
       <c r="F10" s="1" t="n">
-        <v>594.0</v>
+        <v>559.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>936.0</v>
+        <v>958.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="F11" s="1" t="n">
-        <v>1738.0</v>
+        <v>1588.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>2632.0</v>
+        <v>2707.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="F12" s="1" t="n">
-        <v>263.0</v>
+        <v>272.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>540.0</v>
+        <v>574.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Belgique</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>100 ans et plus</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Hommes et femmes</t>
         </is>
       </c>
       <c r="E13"/>
       <c r="F13" s="1" t="n">
-        <v>2001.0</v>
+        <v>1860.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>3172.0</v>
+        <v>3281.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>