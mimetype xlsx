--- v0 (2026-04-23)
+++ v1 (2026-06-18)
@@ -275,178 +275,178 @@
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
         <v>49134.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>49194.0</v>
+        <v>49193.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>49198.0</v>
+        <v>49197.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>49182.0</v>
+        <v>49181.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>49372.0</v>
+        <v>49371.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>49387.0</v>
       </c>
       <c r="I4" s="1" t="n">
         <v>49245.0</v>
       </c>
       <c r="J4" s="1" t="n">
         <v>49221.0</v>
       </c>
       <c r="K4" s="1" t="n">
         <v>49235.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>49174.0</v>
+        <v>49175.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>49186.0</v>
+        <v>49188.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>49146.0</v>
+        <v>49150.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>48278.0</v>
+        <v>48282.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
         <v>202.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>201.0</v>
+        <v>202.0</v>
       </c>
       <c r="E5" s="1" t="n">
+        <v>203.0</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>203.0</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>203.0</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="L5" s="1" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="O5" s="1" t="n">
         <v>202.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>201.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
         <v>56603.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>56535.0</v>
+        <v>56515.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>56644.0</v>
+        <v>56624.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>56569.0</v>
+        <v>56547.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>56618.0</v>
+        <v>56604.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>56679.0</v>
+        <v>56666.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>56568.0</v>
+        <v>56555.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>56667.0</v>
+        <v>56655.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>56716.0</v>
+        <v>56707.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>56587.0</v>
+        <v>56577.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>56812.0</v>
+        <v>56803.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>56911.0</v>
+        <v>56903.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>56167.0</v>
+        <v>56162.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
         <v>1513.0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>1530.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>1536.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>1538.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>1537.0</v>
       </c>
       <c r="H7" s="1" t="n">
@@ -496,474 +496,474 @@
       <c r="G8" s="1" t="n">
         <v>1919.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>1916.0</v>
       </c>
       <c r="I8" s="1" t="n">
         <v>1916.0</v>
       </c>
       <c r="J8" s="1" t="n">
         <v>1920.0</v>
       </c>
       <c r="K8" s="1" t="n">
         <v>1921.0</v>
       </c>
       <c r="L8" s="1" t="n">
         <v>1922.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>1936.0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>1934.0</v>
       </c>
       <c r="O8" s="1" t="n">
-        <v>1930.0</v>
+        <v>1931.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
         <v>163465.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>163839.0</v>
+        <v>163844.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>164303.0</v>
+        <v>164308.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>164295.0</v>
+        <v>164300.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>164610.0</v>
+        <v>164627.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>164842.0</v>
+        <v>164863.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>164525.0</v>
+        <v>164547.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>164789.0</v>
+        <v>164813.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>165086.0</v>
+        <v>165111.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>164864.0</v>
+        <v>164891.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>165680.0</v>
+        <v>165713.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>166162.0</v>
+        <v>166195.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>164369.0</v>
+        <v>164400.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
         <v>184521.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>184300.0</v>
+        <v>184290.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>184430.0</v>
+        <v>184420.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>184283.0</v>
+        <v>184273.0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>183873.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>183765.0</v>
+        <v>183770.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>182899.0</v>
+        <v>182906.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>183120.0</v>
+        <v>183135.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>183181.0</v>
+        <v>183200.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>182654.0</v>
+        <v>182675.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>183255.0</v>
+        <v>183283.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>183535.0</v>
+        <v>183553.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>181283.0</v>
+        <v>181295.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
         <v>31181.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>31362.0</v>
+        <v>31364.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>31451.0</v>
+        <v>31453.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>31471.0</v>
+        <v>31473.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>31573.0</v>
+        <v>31578.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>31691.0</v>
+        <v>31696.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>31659.0</v>
+        <v>31664.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>31882.0</v>
+        <v>31889.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>31981.0</v>
+        <v>31989.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>31966.0</v>
+        <v>31973.0</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>32283.0</v>
+        <v>32292.0</v>
       </c>
       <c r="N11" s="1" t="n">
-        <v>32476.0</v>
+        <v>32486.0</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>32289.0</v>
+        <v>32298.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
         <v>64534.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>64814.0</v>
+        <v>64831.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>64844.0</v>
+        <v>64861.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>64774.0</v>
+        <v>64792.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>64918.0</v>
+        <v>64936.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>65071.0</v>
+        <v>65090.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>64936.0</v>
+        <v>64955.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>65075.0</v>
+        <v>65092.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>65147.0</v>
+        <v>65164.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>64980.0</v>
+        <v>64996.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>65155.0</v>
+        <v>65170.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>65309.0</v>
+        <v>65323.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>64742.0</v>
+        <v>64757.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
         <v>65325.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>65675.0</v>
+        <v>65673.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>65941.0</v>
+        <v>65939.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>66004.0</v>
+        <v>66002.0</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>66261.0</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>66540.0</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>66471.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>66760.0</v>
+        <v>66761.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>66959.0</v>
+        <v>66960.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>66922.0</v>
+        <v>66923.0</v>
       </c>
       <c r="M13" s="1" t="n">
-        <v>67354.0</v>
+        <v>67356.0</v>
       </c>
       <c r="N13" s="1" t="n">
-        <v>67618.0</v>
+        <v>67614.0</v>
       </c>
       <c r="O13" s="1" t="n">
-        <v>67022.0</v>
+        <v>67019.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
         <v>10254.0</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>10293.0</v>
       </c>
       <c r="E14" s="1" t="n">
         <v>10331.0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>10339.0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>10376.0</v>
       </c>
       <c r="H14" s="1" t="n">
         <v>10415.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>10411.0</v>
+        <v>10412.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>10466.0</v>
+        <v>10467.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>10495.0</v>
+        <v>10496.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>10495.0</v>
+        <v>10496.0</v>
       </c>
       <c r="M14" s="1" t="n">
         <v>10518.0</v>
       </c>
       <c r="N14" s="1" t="n">
         <v>10516.0</v>
       </c>
       <c r="O14" s="1" t="n">
-        <v>10462.0</v>
+        <v>10463.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
         <v>36141.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>36223.0</v>
+        <v>36220.0</v>
       </c>
       <c r="E15" s="1" t="n">
-        <v>36330.0</v>
+        <v>36327.0</v>
       </c>
       <c r="F15" s="1" t="n">
-        <v>36400.0</v>
+        <v>36397.0</v>
       </c>
       <c r="G15" s="1" t="n">
-        <v>36515.0</v>
+        <v>36512.0</v>
       </c>
       <c r="H15" s="1" t="n">
-        <v>36619.0</v>
+        <v>36616.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>36648.0</v>
+        <v>36645.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>36793.0</v>
+        <v>36790.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>36918.0</v>
+        <v>36914.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>36990.0</v>
+        <v>36985.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>37225.0</v>
+        <v>37218.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>37329.0</v>
+        <v>37322.0</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>37103.0</v>
+        <v>37098.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
         <v>237240.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>238193.0</v>
+        <v>238204.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>239060.0</v>
+        <v>239071.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>239288.0</v>
+        <v>239299.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>239912.0</v>
+        <v>239933.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>240717.0</v>
+        <v>240744.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>240506.0</v>
+        <v>240536.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>241434.0</v>
+        <v>241465.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>242071.0</v>
+        <v>242101.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>242371.0</v>
+        <v>242408.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>244232.0</v>
+        <v>244271.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>244986.0</v>
+        <v>245036.0</v>
       </c>
       <c r="O16" s="1" t="n">
-        <v>242787.0</v>
+        <v>242837.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
         <v>76871.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>77452.0</v>
+        <v>77454.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>77825.0</v>
+        <v>77827.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>77867.0</v>
+        <v>77869.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>78417.0</v>
+        <v>78425.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>78806.0</v>
+        <v>78816.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>78752.0</v>
+        <v>78763.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>79287.0</v>
+        <v>79299.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>79585.0</v>
+        <v>79597.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>79583.0</v>
+        <v>79594.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>80388.0</v>
+        <v>80400.0</v>
       </c>
       <c r="N17" s="1" t="n">
-        <v>80617.0</v>
+        <v>80633.0</v>
       </c>
       <c r="O17" s="1" t="n">
-        <v>79642.0</v>
+        <v>79655.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
         <v>943.0</v>
       </c>
       <c r="D18" s="1" t="n">
         <v>958.0</v>
       </c>
       <c r="E18" s="1" t="n">
         <v>956.0</v>
       </c>
       <c r="F18" s="1" t="n">
         <v>948.0</v>
       </c>
       <c r="G18" s="1" t="n">
         <v>951.0</v>
       </c>
       <c r="H18" s="1" t="n">
@@ -980,225 +980,225 @@
       </c>
       <c r="L18" s="1" t="n">
         <v>959.0</v>
       </c>
       <c r="M18" s="1" t="n">
         <v>960.0</v>
       </c>
       <c r="N18" s="1" t="n">
         <v>960.0</v>
       </c>
       <c r="O18" s="1" t="n">
         <v>955.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B19"/>
       <c r="C19" s="1" t="n">
         <v>28614.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>28867.0</v>
+        <v>28868.0</v>
       </c>
       <c r="E19" s="1" t="n">
-        <v>28980.0</v>
+        <v>28981.0</v>
       </c>
       <c r="F19" s="1" t="n">
-        <v>28958.0</v>
+        <v>28959.0</v>
       </c>
       <c r="G19" s="1" t="n">
-        <v>29092.0</v>
+        <v>29095.0</v>
       </c>
       <c r="H19" s="1" t="n">
-        <v>29232.0</v>
+        <v>29235.0</v>
       </c>
       <c r="I19" s="1" t="n">
-        <v>29215.0</v>
+        <v>29219.0</v>
       </c>
       <c r="J19" s="1" t="n">
-        <v>29399.0</v>
+        <v>29403.0</v>
       </c>
       <c r="K19" s="1" t="n">
-        <v>29517.0</v>
+        <v>29522.0</v>
       </c>
       <c r="L19" s="1" t="n">
-        <v>29567.0</v>
+        <v>29573.0</v>
       </c>
       <c r="M19" s="1" t="n">
-        <v>29983.0</v>
+        <v>29989.0</v>
       </c>
       <c r="N19" s="1" t="n">
-        <v>30050.0</v>
+        <v>30058.0</v>
       </c>
       <c r="O19" s="1" t="n">
-        <v>29516.0</v>
+        <v>29523.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B20"/>
       <c r="C20" s="1" t="n">
         <v>54188.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>54772.0</v>
+        <v>54774.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>55052.0</v>
+        <v>55054.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>55064.0</v>
+        <v>55066.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>55373.0</v>
+        <v>55377.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>55607.0</v>
+        <v>55611.0</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>55632.0</v>
+        <v>55638.0</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>56074.0</v>
+        <v>56080.0</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>56369.0</v>
+        <v>56375.0</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>56479.0</v>
+        <v>56485.0</v>
       </c>
       <c r="M20" s="1" t="n">
-        <v>57159.0</v>
+        <v>57169.0</v>
       </c>
       <c r="N20" s="1" t="n">
-        <v>57327.0</v>
+        <v>57336.0</v>
       </c>
       <c r="O20" s="1" t="n">
-        <v>56277.0</v>
+        <v>56289.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B21"/>
       <c r="C21" s="1" t="n">
         <v>46517.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>46760.0</v>
+        <v>46754.0</v>
       </c>
       <c r="E21" s="1" t="n">
-        <v>46903.0</v>
+        <v>46897.0</v>
       </c>
       <c r="F21" s="1" t="n">
-        <v>46952.0</v>
+        <v>46946.0</v>
       </c>
       <c r="G21" s="1" t="n">
-        <v>47129.0</v>
+        <v>47124.0</v>
       </c>
       <c r="H21" s="1" t="n">
-        <v>47300.0</v>
+        <v>47295.0</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>47307.0</v>
+        <v>47303.0</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>47547.0</v>
+        <v>47544.0</v>
       </c>
       <c r="K21" s="1" t="n">
+        <v>47714.0</v>
+      </c>
+      <c r="L21" s="1" t="n">
         <v>47717.0</v>
       </c>
-      <c r="L21" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="1" t="n">
-        <v>48045.0</v>
+        <v>48044.0</v>
       </c>
       <c r="N21" s="1" t="n">
-        <v>48152.0</v>
+        <v>48153.0</v>
       </c>
       <c r="O21" s="1" t="n">
-        <v>47548.0</v>
+        <v>47550.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B22"/>
       <c r="C22" s="1" t="n">
         <v>78049.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>78393.0</v>
+        <v>78394.0</v>
       </c>
       <c r="E22" s="1" t="n">
-        <v>78572.0</v>
+        <v>78573.0</v>
       </c>
       <c r="F22" s="1" t="n">
-        <v>78464.0</v>
+        <v>78465.0</v>
       </c>
       <c r="G22" s="1" t="n">
-        <v>78833.0</v>
+        <v>78836.0</v>
       </c>
       <c r="H22" s="1" t="n">
-        <v>79019.0</v>
+        <v>79022.0</v>
       </c>
       <c r="I22" s="1" t="n">
-        <v>78760.0</v>
+        <v>78763.0</v>
       </c>
       <c r="J22" s="1" t="n">
-        <v>79164.0</v>
+        <v>79167.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>79294.0</v>
+        <v>79298.0</v>
       </c>
       <c r="L22" s="1" t="n">
-        <v>79040.0</v>
+        <v>79045.0</v>
       </c>
       <c r="M22" s="1" t="n">
-        <v>79766.0</v>
+        <v>79774.0</v>
       </c>
       <c r="N22" s="1" t="n">
-        <v>79944.0</v>
+        <v>79956.0</v>
       </c>
       <c r="O22" s="1" t="n">
-        <v>78712.0</v>
+        <v>78725.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>T Activités des ménages en tant qu’employeurs/ activités indifférenciées des ménages en tant que producteurs de biens et services pour usage propre</t>
         </is>
       </c>
       <c r="B23"/>
       <c r="C23" s="1" t="n">
         <v>232.0</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>243.0</v>
       </c>
       <c r="E23" s="1" t="n">
         <v>245.0</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>243.0</v>
       </c>
       <c r="G23" s="1" t="n">
         <v>242.0</v>
       </c>
       <c r="H23" s="1" t="n">
@@ -1268,78 +1268,78 @@
       </c>
       <c r="N24" s="1" t="n">
         <v>34.0</v>
       </c>
       <c r="O24" s="1" t="n">
         <v>34.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B25"/>
       <c r="C25" s="1" t="n">
         <v>353.0</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>117.0</v>
       </c>
       <c r="E25" s="1" t="n">
         <v>118.0</v>
       </c>
       <c r="F25" s="1" t="n">
-        <v>115.0</v>
+        <v>116.0</v>
       </c>
       <c r="G25" s="1" t="n">
-        <v>373.0</v>
+        <v>316.0</v>
       </c>
       <c r="H25" s="1" t="n">
-        <v>519.0</v>
+        <v>442.0</v>
       </c>
       <c r="I25" s="1" t="n">
-        <v>545.0</v>
+        <v>456.0</v>
       </c>
       <c r="J25" s="1" t="n">
-        <v>666.0</v>
+        <v>562.0</v>
       </c>
       <c r="K25" s="1" t="n">
-        <v>749.0</v>
+        <v>636.0</v>
       </c>
       <c r="L25" s="1" t="n">
-        <v>792.0</v>
+        <v>669.0</v>
       </c>
       <c r="M25" s="1" t="n">
-        <v>910.0</v>
+        <v>762.0</v>
       </c>
       <c r="N25" s="1" t="n">
-        <v>992.0</v>
+        <v>835.0</v>
       </c>
       <c r="O25" s="1" t="n">
-        <v>1027.0</v>
+        <v>869.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="123.171875" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="6.390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
@@ -1360,96 +1360,96 @@
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
         <v>49134.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>49194.0</v>
+        <v>49193.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>49198.0</v>
+        <v>49197.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>49182.0</v>
+        <v>49181.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>49372.0</v>
+        <v>49371.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
         <v>49387.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
@@ -1480,486 +1480,486 @@
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
         <v>49235.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>49174.0</v>
+        <v>49175.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>49186.0</v>
+        <v>49188.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>49146.0</v>
+        <v>49150.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>48278.0</v>
+        <v>48282.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
         <v>202.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>201.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>202.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>202.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>202.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>204.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>204.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>204.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>204.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>204.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>203.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>203.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>201.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
         <v>56603.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>56535.0</v>
+        <v>56515.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>56644.0</v>
+        <v>56624.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>56569.0</v>
+        <v>56547.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>56618.0</v>
+        <v>56604.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>56679.0</v>
+        <v>56666.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>56568.0</v>
+        <v>56555.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>56667.0</v>
+        <v>56655.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>56716.0</v>
+        <v>56707.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>56587.0</v>
+        <v>56577.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>56812.0</v>
+        <v>56803.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>56911.0</v>
+        <v>56903.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>56167.0</v>
+        <v>56162.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
         <v>1513.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
@@ -2305,891 +2305,891 @@
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
         <v>1934.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>E Production et distribution d’eau/ assainissement, gestion des déchets et dépollution</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="n">
-        <v>1930.0</v>
+        <v>1931.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="n">
         <v>163465.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="n">
-        <v>163839.0</v>
+        <v>163844.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="n">
-        <v>164303.0</v>
+        <v>164308.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="n">
-        <v>164295.0</v>
+        <v>164300.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="n">
-        <v>164610.0</v>
+        <v>164627.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>164842.0</v>
+        <v>164863.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>164525.0</v>
+        <v>164547.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>164789.0</v>
+        <v>164813.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>165086.0</v>
+        <v>165111.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>164864.0</v>
+        <v>164891.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>165680.0</v>
+        <v>165713.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>166162.0</v>
+        <v>166195.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>164369.0</v>
+        <v>164400.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
         <v>184521.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="n">
-        <v>184300.0</v>
+        <v>184290.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="n">
-        <v>184430.0</v>
+        <v>184420.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>184283.0</v>
+        <v>184273.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="n">
         <v>183873.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="n">
-        <v>183765.0</v>
+        <v>183770.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
-        <v>182899.0</v>
+        <v>182906.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>183120.0</v>
+        <v>183135.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>183181.0</v>
+        <v>183200.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>182654.0</v>
+        <v>182675.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>183255.0</v>
+        <v>183283.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>183535.0</v>
+        <v>183553.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>181283.0</v>
+        <v>181295.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
         <v>31181.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="n">
-        <v>31362.0</v>
+        <v>31364.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="n">
-        <v>31451.0</v>
+        <v>31453.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="n">
-        <v>31471.0</v>
+        <v>31473.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="n">
-        <v>31573.0</v>
+        <v>31578.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="n">
-        <v>31691.0</v>
+        <v>31696.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="n">
-        <v>31659.0</v>
+        <v>31664.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="n">
-        <v>31882.0</v>
+        <v>31889.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="n">
-        <v>31981.0</v>
+        <v>31989.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="n">
-        <v>31966.0</v>
+        <v>31973.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="n">
-        <v>32283.0</v>
+        <v>32292.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
-        <v>32476.0</v>
+        <v>32486.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>32289.0</v>
+        <v>32298.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
         <v>64534.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="n">
-        <v>64814.0</v>
+        <v>64831.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="n">
-        <v>64844.0</v>
+        <v>64861.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="n">
-        <v>64774.0</v>
+        <v>64792.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="n">
-        <v>64918.0</v>
+        <v>64936.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>65071.0</v>
+        <v>65090.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>64936.0</v>
+        <v>64955.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>65075.0</v>
+        <v>65092.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="n">
-        <v>65147.0</v>
+        <v>65164.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="n">
-        <v>64980.0</v>
+        <v>64996.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="n">
-        <v>65155.0</v>
+        <v>65170.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="n">
-        <v>65309.0</v>
+        <v>65323.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>64742.0</v>
+        <v>64757.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
         <v>65325.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="n">
-        <v>65675.0</v>
+        <v>65673.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="n">
-        <v>65941.0</v>
+        <v>65939.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="n">
-        <v>66004.0</v>
+        <v>66002.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="n">
         <v>66261.0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
@@ -3205,126 +3205,126 @@
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="n">
         <v>66471.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="n">
-        <v>66760.0</v>
+        <v>66761.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="n">
-        <v>66959.0</v>
+        <v>66960.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="n">
-        <v>66922.0</v>
+        <v>66923.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="n">
-        <v>67354.0</v>
+        <v>67356.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="n">
-        <v>67618.0</v>
+        <v>67614.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="n">
-        <v>67022.0</v>
+        <v>67019.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
         <v>10254.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
@@ -3385,726 +3385,726 @@
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="n">
         <v>10415.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="n">
-        <v>10411.0</v>
+        <v>10412.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="n">
-        <v>10466.0</v>
+        <v>10467.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="n">
-        <v>10495.0</v>
+        <v>10496.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="n">
-        <v>10495.0</v>
+        <v>10496.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="n">
         <v>10518.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="n">
         <v>10516.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="n">
-        <v>10462.0</v>
+        <v>10463.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C145" s="1" t="n">
         <v>36141.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="n">
-        <v>36223.0</v>
+        <v>36220.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="n">
-        <v>36330.0</v>
+        <v>36327.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="n">
-        <v>36400.0</v>
+        <v>36397.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="n">
-        <v>36515.0</v>
+        <v>36512.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="n">
-        <v>36619.0</v>
+        <v>36616.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="n">
-        <v>36648.0</v>
+        <v>36645.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="n">
-        <v>36793.0</v>
+        <v>36790.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="n">
-        <v>36918.0</v>
+        <v>36914.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="n">
-        <v>36990.0</v>
+        <v>36985.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="n">
-        <v>37225.0</v>
+        <v>37218.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="n">
-        <v>37329.0</v>
+        <v>37322.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="n">
-        <v>37103.0</v>
+        <v>37098.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="n">
         <v>237240.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="n">
-        <v>238193.0</v>
+        <v>238204.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="n">
-        <v>239060.0</v>
+        <v>239071.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="n">
-        <v>239288.0</v>
+        <v>239299.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="n">
-        <v>239912.0</v>
+        <v>239933.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="n">
-        <v>240717.0</v>
+        <v>240744.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>240506.0</v>
+        <v>240536.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="n">
-        <v>241434.0</v>
+        <v>241465.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="n">
-        <v>242071.0</v>
+        <v>242101.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="n">
-        <v>242371.0</v>
+        <v>242408.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="n">
-        <v>244232.0</v>
+        <v>244271.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="n">
-        <v>244986.0</v>
+        <v>245036.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>242787.0</v>
+        <v>242837.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
         <v>76871.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="n">
-        <v>77452.0</v>
+        <v>77454.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="n">
-        <v>77825.0</v>
+        <v>77827.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="n">
-        <v>77867.0</v>
+        <v>77869.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="n">
-        <v>78417.0</v>
+        <v>78425.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="n">
-        <v>78806.0</v>
+        <v>78816.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="n">
-        <v>78752.0</v>
+        <v>78763.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="n">
-        <v>79287.0</v>
+        <v>79299.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="n">
-        <v>79585.0</v>
+        <v>79597.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="n">
-        <v>79583.0</v>
+        <v>79594.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="n">
-        <v>80388.0</v>
+        <v>80400.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="n">
-        <v>80617.0</v>
+        <v>80633.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="n">
-        <v>79642.0</v>
+        <v>79655.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="n">
         <v>943.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
@@ -4285,801 +4285,801 @@
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C197" s="1" t="n">
         <v>28614.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="n">
-        <v>28867.0</v>
+        <v>28868.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="n">
-        <v>28980.0</v>
+        <v>28981.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="n">
-        <v>28958.0</v>
+        <v>28959.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="n">
-        <v>29092.0</v>
+        <v>29095.0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="n">
-        <v>29232.0</v>
+        <v>29235.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="n">
-        <v>29215.0</v>
+        <v>29219.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="n">
-        <v>29399.0</v>
+        <v>29403.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="n">
-        <v>29517.0</v>
+        <v>29522.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="n">
-        <v>29567.0</v>
+        <v>29573.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="n">
-        <v>29983.0</v>
+        <v>29989.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="n">
-        <v>30050.0</v>
+        <v>30058.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>P Enseignement</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="n">
-        <v>29516.0</v>
+        <v>29523.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C210" s="1" t="n">
         <v>54188.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="n">
-        <v>54772.0</v>
+        <v>54774.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="n">
-        <v>55052.0</v>
+        <v>55054.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="n">
-        <v>55064.0</v>
+        <v>55066.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="n">
-        <v>55373.0</v>
+        <v>55377.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="n">
-        <v>55607.0</v>
+        <v>55611.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="n">
-        <v>55632.0</v>
+        <v>55638.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="n">
-        <v>56074.0</v>
+        <v>56080.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="n">
-        <v>56369.0</v>
+        <v>56375.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="n">
-        <v>56479.0</v>
+        <v>56485.0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="n">
-        <v>57159.0</v>
+        <v>57169.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="n">
-        <v>57327.0</v>
+        <v>57336.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="n">
-        <v>56277.0</v>
+        <v>56289.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C223" s="1" t="n">
         <v>46517.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="n">
-        <v>46760.0</v>
+        <v>46754.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="n">
-        <v>46903.0</v>
+        <v>46897.0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="n">
-        <v>46952.0</v>
+        <v>46946.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="n">
-        <v>47129.0</v>
+        <v>47124.0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="n">
-        <v>47300.0</v>
+        <v>47295.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="n">
-        <v>47307.0</v>
+        <v>47303.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="n">
-        <v>47547.0</v>
+        <v>47544.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="n">
-        <v>47717.0</v>
+        <v>47714.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="n">
-        <v>47719.0</v>
+        <v>47717.0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="n">
-        <v>48045.0</v>
+        <v>48044.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="n">
-        <v>48152.0</v>
+        <v>48153.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="n">
-        <v>47548.0</v>
+        <v>47550.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C236" s="1" t="n">
         <v>78049.0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="n">
-        <v>78393.0</v>
+        <v>78394.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="n">
-        <v>78572.0</v>
+        <v>78573.0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="n">
-        <v>78464.0</v>
+        <v>78465.0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="n">
-        <v>78833.0</v>
+        <v>78836.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="n">
-        <v>79019.0</v>
+        <v>79022.0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="n">
-        <v>78760.0</v>
+        <v>78763.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="n">
-        <v>79164.0</v>
+        <v>79167.0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="n">
-        <v>79294.0</v>
+        <v>79298.0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="n">
-        <v>79040.0</v>
+        <v>79045.0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="n">
-        <v>79766.0</v>
+        <v>79774.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="n">
-        <v>79944.0</v>
+        <v>79956.0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>S Autres activités de services</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="n">
-        <v>78712.0</v>
+        <v>78725.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>T Activités des ménages en tant qu’employeurs/ activités indifférenciées des ménages en tant que producteurs de biens et services pour usage propre</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="n">
         <v>232.0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>T Activités des ménages en tant qu’employeurs/ activités indifférenciées des ménages en tant que producteurs de biens et services pour usage propre</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
@@ -5485,180 +5485,180 @@
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="n">
         <v>118.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="n">
-        <v>115.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="n">
-        <v>373.0</v>
+        <v>316.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="n">
-        <v>519.0</v>
+        <v>442.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="n">
-        <v>545.0</v>
+        <v>456.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="n">
-        <v>666.0</v>
+        <v>562.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="n">
-        <v>749.0</v>
+        <v>636.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="n">
-        <v>792.0</v>
+        <v>669.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="n">
-        <v>910.0</v>
+        <v>762.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="n">
-        <v>992.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="n">
-        <v>1027.0</v>
+        <v>869.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>