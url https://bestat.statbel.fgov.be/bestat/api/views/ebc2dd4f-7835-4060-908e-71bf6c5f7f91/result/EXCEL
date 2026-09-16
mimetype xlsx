--- v1 (2026-06-18)
+++ v2 (2026-09-16)
@@ -275,84 +275,84 @@
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4" s="1" t="n">
         <v>49134.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>49193.0</v>
+        <v>49194.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>49197.0</v>
+        <v>49198.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>49181.0</v>
+        <v>49182.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>49371.0</v>
+        <v>49372.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>49387.0</v>
+        <v>49388.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>49245.0</v>
+        <v>49246.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>49221.0</v>
+        <v>49222.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>49235.0</v>
+        <v>49236.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>49175.0</v>
+        <v>49176.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>49188.0</v>
+        <v>49189.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>49150.0</v>
+        <v>49151.0</v>
       </c>
       <c r="O4" s="1" t="n">
-        <v>48282.0</v>
+        <v>48283.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
         <v>202.0</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>202.0</v>
       </c>
       <c r="E5" s="1" t="n">
         <v>203.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>203.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>203.0</v>
       </c>
       <c r="H5" s="1" t="n">
@@ -369,84 +369,84 @@
       </c>
       <c r="L5" s="1" t="n">
         <v>205.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>204.0</v>
       </c>
       <c r="O5" s="1" t="n">
         <v>202.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6" s="1" t="n">
         <v>56603.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>56515.0</v>
+        <v>56513.0</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>56624.0</v>
+        <v>56622.0</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>56547.0</v>
+        <v>56545.0</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>56604.0</v>
+        <v>56602.0</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>56666.0</v>
+        <v>56664.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>56555.0</v>
+        <v>56553.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>56655.0</v>
+        <v>56653.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>56707.0</v>
+        <v>56705.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>56577.0</v>
+        <v>56575.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>56803.0</v>
+        <v>56801.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>56903.0</v>
+        <v>56901.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>56162.0</v>
+        <v>56160.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7" s="1" t="n">
         <v>1513.0</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>1530.0</v>
       </c>
       <c r="E7" s="1" t="n">
         <v>1536.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>1538.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>1537.0</v>
       </c>
       <c r="H7" s="1" t="n">
@@ -510,225 +510,225 @@
       </c>
       <c r="L8" s="1" t="n">
         <v>1922.0</v>
       </c>
       <c r="M8" s="1" t="n">
         <v>1936.0</v>
       </c>
       <c r="N8" s="1" t="n">
         <v>1934.0</v>
       </c>
       <c r="O8" s="1" t="n">
         <v>1931.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9" s="1" t="n">
         <v>163465.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>163844.0</v>
+        <v>163842.0</v>
       </c>
       <c r="E9" s="1" t="n">
-        <v>164308.0</v>
+        <v>164306.0</v>
       </c>
       <c r="F9" s="1" t="n">
-        <v>164300.0</v>
+        <v>164298.0</v>
       </c>
       <c r="G9" s="1" t="n">
-        <v>164627.0</v>
+        <v>164625.0</v>
       </c>
       <c r="H9" s="1" t="n">
-        <v>164863.0</v>
+        <v>164861.0</v>
       </c>
       <c r="I9" s="1" t="n">
-        <v>164547.0</v>
+        <v>164545.0</v>
       </c>
       <c r="J9" s="1" t="n">
-        <v>164813.0</v>
+        <v>164811.0</v>
       </c>
       <c r="K9" s="1" t="n">
-        <v>165111.0</v>
+        <v>165109.0</v>
       </c>
       <c r="L9" s="1" t="n">
-        <v>164891.0</v>
+        <v>164889.0</v>
       </c>
       <c r="M9" s="1" t="n">
-        <v>165713.0</v>
+        <v>165711.0</v>
       </c>
       <c r="N9" s="1" t="n">
-        <v>166195.0</v>
+        <v>166193.0</v>
       </c>
       <c r="O9" s="1" t="n">
-        <v>164400.0</v>
+        <v>164398.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10" s="1" t="n">
         <v>184521.0</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>184290.0</v>
       </c>
       <c r="E10" s="1" t="n">
         <v>184420.0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>184273.0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>183873.0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>183770.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>182906.0</v>
+        <v>182907.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>183135.0</v>
+        <v>183137.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>183200.0</v>
+        <v>183202.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>182675.0</v>
+        <v>182677.0</v>
       </c>
       <c r="M10" s="1" t="n">
-        <v>183283.0</v>
+        <v>183285.0</v>
       </c>
       <c r="N10" s="1" t="n">
-        <v>183553.0</v>
+        <v>183555.0</v>
       </c>
       <c r="O10" s="1" t="n">
-        <v>181295.0</v>
+        <v>181298.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11" s="1" t="n">
         <v>31181.0</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>31364.0</v>
       </c>
       <c r="E11" s="1" t="n">
         <v>31453.0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>31473.0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>31578.0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>31696.0</v>
       </c>
       <c r="I11" s="1" t="n">
         <v>31664.0</v>
       </c>
       <c r="J11" s="1" t="n">
         <v>31889.0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>31989.0</v>
       </c>
       <c r="L11" s="1" t="n">
         <v>31973.0</v>
       </c>
       <c r="M11" s="1" t="n">
         <v>32292.0</v>
       </c>
       <c r="N11" s="1" t="n">
         <v>32486.0</v>
       </c>
       <c r="O11" s="1" t="n">
-        <v>32298.0</v>
+        <v>32299.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12" s="1" t="n">
         <v>64534.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>64831.0</v>
+        <v>64832.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>64861.0</v>
+        <v>64862.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>64792.0</v>
+        <v>64793.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>64936.0</v>
+        <v>64937.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>65090.0</v>
+        <v>65091.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>64955.0</v>
+        <v>64956.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>65092.0</v>
+        <v>65093.0</v>
       </c>
       <c r="K12" s="1" t="n">
-        <v>65164.0</v>
+        <v>65165.0</v>
       </c>
       <c r="L12" s="1" t="n">
-        <v>64996.0</v>
+        <v>64997.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>65170.0</v>
+        <v>65171.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>65323.0</v>
+        <v>65324.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>64757.0</v>
+        <v>64758.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13" s="1" t="n">
         <v>65325.0</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>65673.0</v>
       </c>
       <c r="E13" s="1" t="n">
         <v>65939.0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>66002.0</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>66261.0</v>
       </c>
       <c r="H13" s="1" t="n">
@@ -745,225 +745,225 @@
       </c>
       <c r="L13" s="1" t="n">
         <v>66923.0</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>67356.0</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>67614.0</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>67019.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14" s="1" t="n">
         <v>10254.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>10293.0</v>
+        <v>10294.0</v>
       </c>
       <c r="E14" s="1" t="n">
-        <v>10331.0</v>
+        <v>10332.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>10339.0</v>
+        <v>10340.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>10376.0</v>
+        <v>10377.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>10415.0</v>
+        <v>10416.0</v>
       </c>
       <c r="I14" s="1" t="n">
-        <v>10412.0</v>
+        <v>10413.0</v>
       </c>
       <c r="J14" s="1" t="n">
-        <v>10467.0</v>
+        <v>10469.0</v>
       </c>
       <c r="K14" s="1" t="n">
-        <v>10496.0</v>
+        <v>10498.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>10496.0</v>
+        <v>10498.0</v>
       </c>
       <c r="M14" s="1" t="n">
+        <v>10520.0</v>
+      </c>
+      <c r="N14" s="1" t="n">
         <v>10518.0</v>
       </c>
-      <c r="N14" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="1" t="n">
-        <v>10463.0</v>
+        <v>10465.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15" s="1" t="n">
         <v>36141.0</v>
       </c>
       <c r="D15" s="1" t="n">
         <v>36220.0</v>
       </c>
       <c r="E15" s="1" t="n">
         <v>36327.0</v>
       </c>
       <c r="F15" s="1" t="n">
         <v>36397.0</v>
       </c>
       <c r="G15" s="1" t="n">
         <v>36512.0</v>
       </c>
       <c r="H15" s="1" t="n">
         <v>36616.0</v>
       </c>
       <c r="I15" s="1" t="n">
         <v>36645.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>36790.0</v>
+        <v>36791.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>36914.0</v>
+        <v>36915.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>36985.0</v>
+        <v>36986.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>37218.0</v>
+        <v>37219.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>37322.0</v>
+        <v>37323.0</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>37098.0</v>
+        <v>37099.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16" s="1" t="n">
         <v>237240.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>238204.0</v>
+        <v>238205.0</v>
       </c>
       <c r="E16" s="1" t="n">
-        <v>239071.0</v>
+        <v>239072.0</v>
       </c>
       <c r="F16" s="1" t="n">
-        <v>239299.0</v>
+        <v>239300.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>239933.0</v>
+        <v>239934.0</v>
       </c>
       <c r="H16" s="1" t="n">
-        <v>240744.0</v>
+        <v>240745.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>240536.0</v>
+        <v>240537.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>241465.0</v>
+        <v>241466.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>242101.0</v>
+        <v>242102.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>242408.0</v>
+        <v>242409.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>244271.0</v>
+        <v>244273.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>245036.0</v>
+        <v>245038.0</v>
       </c>
       <c r="O16" s="1" t="n">
-        <v>242837.0</v>
+        <v>242839.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B17"/>
       <c r="C17" s="1" t="n">
         <v>76871.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>77454.0</v>
+        <v>77455.0</v>
       </c>
       <c r="E17" s="1" t="n">
-        <v>77827.0</v>
+        <v>77828.0</v>
       </c>
       <c r="F17" s="1" t="n">
-        <v>77869.0</v>
+        <v>77870.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>78425.0</v>
+        <v>78426.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>78816.0</v>
+        <v>78817.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>78763.0</v>
+        <v>78764.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>79299.0</v>
+        <v>79300.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>79597.0</v>
+        <v>79598.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>79594.0</v>
+        <v>79595.0</v>
       </c>
       <c r="M17" s="1" t="n">
-        <v>80400.0</v>
+        <v>80401.0</v>
       </c>
       <c r="N17" s="1" t="n">
-        <v>80633.0</v>
+        <v>80634.0</v>
       </c>
       <c r="O17" s="1" t="n">
-        <v>79655.0</v>
+        <v>79656.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B18"/>
       <c r="C18" s="1" t="n">
         <v>943.0</v>
       </c>
       <c r="D18" s="1" t="n">
         <v>958.0</v>
       </c>
       <c r="E18" s="1" t="n">
         <v>956.0</v>
       </c>
       <c r="F18" s="1" t="n">
         <v>948.0</v>
       </c>
       <c r="G18" s="1" t="n">
         <v>951.0</v>
       </c>
       <c r="H18" s="1" t="n">
@@ -1027,75 +1027,75 @@
       </c>
       <c r="L19" s="1" t="n">
         <v>29573.0</v>
       </c>
       <c r="M19" s="1" t="n">
         <v>29989.0</v>
       </c>
       <c r="N19" s="1" t="n">
         <v>30058.0</v>
       </c>
       <c r="O19" s="1" t="n">
         <v>29523.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B20"/>
       <c r="C20" s="1" t="n">
         <v>54188.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>54774.0</v>
+        <v>54773.0</v>
       </c>
       <c r="E20" s="1" t="n">
-        <v>55054.0</v>
+        <v>55053.0</v>
       </c>
       <c r="F20" s="1" t="n">
-        <v>55066.0</v>
+        <v>55065.0</v>
       </c>
       <c r="G20" s="1" t="n">
-        <v>55377.0</v>
+        <v>55376.0</v>
       </c>
       <c r="H20" s="1" t="n">
-        <v>55611.0</v>
+        <v>55610.0</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>55638.0</v>
+        <v>55637.0</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>56080.0</v>
+        <v>56079.0</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>56375.0</v>
+        <v>56374.0</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>56485.0</v>
+        <v>56484.0</v>
       </c>
       <c r="M20" s="1" t="n">
         <v>57169.0</v>
       </c>
       <c r="N20" s="1" t="n">
         <v>57336.0</v>
       </c>
       <c r="O20" s="1" t="n">
         <v>56289.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>R Arts, spectacles et activités récréatives</t>
         </is>
       </c>
       <c r="B21"/>
       <c r="C21" s="1" t="n">
         <v>46517.0</v>
       </c>
       <c r="D21" s="1" t="n">
         <v>46754.0</v>
       </c>
       <c r="E21" s="1" t="n">
@@ -1277,69 +1277,69 @@
       <c r="A25" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B25"/>
       <c r="C25" s="1" t="n">
         <v>353.0</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>117.0</v>
       </c>
       <c r="E25" s="1" t="n">
         <v>118.0</v>
       </c>
       <c r="F25" s="1" t="n">
         <v>116.0</v>
       </c>
       <c r="G25" s="1" t="n">
         <v>316.0</v>
       </c>
       <c r="H25" s="1" t="n">
         <v>442.0</v>
       </c>
       <c r="I25" s="1" t="n">
-        <v>456.0</v>
+        <v>455.0</v>
       </c>
       <c r="J25" s="1" t="n">
-        <v>562.0</v>
+        <v>558.0</v>
       </c>
       <c r="K25" s="1" t="n">
-        <v>636.0</v>
+        <v>632.0</v>
       </c>
       <c r="L25" s="1" t="n">
-        <v>669.0</v>
+        <v>665.0</v>
       </c>
       <c r="M25" s="1" t="n">
-        <v>762.0</v>
+        <v>756.0</v>
       </c>
       <c r="N25" s="1" t="n">
-        <v>835.0</v>
+        <v>829.0</v>
       </c>
       <c r="O25" s="1" t="n">
-        <v>869.0</v>
+        <v>861.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="123.171875" customWidth="true"/>
     <col min="2" max="2" width="14.3203125" customWidth="true"/>
     <col min="3" max="3" width="6.390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
@@ -1360,216 +1360,216 @@
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
         <v>49134.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>49193.0</v>
+        <v>49194.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>49197.0</v>
+        <v>49198.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>49181.0</v>
+        <v>49182.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>49371.0</v>
+        <v>49372.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>49387.0</v>
+        <v>49388.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>49245.0</v>
+        <v>49246.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>49221.0</v>
+        <v>49222.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>49235.0</v>
+        <v>49236.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>49175.0</v>
+        <v>49176.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>49188.0</v>
+        <v>49189.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>49150.0</v>
+        <v>49151.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>A Agriculture, sylviculture et pêche</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>48282.0</v>
+        <v>48283.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
         <v>202.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>B Industries extractives</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
@@ -1750,216 +1750,216 @@
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
         <v>56603.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>56515.0</v>
+        <v>56513.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>56624.0</v>
+        <v>56622.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>56547.0</v>
+        <v>56545.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>56604.0</v>
+        <v>56602.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>56666.0</v>
+        <v>56664.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>56555.0</v>
+        <v>56553.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>56655.0</v>
+        <v>56653.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>56707.0</v>
+        <v>56705.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>56577.0</v>
+        <v>56575.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>56803.0</v>
+        <v>56801.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>56903.0</v>
+        <v>56901.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>C Industrie manufacturière</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>56162.0</v>
+        <v>56160.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
         <v>1513.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>D Production et distribution d’électricité, de gaz, de vapeur et d’air conditionné</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
@@ -2335,216 +2335,216 @@
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="n">
         <v>163465.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="n">
-        <v>163844.0</v>
+        <v>163842.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="n">
-        <v>164308.0</v>
+        <v>164306.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="n">
-        <v>164300.0</v>
+        <v>164298.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="n">
-        <v>164627.0</v>
+        <v>164625.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>164863.0</v>
+        <v>164861.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>164547.0</v>
+        <v>164545.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>164813.0</v>
+        <v>164811.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>165111.0</v>
+        <v>165109.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>164891.0</v>
+        <v>164889.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>165713.0</v>
+        <v>165711.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>166195.0</v>
+        <v>166193.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>F Construction</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>164400.0</v>
+        <v>164398.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
         <v>184521.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
@@ -2605,141 +2605,141 @@
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="n">
         <v>183770.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
-        <v>182906.0</v>
+        <v>182907.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>183135.0</v>
+        <v>183137.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>183200.0</v>
+        <v>183202.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>182675.0</v>
+        <v>182677.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>183283.0</v>
+        <v>183285.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>183553.0</v>
+        <v>183555.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>G Commerce/ réparation d’automobiles et de motocycles</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>181295.0</v>
+        <v>181298.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
         <v>31181.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
@@ -2890,246 +2890,246 @@
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
         <v>32486.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>H Transports et entreposage</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>32298.0</v>
+        <v>32299.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
         <v>64534.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="n">
-        <v>64831.0</v>
+        <v>64832.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="n">
-        <v>64861.0</v>
+        <v>64862.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="n">
-        <v>64792.0</v>
+        <v>64793.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="n">
-        <v>64936.0</v>
+        <v>64937.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>65090.0</v>
+        <v>65091.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>64955.0</v>
+        <v>64956.0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>65092.0</v>
+        <v>65093.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="n">
-        <v>65164.0</v>
+        <v>65165.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="n">
-        <v>64996.0</v>
+        <v>64997.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="n">
-        <v>65170.0</v>
+        <v>65171.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="n">
-        <v>65323.0</v>
+        <v>65324.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>I Hébergement et restauration</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>64757.0</v>
+        <v>64758.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
         <v>65325.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>J Information et communication</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
@@ -3310,216 +3310,216 @@
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
         <v>10254.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="n">
-        <v>10293.0</v>
+        <v>10294.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="n">
-        <v>10331.0</v>
+        <v>10332.0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="n">
-        <v>10339.0</v>
+        <v>10340.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="n">
-        <v>10376.0</v>
+        <v>10377.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="n">
-        <v>10415.0</v>
+        <v>10416.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="n">
-        <v>10412.0</v>
+        <v>10413.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="n">
-        <v>10467.0</v>
+        <v>10469.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="n">
-        <v>10496.0</v>
+        <v>10498.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="n">
-        <v>10496.0</v>
+        <v>10498.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="n">
-        <v>10518.0</v>
+        <v>10520.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="n">
-        <v>10516.0</v>
+        <v>10518.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>K Activités financières et d’assurance</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="n">
-        <v>10463.0</v>
+        <v>10465.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C145" s="1" t="n">
         <v>36141.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
@@ -3595,516 +3595,516 @@
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="n">
         <v>36645.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="n">
-        <v>36790.0</v>
+        <v>36791.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="n">
-        <v>36914.0</v>
+        <v>36915.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="n">
-        <v>36985.0</v>
+        <v>36986.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="n">
-        <v>37218.0</v>
+        <v>37219.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="n">
-        <v>37322.0</v>
+        <v>37323.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>L Activités immobilières</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="n">
-        <v>37098.0</v>
+        <v>37099.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="n">
         <v>237240.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="n">
-        <v>238204.0</v>
+        <v>238205.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="n">
-        <v>239071.0</v>
+        <v>239072.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="n">
-        <v>239299.0</v>
+        <v>239300.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="n">
-        <v>239933.0</v>
+        <v>239934.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="n">
-        <v>240744.0</v>
+        <v>240745.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>240536.0</v>
+        <v>240537.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="n">
-        <v>241465.0</v>
+        <v>241466.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="n">
-        <v>242101.0</v>
+        <v>242102.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="n">
-        <v>242408.0</v>
+        <v>242409.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="n">
-        <v>244271.0</v>
+        <v>244273.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="n">
-        <v>245036.0</v>
+        <v>245038.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>M Activités spécialisées, scientifiques et techniques</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>242837.0</v>
+        <v>242839.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
         <v>76871.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="n">
-        <v>77454.0</v>
+        <v>77455.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="n">
-        <v>77827.0</v>
+        <v>77828.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="n">
-        <v>77869.0</v>
+        <v>77870.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="n">
-        <v>78425.0</v>
+        <v>78426.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="n">
-        <v>78816.0</v>
+        <v>78817.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="n">
-        <v>78763.0</v>
+        <v>78764.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="n">
-        <v>79299.0</v>
+        <v>79300.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="n">
-        <v>79597.0</v>
+        <v>79598.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="n">
-        <v>79594.0</v>
+        <v>79595.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="n">
-        <v>80400.0</v>
+        <v>80401.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="n">
-        <v>80633.0</v>
+        <v>80634.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>N Activités de services administratifs et de soutien</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="n">
-        <v>79655.0</v>
+        <v>79656.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="n">
         <v>943.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>O Administration publique</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
@@ -4480,171 +4480,171 @@
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Décembre 2024</t>
         </is>
       </c>
       <c r="C210" s="1" t="n">
         <v>54188.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Janvier 2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="n">
-        <v>54774.0</v>
+        <v>54773.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Février 2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="n">
-        <v>55054.0</v>
+        <v>55053.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Mars 2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="n">
-        <v>55066.0</v>
+        <v>55065.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Avril 2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="n">
-        <v>55377.0</v>
+        <v>55376.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="n">
-        <v>55611.0</v>
+        <v>55610.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="n">
-        <v>55638.0</v>
+        <v>55637.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="n">
-        <v>56080.0</v>
+        <v>56079.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="n">
-        <v>56375.0</v>
+        <v>56374.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="n">
-        <v>56485.0</v>
+        <v>56484.0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="n">
         <v>57169.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Q Santé humaine et action sociale</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
@@ -5530,135 +5530,135 @@
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Mai 2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="n">
         <v>442.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Juin 2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="n">
-        <v>456.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Juillet 2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="n">
-        <v>562.0</v>
+        <v>558.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Août 2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="n">
-        <v>636.0</v>
+        <v>632.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Septembre 2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="n">
-        <v>669.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Octobre 2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="n">
-        <v>762.0</v>
+        <v>756.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Novembre 2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="n">
-        <v>835.0</v>
+        <v>829.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Activité économique inconnue</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Décembre 2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="n">
-        <v>869.0</v>
+        <v>861.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>