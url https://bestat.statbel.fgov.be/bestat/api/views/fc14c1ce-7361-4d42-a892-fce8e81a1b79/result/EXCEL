--- v0 (2025-10-29)
+++ v1 (2026-07-31)
@@ -152,551 +152,551 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.4296875" customWidth="true"/>
     <col min="2" max="2" width="19.6015625" customWidth="true"/>
     <col min="4" max="4" width="26.65625" customWidth="true"/>
     <col min="5" max="5" width="26.65625" customWidth="true"/>
     <col min="6" max="6" width="26.65625" customWidth="true"/>
     <col min="7" max="7" width="26.65625" customWidth="true"/>
     <col min="8" max="8" width="26.65625" customWidth="true"/>
     <col min="9" max="9" width="26.65625" customWidth="true"/>
     <col min="10" max="10" width="26.65625" customWidth="true"/>
     <col min="11" max="11" width="26.65625" customWidth="true"/>
     <col min="12" max="12" width="26.65625" customWidth="true"/>
     <col min="13" max="13" width="26.65625" customWidth="true"/>
     <col min="14" max="14" width="26.65625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2015</t>
+          <t>Population on January 1st 2016</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2016</t>
+          <t>Population on January 1st 2017</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2017</t>
+          <t>Population on January 1st 2018</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2018</t>
+          <t>Population on January 1st 2019</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2019</t>
+          <t>Population on January 1st 2020</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2020</t>
+          <t>Population on January 1st 2021</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2021</t>
+          <t>Population on January 1st 2022</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2022</t>
+          <t>Population on January 1st 2023</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2023</t>
+          <t>Population on January 1st 2024</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2024</t>
+          <t>Population on January 1st 2025</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2025</t>
+          <t>Population on January 1st 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>6477804.0</v>
+        <v>6516011.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>6516011.0</v>
+        <v>6552967.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>6552967.0</v>
+        <v>6589069.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>6589069.0</v>
+        <v>6629143.0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>6629143.0</v>
+        <v>6653062.0</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>6653062.0</v>
+        <v>6698876.0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>6698876.0</v>
+        <v>6774807.0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>6774807.0</v>
+        <v>6821770.0</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>6821770.0</v>
+        <v>6864766.0</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C4"/>
       <c r="D4" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>1187890.0</v>
+        <v>1191604.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>1191604.0</v>
+        <v>1198726.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>1198726.0</v>
+        <v>1208542.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>1208542.0</v>
+        <v>1218255.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>1218255.0</v>
+        <v>1219970.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>1219970.0</v>
+        <v>1222637.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>1222637.0</v>
+        <v>1241175.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>1241175.0</v>
+        <v>1249597.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>1249597.0</v>
+        <v>1255795.0</v>
       </c>
       <c r="N4" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C5"/>
       <c r="D5" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>3602216.0</v>
+        <v>3614473.0</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>3614473.0</v>
+        <v>3624377.0</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>3624377.0</v>
+        <v>3633795.0</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>3633795.0</v>
+        <v>3645243.0</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>3645243.0</v>
+        <v>3648206.0</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>3648206.0</v>
+        <v>3662495.0</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>3662495.0</v>
+        <v>3681575.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>3681575.0</v>
+        <v>3692283.0</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>3692283.0</v>
+        <v>3704990.0</v>
       </c>
       <c r="N5" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="E6" s="1" t="n">
-        <v>1.126791E7</v>
+        <v>1.1322088E7</v>
       </c>
       <c r="F6" s="1" t="n">
-        <v>1.1322088E7</v>
+        <v>1.137607E7</v>
       </c>
       <c r="G6" s="1" t="n">
-        <v>1.137607E7</v>
+        <v>1.1431406E7</v>
       </c>
       <c r="H6" s="1" t="n">
-        <v>1.1431406E7</v>
+        <v>1.1492641E7</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>1.1492641E7</v>
+        <v>1.1521238E7</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>1.1521238E7</v>
+        <v>1.1584008E7</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>1.1584008E7</v>
+        <v>1.1697557E7</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>1.1697557E7</v>
+        <v>1.176365E7</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>1.176365E7</v>
+        <v>1.1825551E7</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.4296875" customWidth="true"/>
     <col min="2" max="2" width="19.6015625" customWidth="true"/>
     <col min="3" max="3" width="26.65625" customWidth="true"/>
     <col min="4" max="4" width="26.65625" customWidth="true"/>
     <col min="5" max="5" width="26.65625" customWidth="true"/>
     <col min="6" max="6" width="26.65625" customWidth="true"/>
     <col min="7" max="7" width="26.65625" customWidth="true"/>
     <col min="8" max="8" width="26.65625" customWidth="true"/>
     <col min="9" max="9" width="26.65625" customWidth="true"/>
     <col min="10" max="10" width="26.65625" customWidth="true"/>
     <col min="11" max="11" width="26.65625" customWidth="true"/>
     <col min="12" max="12" width="26.65625" customWidth="true"/>
     <col min="13" max="13" width="26.65625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2015</t>
+          <t>Population on January 1st 2016</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2016</t>
+          <t>Population on January 1st 2017</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2017</t>
+          <t>Population on January 1st 2018</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2018</t>
+          <t>Population on January 1st 2019</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2019</t>
+          <t>Population on January 1st 2020</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2020</t>
+          <t>Population on January 1st 2021</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2021</t>
+          <t>Population on January 1st 2022</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2022</t>
+          <t>Population on January 1st 2023</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2023</t>
+          <t>Population on January 1st 2024</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2024</t>
+          <t>Population on January 1st 2025</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
-          <t>Population on January 1st 2025</t>
+          <t>Population on January 1st 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Flanders region</t>
         </is>
       </c>
       <c r="C2" s="1" t="n">
-        <v>6444127.0</v>
+        <v>6477804.0</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>6477804.0</v>
+        <v>6516011.0</v>
       </c>
       <c r="E2" s="1" t="n">
-        <v>6516011.0</v>
+        <v>6552967.0</v>
       </c>
       <c r="F2" s="1" t="n">
-        <v>6552967.0</v>
+        <v>6589069.0</v>
       </c>
       <c r="G2" s="1" t="n">
-        <v>6589069.0</v>
+        <v>6629143.0</v>
       </c>
       <c r="H2" s="1" t="n">
-        <v>6629143.0</v>
+        <v>6653062.0</v>
       </c>
       <c r="I2" s="1" t="n">
-        <v>6653062.0</v>
+        <v>6698876.0</v>
       </c>
       <c r="J2" s="1" t="n">
-        <v>6698876.0</v>
+        <v>6774807.0</v>
       </c>
       <c r="K2" s="1" t="n">
-        <v>6774807.0</v>
+        <v>6821770.0</v>
       </c>
       <c r="L2" s="1" t="n">
-        <v>6821770.0</v>
+        <v>6864766.0</v>
       </c>
       <c r="M2" s="1" t="n">
-        <v>6864766.0</v>
+        <v>6898350.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Brussels-Capital region</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
-        <v>1175173.0</v>
+        <v>1187890.0</v>
       </c>
       <c r="D3" s="1" t="n">
-        <v>1187890.0</v>
+        <v>1191604.0</v>
       </c>
       <c r="E3" s="1" t="n">
-        <v>1191604.0</v>
+        <v>1198726.0</v>
       </c>
       <c r="F3" s="1" t="n">
-        <v>1198726.0</v>
+        <v>1208542.0</v>
       </c>
       <c r="G3" s="1" t="n">
-        <v>1208542.0</v>
+        <v>1218255.0</v>
       </c>
       <c r="H3" s="1" t="n">
-        <v>1218255.0</v>
+        <v>1219970.0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>1219970.0</v>
+        <v>1222637.0</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>1222637.0</v>
+        <v>1241175.0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>1241175.0</v>
+        <v>1249597.0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>1249597.0</v>
+        <v>1255795.0</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>1255795.0</v>
+        <v>1255834.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Walloon region</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>3589744.0</v>
+        <v>3602216.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>3602216.0</v>
+        <v>3614473.0</v>
       </c>
       <c r="E4" s="1" t="n">
-        <v>3614473.0</v>
+        <v>3624377.0</v>
       </c>
       <c r="F4" s="1" t="n">
-        <v>3624377.0</v>
+        <v>3633795.0</v>
       </c>
       <c r="G4" s="1" t="n">
-        <v>3633795.0</v>
+        <v>3645243.0</v>
       </c>
       <c r="H4" s="1" t="n">
-        <v>3645243.0</v>
+        <v>3648206.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>3648206.0</v>
+        <v>3662495.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>3662495.0</v>
+        <v>3681575.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>3681575.0</v>
+        <v>3692283.0</v>
       </c>
       <c r="L4" s="1" t="n">
-        <v>3692283.0</v>
+        <v>3704990.0</v>
       </c>
       <c r="M4" s="1" t="n">
-        <v>3704990.0</v>
+        <v>3713450.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5" s="1" t="n">
-        <v>1.1209044E7</v>
+        <v>1.126791E7</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>1.126791E7</v>
+        <v>1.1322088E7</v>
       </c>
       <c r="E5" s="1" t="n">
-        <v>1.1322088E7</v>
+        <v>1.137607E7</v>
       </c>
       <c r="F5" s="1" t="n">
-        <v>1.137607E7</v>
+        <v>1.1431406E7</v>
       </c>
       <c r="G5" s="1" t="n">
-        <v>1.1431406E7</v>
+        <v>1.1492641E7</v>
       </c>
       <c r="H5" s="1" t="n">
-        <v>1.1492641E7</v>
+        <v>1.1521238E7</v>
       </c>
       <c r="I5" s="1" t="n">
-        <v>1.1521238E7</v>
+        <v>1.1584008E7</v>
       </c>
       <c r="J5" s="1" t="n">
-        <v>1.1584008E7</v>
+        <v>1.1697557E7</v>
       </c>
       <c r="K5" s="1" t="n">
-        <v>1.1697557E7</v>
+        <v>1.176365E7</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>1.176365E7</v>
+        <v>1.1825551E7</v>
       </c>
       <c r="M5" s="1" t="n">
-        <v>1.1825551E7</v>
+        <v>1.1867634E7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>