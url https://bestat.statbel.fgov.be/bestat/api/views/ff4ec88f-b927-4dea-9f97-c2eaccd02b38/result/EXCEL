--- v0 (2026-03-12)
+++ v1 (2026-05-03)
@@ -320,697 +320,739 @@
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Sektion</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-      <c r="F6"/>
+      <c r="F6" s="1" t="n">
+        <v>3.0</v>
+      </c>
       <c r="G6" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I6" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="K6" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="J6" s="1" t="n">
-[...2 lines deleted...]
-      <c r="K6"/>
       <c r="L6" s="1" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="M6"/>
       <c r="N6" s="1" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="F7" s="1" t="n">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="G7" s="1" t="n">
-        <v>2.0</v>
+        <v>14.0</v>
       </c>
       <c r="H7" s="1" t="n">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="I7" s="1" t="n">
-        <v>7.0</v>
+        <v>29.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>8.0</v>
+        <v>17.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>11.0</v>
+        <v>33.0</v>
       </c>
       <c r="M7"/>
       <c r="N7" s="1" t="n">
-        <v>40.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>D Energieversorgung</t>
         </is>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8"/>
+      <c r="K8" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8"/>
+      <c r="N8" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="F9" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9"/>
+      <c r="G9" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
+      <c r="L9" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C10"/>
       <c r="D10" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E10" s="1" t="n">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
       <c r="F10" s="1" t="n">
-        <v>23.0</v>
+        <v>79.0</v>
       </c>
       <c r="G10" s="1" t="n">
-        <v>19.0</v>
+        <v>85.0</v>
       </c>
       <c r="H10" s="1" t="n">
-        <v>28.0</v>
+        <v>76.0</v>
       </c>
       <c r="I10" s="1" t="n">
-        <v>69.0</v>
+        <v>230.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>38.0</v>
+        <v>83.0</v>
       </c>
       <c r="K10" s="1" t="n">
-        <v>16.0</v>
+        <v>57.0</v>
       </c>
       <c r="L10" s="1" t="n">
-        <v>24.0</v>
+        <v>70.0</v>
       </c>
       <c r="M10"/>
       <c r="N10" s="1" t="n">
-        <v>230.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C11"/>
       <c r="D11" s="1" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E11" s="1" t="n">
-        <v>5.0</v>
+        <v>38.0</v>
       </c>
       <c r="F11" s="1" t="n">
-        <v>31.0</v>
+        <v>59.0</v>
       </c>
       <c r="G11" s="1" t="n">
-        <v>21.0</v>
+        <v>72.0</v>
       </c>
       <c r="H11" s="1" t="n">
-        <v>24.0</v>
+        <v>55.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>50.0</v>
+        <v>171.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>21.0</v>
+        <v>62.0</v>
       </c>
       <c r="K11" s="1" t="n">
-        <v>10.0</v>
+        <v>45.0</v>
       </c>
       <c r="L11" s="1" t="n">
-        <v>35.0</v>
+        <v>123.0</v>
       </c>
       <c r="M11"/>
       <c r="N11" s="1" t="n">
-        <v>199.0</v>
+        <v>632.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E12" s="1" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="F12" s="1" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="G12" s="1" t="n">
-        <v>7.0</v>
+        <v>34.0</v>
       </c>
       <c r="H12" s="1" t="n">
-        <v>10.0</v>
+        <v>33.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>27.0</v>
+        <v>85.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>7.0</v>
-[...1 lines deleted...]
-      <c r="K12"/>
+        <v>18.0</v>
+      </c>
+      <c r="K12" s="1" t="n">
+        <v>5.0</v>
+      </c>
       <c r="L12" s="1" t="n">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
       <c r="M12"/>
       <c r="N12" s="1" t="n">
-        <v>72.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C13"/>
       <c r="D13" s="1" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E13" s="1" t="n">
-        <v>14.0</v>
+        <v>42.0</v>
       </c>
       <c r="F13" s="1" t="n">
-        <v>14.0</v>
+        <v>64.0</v>
       </c>
       <c r="G13" s="1" t="n">
-        <v>23.0</v>
+        <v>76.0</v>
       </c>
       <c r="H13" s="1" t="n">
-        <v>16.0</v>
+        <v>47.0</v>
       </c>
       <c r="I13" s="1" t="n">
-        <v>58.0</v>
+        <v>159.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>11.0</v>
+        <v>48.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>10.0</v>
+        <v>41.0</v>
       </c>
       <c r="L13" s="1" t="n">
-        <v>16.0</v>
+        <v>52.0</v>
       </c>
       <c r="M13"/>
       <c r="N13" s="1" t="n">
-        <v>166.0</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C14"/>
-      <c r="D14"/>
+      <c r="D14" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="E14" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="G14" s="1" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="H14" s="1" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="I14" s="1" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J14" s="1" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="K14" s="1" t="n">
         <v>15.0</v>
       </c>
-      <c r="J14" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L14" s="1" t="n">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
       <c r="M14"/>
       <c r="N14" s="1" t="n">
-        <v>37.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15"/>
+      <c r="J15" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K15" s="1" t="n">
+        <v>2.0</v>
+      </c>
       <c r="L15" s="1" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="M15"/>
       <c r="N15" s="1" t="n">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="G16" s="1" t="n">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>2.0</v>
+      </c>
+      <c r="H16" s="1" t="n">
+        <v>5.0</v>
+      </c>
       <c r="I16" s="1" t="n">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>2.0</v>
-[...1 lines deleted...]
-      <c r="K16"/>
+        <v>7.0</v>
+      </c>
+      <c r="K16" s="1" t="n">
+        <v>5.0</v>
+      </c>
       <c r="L16" s="1" t="n">
-        <v>9.0</v>
+        <v>23.0</v>
       </c>
       <c r="M16"/>
       <c r="N16" s="1" t="n">
-        <v>20.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17"/>
+      <c r="E17" s="1" t="n">
+        <v>4.0</v>
+      </c>
       <c r="F17" s="1" t="n">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
       <c r="G17" s="1" t="n">
-        <v>6.0</v>
+        <v>24.0</v>
       </c>
       <c r="H17" s="1" t="n">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>16.0</v>
+        <v>62.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>9.0</v>
+        <v>33.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>8.0</v>
+        <v>28.0</v>
       </c>
       <c r="L17" s="1" t="n">
-        <v>16.0</v>
+        <v>54.0</v>
       </c>
       <c r="M17"/>
       <c r="N17" s="1" t="n">
-        <v>61.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C18"/>
-      <c r="D18"/>
+      <c r="D18" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="E18" s="1" t="n">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
       <c r="F18" s="1" t="n">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
       <c r="G18" s="1" t="n">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
       <c r="H18" s="1" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>24.0</v>
+        <v>55.0</v>
       </c>
       <c r="J18" s="1" t="n">
-        <v>7.0</v>
+        <v>27.0</v>
       </c>
       <c r="K18" s="1" t="n">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="L18" s="1" t="n">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
       <c r="M18"/>
       <c r="N18" s="1" t="n">
-        <v>63.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="inlineStr">
         <is>
           <t>O Öffentliche Verwaltung, Verteidigung/ Sozialversicherung</t>
         </is>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="H20" s="1" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I20" s="1" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="J20" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K20" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="I20" s="1" t="n">
-[...5 lines deleted...]
-      </c>
       <c r="L20" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="M20"/>
       <c r="N20" s="1" t="n">
-        <v>8.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" s="1" t="n">
-        <v>1.0</v>
-[...2 lines deleted...]
-      <c r="H21"/>
+        <v>5.0</v>
+      </c>
+      <c r="G21" s="1" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="H21" s="1" t="n">
+        <v>3.0</v>
+      </c>
       <c r="I21" s="1" t="n">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
       <c r="J21" s="1" t="n">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="K21" s="1" t="n">
         <v>4.0</v>
       </c>
       <c r="L21" s="1" t="n">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
       <c r="M21"/>
       <c r="N21" s="1" t="n">
-        <v>19.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="F22" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="G22" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H22" s="1" t="n">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22" s="1" t="n">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
       <c r="J22" s="1" t="n">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="L22" s="1" t="n">
-        <v>3.0</v>
+        <v>16.0</v>
       </c>
       <c r="M22"/>
       <c r="N22" s="1" t="n">
-        <v>12.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" s="1" t="n">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="F23" s="1" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="G23" s="1" t="n">
         <v>6.0</v>
       </c>
-      <c r="G23" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="1" t="n">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="I23" s="1" t="n">
-        <v>9.0</v>
+        <v>33.0</v>
       </c>
       <c r="J23" s="1" t="n">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
       <c r="K23" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="L23" s="1" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="M23"/>
       <c r="N23" s="1" t="n">
-        <v>40.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" s="1" t="n">
-        <v>10.0</v>
+        <v>28.0</v>
       </c>
       <c r="E24" s="1" t="n">
-        <v>46.0</v>
+        <v>173.0</v>
       </c>
       <c r="F24" s="1" t="n">
-        <v>97.0</v>
+        <v>310.0</v>
       </c>
       <c r="G24" s="1" t="n">
-        <v>90.0</v>
+        <v>354.0</v>
       </c>
       <c r="H24" s="1" t="n">
-        <v>105.0</v>
+        <v>292.0</v>
       </c>
       <c r="I24" s="1" t="n">
-        <v>293.0</v>
+        <v>927.0</v>
       </c>
       <c r="J24" s="1" t="n">
-        <v>123.0</v>
+        <v>346.0</v>
       </c>
       <c r="K24" s="1" t="n">
-        <v>64.0</v>
+        <v>246.0</v>
       </c>
       <c r="L24" s="1" t="n">
-        <v>153.0</v>
+        <v>471.0</v>
       </c>
       <c r="M24"/>
       <c r="N24" s="1" t="n">
-        <v>981.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="25.9921875" customWidth="true"/>
     <col min="2" max="2" width="71.79296875" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="17.609375" customWidth="true"/>
     <col min="5" max="5" width="33.91796875" customWidth="true"/>
-    <col min="6" max="6" width="3.93359375" customWidth="true"/>
+    <col min="6" max="6" width="5.3203125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Sektion</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Jahr</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -1083,51 +1125,53 @@
       <c r="A4" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
-      <c r="F4"/>
+      <c r="F4" s="1" t="n">
+        <v>3.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
@@ -1172,139 +1216,141 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F7" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F8" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
-      <c r="F9"/>
+      <c r="F9" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F10" s="1" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
@@ -1314,51 +1360,51 @@
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>A Land- und Forstwirtschaft, Fischerei</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E12"/>
       <c r="F12" s="1" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
@@ -1372,261 +1418,261 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F14" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F15" s="1" t="n">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F16" s="1" t="n">
-        <v>2.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F17" s="1" t="n">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F18" s="1" t="n">
-        <v>7.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F19" s="1" t="n">
-        <v>8.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F20" s="1" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F21" s="1" t="n">
-        <v>11.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
@@ -1636,51 +1682,51 @@
       <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>C Verarbeitendes Gewerbe/herstellung von Waren</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E23"/>
       <c r="F23" s="1" t="n">
-        <v>40.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>D Energieversorgung</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
@@ -1861,51 +1907,53 @@
       <c r="A31" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>D Energieversorgung</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
-      <c r="F31"/>
+      <c r="F31" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>D Energieversorgung</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
@@ -1941,51 +1989,53 @@
       </c>
       <c r="F33"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>D Energieversorgung</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E34"/>
-      <c r="F34"/>
+      <c r="F34" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
@@ -1998,108 +2048,112 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F36" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
-      <c r="F37"/>
+      <c r="F37" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
-      <c r="F38"/>
+      <c r="F38" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
@@ -2195,51 +2249,53 @@
       <c r="A43" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
-      <c r="F43"/>
+      <c r="F43" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Unbestimmt</t>
@@ -2248,321 +2304,321 @@
       <c r="F44"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>E Wasserversorgung/ Abwasser- und Abfallentsorgung und Beseitigung von Umweltverschmutzungen</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E45"/>
       <c r="F45" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
       <c r="F46" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F47" s="1" t="n">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F48" s="1" t="n">
-        <v>23.0</v>
+        <v>79.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F49" s="1" t="n">
-        <v>19.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F50" s="1" t="n">
-        <v>28.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F51" s="1" t="n">
-        <v>69.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F52" s="1" t="n">
-        <v>38.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F53" s="1" t="n">
-        <v>16.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F54" s="1" t="n">
-        <v>24.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
@@ -2572,321 +2628,321 @@
       <c r="F55"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>F Baugewerbe/Bau</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E56"/>
       <c r="F56" s="1" t="n">
-        <v>230.0</v>
+        <v>723.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
       <c r="F57" s="1" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F58" s="1" t="n">
-        <v>5.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F59" s="1" t="n">
-        <v>31.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F60" s="1" t="n">
-        <v>21.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F61" s="1" t="n">
-        <v>24.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F62" s="1" t="n">
-        <v>50.0</v>
+        <v>171.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F63" s="1" t="n">
-        <v>21.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F64" s="1" t="n">
-        <v>10.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F65" s="1" t="n">
-        <v>35.0</v>
+        <v>123.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
@@ -2896,319 +2952,321 @@
       <c r="F66"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>G Handel/ Instandhaltung und Reparatur von Kraftfahrzeugen</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E67"/>
       <c r="F67" s="1" t="n">
-        <v>199.0</v>
+        <v>632.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
       <c r="F68" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F69" s="1" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F70" s="1" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F71" s="1" t="n">
-        <v>7.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F72" s="1" t="n">
-        <v>10.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F73" s="1" t="n">
-        <v>27.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F74" s="1" t="n">
-        <v>7.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
-      <c r="F75"/>
+      <c r="F75" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F76" s="1" t="n">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
@@ -3218,321 +3276,321 @@
       <c r="F77"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>H Verkehr und Lagerei</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E78"/>
       <c r="F78" s="1" t="n">
-        <v>72.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
       <c r="F79" s="1" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F80" s="1" t="n">
-        <v>14.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F81" s="1" t="n">
-        <v>14.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F82" s="1" t="n">
-        <v>23.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F83" s="1" t="n">
-        <v>16.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F84" s="1" t="n">
-        <v>58.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F85" s="1" t="n">
-        <v>11.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F86" s="1" t="n">
-        <v>10.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F87" s="1" t="n">
-        <v>16.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
@@ -3542,319 +3600,321 @@
       <c r="F88"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>I Gastgewerbe/Beherbergung und Gastronomie</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E89"/>
       <c r="F89" s="1" t="n">
-        <v>166.0</v>
+        <v>539.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
-      <c r="F90"/>
+      <c r="F90" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F91" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F92" s="1" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F93" s="1" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F94" s="1" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F95" s="1" t="n">
-        <v>15.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F96" s="1" t="n">
-        <v>7.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F97" s="1" t="n">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F98" s="1" t="n">
-        <v>5.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
@@ -3864,51 +3924,51 @@
       <c r="F99"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>J Information und Kommunikation</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E100"/>
       <c r="F100" s="1" t="n">
-        <v>37.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
@@ -4063,108 +4123,112 @@
       <c r="A107" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
-      <c r="F107"/>
+      <c r="F107" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
-      <c r="F108"/>
+      <c r="F108" s="1" t="n">
+        <v>2.0</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F109" s="1" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
@@ -4174,51 +4238,51 @@
       <c r="F110"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>K Erbringung von Finanz- und Versicherungsdienstleistungen</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E111"/>
       <c r="F111" s="1" t="n">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
@@ -4290,197 +4354,201 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F115" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
-      <c r="F116"/>
+      <c r="F116" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F117" s="1" t="n">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F118" s="1" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
-      <c r="F119"/>
+      <c r="F119" s="1" t="n">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F120" s="1" t="n">
-        <v>9.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
@@ -4490,51 +4558,51 @@
       <c r="F121"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>L Grundstücks- und Wohnungswesen</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E122"/>
       <c r="F122" s="1" t="n">
-        <v>20.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
@@ -4547,260 +4615,262 @@
       <c r="A124" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
-      <c r="F124"/>
+      <c r="F124" s="1" t="n">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F125" s="1" t="n">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F126" s="1" t="n">
-        <v>6.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F127" s="1" t="n">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F128" s="1" t="n">
-        <v>16.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F129" s="1" t="n">
-        <v>9.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F130" s="1" t="n">
-        <v>8.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F131" s="1" t="n">
-        <v>16.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
@@ -4810,319 +4880,321 @@
       <c r="F132"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>M Erbringung von freiberuflichen, wissenschaftlichen und technischen Dienstleistungen</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E133"/>
       <c r="F133" s="1" t="n">
-        <v>61.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
-      <c r="F134"/>
+      <c r="F134" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F135" s="1" t="n">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F136" s="1" t="n">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F137" s="1" t="n">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F138" s="1" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F139" s="1" t="n">
-        <v>24.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F140" s="1" t="n">
-        <v>7.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F141" s="1" t="n">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F142" s="1" t="n">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
@@ -5132,51 +5204,51 @@
       <c r="F143"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>N Erbringung von sonstigen wirtschaftlichen Dienstleistungen</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E144"/>
       <c r="F144" s="1" t="n">
-        <v>63.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>O Öffentliche Verwaltung, Verteidigung/ Sozialversicherung</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
@@ -5521,226 +5593,232 @@
       <c r="A158" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
-      <c r="F158"/>
+      <c r="F158" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
-      <c r="F159"/>
+      <c r="F159" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F160" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F161" s="1" t="n">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
-      <c r="F162"/>
+      <c r="F162" s="1" t="n">
+        <v>3.0</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F163" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F164" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
@@ -5750,51 +5828,51 @@
       <c r="F165"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>P Erziehung und Unterricht</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E166"/>
       <c r="F166" s="1" t="n">
-        <v>8.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
@@ -5836,167 +5914,171 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F169" s="1" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
-      <c r="F170"/>
+      <c r="F170" s="1" t="n">
+        <v>4.0</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
-      <c r="F171"/>
+      <c r="F171" s="1" t="n">
+        <v>3.0</v>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F172" s="1" t="n">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F173" s="1" t="n">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
@@ -6012,51 +6094,51 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F175" s="1" t="n">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
@@ -6066,51 +6148,51 @@
       <c r="F176"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Q Gesundheits- und Sozialwesen</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E177"/>
       <c r="F177" s="1" t="n">
-        <v>19.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
@@ -6124,51 +6206,51 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F179" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
@@ -6184,199 +6266,201 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F181" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
-      <c r="F182"/>
+      <c r="F182" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F183" s="1" t="n">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F184" s="1" t="n">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F185" s="1" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F186" s="1" t="n">
-        <v>3.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
@@ -6386,51 +6470,51 @@
       <c r="F187"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>R Kunst, Unterhaltung und Erholung</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E188"/>
       <c r="F188" s="1" t="n">
-        <v>12.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
@@ -6444,261 +6528,261 @@
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F190" s="1" t="n">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F191" s="1" t="n">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F192" s="1" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F193" s="1" t="n">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F194" s="1" t="n">
-        <v>9.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F195" s="1" t="n">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F196" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F197" s="1" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
@@ -6708,325 +6792,325 @@
       <c r="F198"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>S Erbringung von sonstigen Dienstleistungen</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E199"/>
       <c r="F199" s="1" t="n">
-        <v>40.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B200"/>
       <c r="C200" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Jünger als 1 Jahre</t>
         </is>
       </c>
       <c r="F200" s="1" t="n">
-        <v>10.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B201"/>
       <c r="C201" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Von 1 Jahr bis weniger als 2 Jahren</t>
         </is>
       </c>
       <c r="F201" s="1" t="n">
-        <v>46.0</v>
+        <v>173.0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B202"/>
       <c r="C202" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Von 2 Jahren bis weniger als 3 Jahren</t>
         </is>
       </c>
       <c r="F202" s="1" t="n">
-        <v>97.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B203"/>
       <c r="C203" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Von 3 Jahren bis weniger als 4 Jahren</t>
         </is>
       </c>
       <c r="F203" s="1" t="n">
-        <v>90.0</v>
+        <v>354.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B204"/>
       <c r="C204" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Von 4 Jahren bis weniger als 5 Jahren</t>
         </is>
       </c>
       <c r="F204" s="1" t="n">
-        <v>105.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B205"/>
       <c r="C205" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Von 5 Jahren bis weniger als 10 Jahren</t>
         </is>
       </c>
       <c r="F205" s="1" t="n">
-        <v>293.0</v>
+        <v>927.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B206"/>
       <c r="C206" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Von 10 Jahren bis weniger als 15 Jahren</t>
         </is>
       </c>
       <c r="F206" s="1" t="n">
-        <v>123.0</v>
+        <v>346.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B207"/>
       <c r="C207" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Von 15 Jahren bis weniger als 20 Jahren</t>
         </is>
       </c>
       <c r="F207" s="1" t="n">
-        <v>64.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B208"/>
       <c r="C208" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>20 Jahre oder länger</t>
         </is>
       </c>
       <c r="F208" s="1" t="n">
-        <v>153.0</v>
+        <v>471.0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B209"/>
       <c r="C209" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Unbestimmt</t>
         </is>
       </c>
       <c r="F209"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Alle wirtschaftliche Tätigkeiten</t>
         </is>
       </c>
       <c r="B210"/>
       <c r="C210" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Jede Bestandsdauer</t>
         </is>
       </c>
       <c r="E210"/>
       <c r="F210" s="1" t="n">
-        <v>981.0</v>
+        <v>3147.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>