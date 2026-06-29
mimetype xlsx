--- v0 (2025-11-02)
+++ v1 (2026-06-29)
@@ -114,51 +114,51 @@
         <is>
           <t>Data source:</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Aantal dode, zwaargewonde, lichtgewonde en ongedeerde slachtoffers van verkeersongevallen, per leeftijdsklasse, type weggebruiker, geslacht en diverse karakteristieken van het ongeval</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Breuk in de reeks : tot november 2017 registreerde de politie een kettingbotsing vanaf 4 of meer betrokken voertuigen. Sindsdien wordt een kettingbotsing geregistreerd vanaf 3 betrokken voertuigen.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filters:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Datum : Laatste 8 Jaar(    2017,     2018,     2019,     2020,     2021,     2022,     2023,     2024)</t>
+          <t>Datum : Laatste 8 Jaar(    2018,     2019,     2020,     2021,     2022,     2023,     2024,     2025)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Datum :     1995,     2004,     2013,     2014,     2015
 </t>
         </is>
       </c>
     </row>
     <row r="5">
 </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bron: </t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Statbel (Algemene Directie Statistiek - Statistics Belgium)</t>
         </is>
       </c>
@@ -203,1338 +203,1340 @@
           <t>Jaar</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">    2013</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">    2014</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Type weggebruiker</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Aantal doden 30 dagen</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="D3"/>
       <c r="E3" s="1" t="n">
         <v>885.0</v>
       </c>
       <c r="F3" s="1" t="n">
         <v>303.0</v>
       </c>
       <c r="G3" s="1" t="n">
         <v>345.0</v>
       </c>
       <c r="H3" s="1" t="n">
         <v>328.0</v>
       </c>
       <c r="I3" s="1" t="n">
-        <v>251.0</v>
+        <v>242.0</v>
       </c>
       <c r="J3" s="1" t="n">
-        <v>242.0</v>
+        <v>271.0</v>
       </c>
       <c r="K3" s="1" t="n">
-        <v>271.0</v>
+        <v>189.0</v>
       </c>
       <c r="L3" s="1" t="n">
-        <v>189.0</v>
+        <v>193.0</v>
       </c>
       <c r="M3" s="1" t="n">
-        <v>193.0</v>
+        <v>190.0</v>
       </c>
       <c r="N3" s="1" t="n">
-        <v>190.0</v>
+        <v>167.0</v>
       </c>
       <c r="O3" s="1" t="n">
-        <v>167.0</v>
+        <v>171.0</v>
       </c>
       <c r="P3" s="1" t="n">
         <v>171.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="D4"/>
       <c r="E4" s="1" t="n">
         <v>43.0</v>
       </c>
       <c r="F4" s="1" t="n">
         <v>64.0</v>
       </c>
       <c r="G4" s="1" t="n">
         <v>47.0</v>
       </c>
       <c r="H4" s="1" t="n">
         <v>47.0</v>
       </c>
       <c r="I4" s="1" t="n">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
       <c r="J4" s="1" t="n">
-        <v>33.0</v>
+        <v>37.0</v>
       </c>
       <c r="K4" s="1" t="n">
-        <v>37.0</v>
+        <v>32.0</v>
       </c>
       <c r="L4" s="1" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O4" s="1" t="n">
         <v>32.0</v>
       </c>
-      <c r="M4" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="1" t="n">
-        <v>32.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="D5"/>
       <c r="E5" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="F5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G5" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="H5" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="K5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="L5" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="M5" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="N5" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="O5" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="P5" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="D6"/>
       <c r="E6" s="1" t="n">
         <v>30.0</v>
       </c>
       <c r="F6" s="1" t="n">
         <v>38.0</v>
       </c>
       <c r="G6" s="1" t="n">
         <v>27.0</v>
       </c>
       <c r="H6" s="1" t="n">
         <v>37.0</v>
       </c>
       <c r="I6" s="1" t="n">
-        <v>29.0</v>
+        <v>30.0</v>
       </c>
       <c r="J6" s="1" t="n">
-        <v>30.0</v>
+        <v>17.0</v>
       </c>
       <c r="K6" s="1" t="n">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="L6" s="1" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="M6" s="1" t="n">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="N6" s="1" t="n">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="O6" s="1" t="n">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="P6" s="1" t="n">
-        <v>16.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="D7"/>
       <c r="E7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F7" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="G7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="H7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="I7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J7" s="1" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="K7" s="1" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="L7" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="M7" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="O7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P7" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="D8"/>
       <c r="E8" s="1" t="n">
         <v>4.0</v>
       </c>
       <c r="F8" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="G8" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="H8" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="I8" s="1" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="J8" s="1" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="K8" s="1" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L8" s="1" t="n">
         <v>4.0</v>
       </c>
-      <c r="L8" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="1" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="N8" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O8" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="P8" s="1" t="n">
         <v>2.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="D9"/>
       <c r="E9" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="F9" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="G9" s="1" t="n">
         <v>8.0</v>
       </c>
       <c r="H9" s="1" t="n">
         <v>13.0</v>
       </c>
       <c r="I9" s="1" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="J9" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K9" s="1" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="L9" s="1" t="n">
         <v>10.0</v>
       </c>
-      <c r="J9" s="1" t="n">
-[...2 lines deleted...]
-      <c r="K9" s="1" t="n">
+      <c r="M9" s="1" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N9" s="1" t="n">
         <v>5.0</v>
       </c>
-      <c r="L9" s="1" t="n">
-[...5 lines deleted...]
-      <c r="N9" s="1" t="n">
+      <c r="O9" s="1" t="n">
         <v>7.0</v>
       </c>
-      <c r="O9" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="1" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="D10"/>
       <c r="E10" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="F10" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="G10" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H10" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="I10" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J10" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="K10" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="M10" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="L10" s="1" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="O10" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P10" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="D11"/>
       <c r="E11" s="1" t="n">
         <v>4.0</v>
       </c>
       <c r="F11" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="G11" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="H11" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="I11" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="J11" s="1" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="K11" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="L11" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="M11" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="N11" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O11" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="P11" s="1" t="n">
         <v>3.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="D12"/>
       <c r="E12" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="F12" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G12" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H12" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="I12" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J12" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K12" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="L12" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="M12" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N12" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="O12" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="P12" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="D13"/>
       <c r="E13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="H13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="I13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J13" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K13" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="M13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="N13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="O13" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P13" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="D14"/>
       <c r="E14" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F14" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="G14" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H14" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I14" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J14" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="K14" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="L14" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="M14" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N14" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="O14" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P14" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="D15"/>
       <c r="E15" s="1" t="n">
         <v>20.0</v>
       </c>
       <c r="F15" s="1" t="n">
         <v>23.0</v>
       </c>
       <c r="G15" s="1" t="n">
         <v>22.0</v>
       </c>
       <c r="H15" s="1" t="n">
         <v>20.0</v>
       </c>
       <c r="I15" s="1" t="n">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="J15" s="1" t="n">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
       <c r="K15" s="1" t="n">
-        <v>22.0</v>
+        <v>19.0</v>
       </c>
       <c r="L15" s="1" t="n">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="M15" s="1" t="n">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="N15" s="1" t="n">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="O15" s="1" t="n">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="P15" s="1" t="n">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="D16"/>
       <c r="E16" s="1" t="n">
         <v>96.0</v>
       </c>
       <c r="F16" s="1" t="n">
         <v>83.0</v>
       </c>
       <c r="G16" s="1" t="n">
         <v>63.0</v>
       </c>
       <c r="H16" s="1" t="n">
         <v>85.0</v>
       </c>
       <c r="I16" s="1" t="n">
-        <v>57.0</v>
+        <v>66.0</v>
       </c>
       <c r="J16" s="1" t="n">
-        <v>66.0</v>
+        <v>62.0</v>
       </c>
       <c r="K16" s="1" t="n">
-        <v>62.0</v>
+        <v>59.0</v>
       </c>
       <c r="L16" s="1" t="n">
-        <v>59.0</v>
+        <v>48.0</v>
       </c>
       <c r="M16" s="1" t="n">
-        <v>48.0</v>
+        <v>51.0</v>
       </c>
       <c r="N16" s="1" t="n">
-        <v>51.0</v>
+        <v>39.0</v>
       </c>
       <c r="O16" s="1" t="n">
-        <v>39.0</v>
+        <v>47.0</v>
       </c>
       <c r="P16" s="1" t="n">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="D17"/>
       <c r="E17" s="1" t="n">
         <v>38.0</v>
       </c>
       <c r="F17" s="1" t="n">
         <v>6.0</v>
       </c>
       <c r="G17" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="H17" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="I17" s="1" t="n">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="J17" s="1" t="n">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="K17" s="1" t="n">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="L17" s="1" t="n">
         <v>6.0</v>
       </c>
       <c r="M17" s="1" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="N17" s="1" t="n">
         <v>6.0</v>
       </c>
-      <c r="N17" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="1" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="P17" s="1" t="n">
         <v>6.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="D18"/>
       <c r="E18" s="1" t="n">
         <v>33.0</v>
       </c>
       <c r="F18" s="1" t="n">
         <v>8.0</v>
       </c>
       <c r="G18" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="H18" s="1" t="n">
         <v>11.0</v>
       </c>
       <c r="I18" s="1" t="n">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="J18" s="1" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="K18" s="1" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="L18" s="1" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M18" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="N18" s="1" t="n">
         <v>10.0</v>
       </c>
-      <c r="K18" s="1" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="O18" s="1" t="n">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="P18" s="1" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="D19"/>
       <c r="E19" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F19" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G19" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H19" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="I19" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J19" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="J19" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K19" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="L19" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N19" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="P19" s="1" t="n">
         <v>2.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="D20"/>
       <c r="E20" s="1" t="n">
         <v>128.0</v>
       </c>
       <c r="F20" s="1" t="n">
         <v>83.0</v>
       </c>
       <c r="G20" s="1" t="n">
         <v>82.0</v>
       </c>
       <c r="H20" s="1" t="n">
         <v>90.0</v>
       </c>
       <c r="I20" s="1" t="n">
-        <v>76.0</v>
+        <v>89.0</v>
       </c>
       <c r="J20" s="1" t="n">
-        <v>89.0</v>
+        <v>94.0</v>
       </c>
       <c r="K20" s="1" t="n">
-        <v>94.0</v>
+        <v>87.0</v>
       </c>
       <c r="L20" s="1" t="n">
-        <v>87.0</v>
+        <v>84.0</v>
       </c>
       <c r="M20" s="1" t="n">
-        <v>84.0</v>
+        <v>100.0</v>
       </c>
       <c r="N20" s="1" t="n">
-        <v>100.0</v>
+        <v>102.0</v>
       </c>
       <c r="O20" s="1" t="n">
-        <v>102.0</v>
+        <v>90.0</v>
       </c>
       <c r="P20" s="1" t="n">
-        <v>89.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="D21"/>
       <c r="E21" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F21" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="G21" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H21" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I21" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="J21" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K21" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O21" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="P21" s="1" t="n">
         <v>2.0</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="D22"/>
       <c r="E22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="F22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H22" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="K22" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L22" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="M22" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="N22" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="O22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P22" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="D23"/>
       <c r="E23" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="F23" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G23" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="H23" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I23" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="J23" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K23" s="1" t="n">
         <v>2.0</v>
       </c>
-      <c r="K23" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L23" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="M23" s="1" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N23" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O23" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="P23" s="1" t="n">
         <v>2.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="D24"/>
       <c r="E24" s="1" t="n">
         <v>148.0</v>
       </c>
       <c r="F24" s="1" t="n">
         <v>109.0</v>
       </c>
       <c r="G24" s="1" t="n">
         <v>104.0</v>
       </c>
       <c r="H24" s="1" t="n">
         <v>92.0</v>
       </c>
       <c r="I24" s="1" t="n">
-        <v>93.0</v>
+        <v>72.0</v>
       </c>
       <c r="J24" s="1" t="n">
-        <v>72.0</v>
+        <v>87.0</v>
       </c>
       <c r="K24" s="1" t="n">
-        <v>87.0</v>
+        <v>62.0</v>
       </c>
       <c r="L24" s="1" t="n">
-        <v>62.0</v>
+        <v>73.0</v>
       </c>
       <c r="M24" s="1" t="n">
-        <v>73.0</v>
+        <v>82.0</v>
       </c>
       <c r="N24" s="1" t="n">
-        <v>82.0</v>
+        <v>74.0</v>
       </c>
       <c r="O24" s="1" t="n">
-        <v>74.0</v>
+        <v>68.0</v>
       </c>
       <c r="P24" s="1" t="n">
-        <v>69.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="D25"/>
       <c r="E25" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="F25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="G25" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="H25" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="I25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="J25" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K25" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L25" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="M25" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N25" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="O25" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="P25" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="D26"/>
       <c r="E26" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="F26" s="1" t="n">
         <v>7.0</v>
       </c>
       <c r="G26" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="H26" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="I26" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="J26" s="1" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="K26" s="1" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="L26" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="M26" s="1" t="n">
         <v>4.0</v>
       </c>
       <c r="N26" s="1" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O26" s="1" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="P26" s="1" t="n">
         <v>4.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" s="1" t="n">
         <v>14.0</v>
       </c>
       <c r="G27" s="1" t="n">
         <v>10.0</v>
       </c>
       <c r="H27" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="I27" s="1" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="J27" s="1" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K27" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L27" s="1" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M27" s="1" t="n">
         <v>3.0</v>
       </c>
-      <c r="J27" s="1" t="n">
-[...2 lines deleted...]
-      <c r="K27" s="1" t="n">
+      <c r="N27" s="1" t="n">
         <v>5.0</v>
       </c>
-      <c r="L27" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="O27" s="1" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="P27" s="1" t="n">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="D28"/>
       <c r="E28" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28"/>
+      <c r="J28" s="1" t="n">
+        <v>1.0</v>
+      </c>
       <c r="K28" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="L28" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="M28" s="1" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="N28" s="1" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O28" s="1" t="n">
         <v>3.0</v>
       </c>
-      <c r="O28" s="1" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="1" t="n">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29" s="1" t="n">
         <v>1449.0</v>
       </c>
       <c r="F29" s="1" t="n">
         <v>764.0</v>
       </c>
       <c r="G29" s="1" t="n">
         <v>745.0</v>
       </c>
       <c r="H29" s="1" t="n">
         <v>762.0</v>
       </c>
       <c r="I29" s="1" t="n">
-        <v>609.0</v>
+        <v>604.0</v>
       </c>
       <c r="J29" s="1" t="n">
-        <v>604.0</v>
+        <v>644.0</v>
       </c>
       <c r="K29" s="1" t="n">
-        <v>644.0</v>
+        <v>499.0</v>
       </c>
       <c r="L29" s="1" t="n">
-        <v>499.0</v>
+        <v>516.0</v>
       </c>
       <c r="M29" s="1" t="n">
-        <v>516.0</v>
+        <v>540.0</v>
       </c>
       <c r="N29" s="1" t="n">
-        <v>540.0</v>
+        <v>501.0</v>
       </c>
       <c r="O29" s="1" t="n">
-        <v>501.0</v>
+        <v>469.0</v>
       </c>
       <c r="P29" s="1" t="n">
-        <v>470.0</v>
+        <v>464.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.29296875" customWidth="true"/>
     <col min="2" max="2" width="30.3359375" customWidth="true"/>
     <col min="3" max="3" width="4.96484375" customWidth="true"/>
     <col min="4" max="4" width="5.25390625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
@@ -1627,191 +1629,191 @@
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
         <v>328.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>251.0</v>
+        <v>242.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>242.0</v>
+        <v>271.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>271.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>189.0</v>
+        <v>193.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>193.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>190.0</v>
+        <v>167.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>167.0</v>
+        <v>171.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Personenauto</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
         <v>171.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>43.0</v>
       </c>
@@ -1867,195 +1869,195 @@
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
         <v>47.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>33.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>37.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>26.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>43.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Auto voor dubbel gebruik</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>32.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -2107,195 +2109,195 @@
           <t>Minibus</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Minibus</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>30.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
@@ -2347,195 +2349,195 @@
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
         <v>37.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>29.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>30.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Lichte vrachtauto</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>16.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
@@ -2587,191 +2589,191 @@
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Kampeerwagen</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>4.0</v>
       </c>
@@ -2827,195 +2829,195 @@
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Vrachtwagen</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
         <v>9.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
@@ -3067,195 +3069,195 @@
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
         <v>13.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>14.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Trekker + aanhangwagen</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
@@ -3307,191 +3309,191 @@
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Trekker alleen</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
         <v>4.0</v>
       </c>
@@ -3547,195 +3549,195 @@
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
         <v>5.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Landbouwtraktor</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
@@ -3787,191 +3789,191 @@
           <t>Autobus</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Autobus</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
         <v>0.0</v>
       </c>
@@ -4027,191 +4029,191 @@
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Trolleybus</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
         <v>0.0</v>
       </c>
@@ -4267,191 +4269,191 @@
           <t>Autocar</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Autocar</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
         <v>20.0</v>
       </c>
@@ -4507,195 +4509,195 @@
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
         <v>20.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
-        <v>22.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Motorfiets niet meer dan 400 cc</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
         <v>96.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
@@ -4747,195 +4749,195 @@
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
         <v>85.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D162" s="1" t="n">
-        <v>57.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D163" s="1" t="n">
-        <v>66.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D164" s="1" t="n">
-        <v>62.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D165" s="1" t="n">
-        <v>59.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D166" s="1" t="n">
-        <v>48.0</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D167" s="1" t="n">
-        <v>51.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D168" s="1" t="n">
-        <v>39.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Motorfiets meer dan 400 cc</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D169" s="1" t="n">
-        <v>47.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D170" s="1" t="n">
         <v>38.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
@@ -4987,195 +4989,195 @@
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D173" s="1" t="n">
         <v>9.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D174" s="1" t="n">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D175" s="1" t="n">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D176" s="1" t="n">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
         <v>6.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D178" s="1" t="n">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D179" s="1" t="n">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Bromfiets A (tweewielig)</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D182" s="1" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
@@ -5227,191 +5229,191 @@
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D185" s="1" t="n">
         <v>11.0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D186" s="1" t="n">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D187" s="1" t="n">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D188" s="1" t="n">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D189" s="1" t="n">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D190" s="1" t="n">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D191" s="1" t="n">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D192" s="1" t="n">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Bromfiets B (tweewielig)</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D193" s="1" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D194" s="1" t="n">
         <v>0.0</v>
       </c>
@@ -5467,195 +5469,195 @@
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D197" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D198" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D199" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D200" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D201" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D202" s="1" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D203" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D204" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Bromfiets met 3 of 4 wielen</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D205" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D206" s="1" t="n">
         <v>128.0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
@@ -5707,195 +5709,195 @@
           <t>Fiets</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D209" s="1" t="n">
         <v>90.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D210" s="1" t="n">
-        <v>76.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D211" s="1" t="n">
-        <v>89.0</v>
+        <v>94.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D212" s="1" t="n">
-        <v>94.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D213" s="1" t="n">
-        <v>87.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D214" s="1" t="n">
-        <v>84.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D215" s="1" t="n">
-        <v>100.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D216" s="1" t="n">
-        <v>102.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Fiets</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D217" s="1" t="n">
-        <v>89.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D218" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
@@ -5947,195 +5949,195 @@
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D221" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D222" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D223" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D224" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D225" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D226" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D227" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D228" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Bespannen voertuig</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D229" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D230" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
@@ -6187,195 +6189,195 @@
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D233" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D234" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D235" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D236" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D237" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D238" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D239" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D240" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Gehandicapte in rolstoel</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D241" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D242" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
@@ -6427,195 +6429,195 @@
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D245" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D246" s="1" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D247" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D248" s="1" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D249" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D250" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D251" s="1" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D252" s="1" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>voetganger die zijn (brom)fiets duwt</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D253" s="1" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D254" s="1" t="n">
         <v>148.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
@@ -6667,195 +6669,195 @@
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D257" s="1" t="n">
         <v>92.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D258" s="1" t="n">
-        <v>93.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D259" s="1" t="n">
-        <v>72.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D260" s="1" t="n">
-        <v>87.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D261" s="1" t="n">
-        <v>62.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D262" s="1" t="n">
-        <v>73.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D263" s="1" t="n">
-        <v>82.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D264" s="1" t="n">
-        <v>74.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Andere voetganger</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D265" s="1" t="n">
-        <v>69.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D266" s="1" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
@@ -6907,191 +6909,191 @@
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D269" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D270" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D271" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D272" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D273" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D274" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D275" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D276" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Ruiter</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D277" s="1" t="n">
         <v>0.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D278" s="1" t="n">
         <v>3.0</v>
       </c>
@@ -7147,195 +7149,195 @@
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D281" s="1" t="n">
         <v>5.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D282" s="1" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D283" s="1" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D284" s="1" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D285" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D286" s="1" t="n">
         <v>4.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D287" s="1" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D288" s="1" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Andere weggebruiker</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D289" s="1" t="n">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D290"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
@@ -7385,195 +7387,195 @@
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D293" s="1" t="n">
         <v>9.0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D294" s="1" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D295" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D296" s="1" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D297" s="1" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D298" s="1" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D299" s="1" t="n">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D300" s="1" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Onbekend</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D301" s="1" t="n">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D302" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
@@ -7619,191 +7621,193 @@
       <c r="B305" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D305"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D306"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
-[...2 lines deleted...]
-      <c r="D307"/>
+          <t xml:space="preserve">    2019</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="n">
+        <v>1.0</v>
+      </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D308" s="1" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D309" s="1" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D310" s="1" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D311" s="1" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D312" s="1" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Niet beschikbaar</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D313" s="1" t="n">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B314"/>
       <c r="C314" t="inlineStr">
         <is>
           <t xml:space="preserve">    1995</t>
         </is>
       </c>
       <c r="D314" s="1" t="n">
         <v>1449.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B315"/>
@@ -7835,161 +7839,161 @@
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B317"/>
       <c r="C317" t="inlineStr">
         <is>
           <t xml:space="preserve">    2015</t>
         </is>
       </c>
       <c r="D317" s="1" t="n">
         <v>762.0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B318"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2017</t>
+          <t xml:space="preserve">    2018</t>
         </is>
       </c>
       <c r="D318" s="1" t="n">
-        <v>609.0</v>
+        <v>604.0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B319"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2018</t>
+          <t xml:space="preserve">    2019</t>
         </is>
       </c>
       <c r="D319" s="1" t="n">
-        <v>604.0</v>
+        <v>644.0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B320"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2019</t>
+          <t xml:space="preserve">    2020</t>
         </is>
       </c>
       <c r="D320" s="1" t="n">
-        <v>644.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B321"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2020</t>
+          <t xml:space="preserve">    2021</t>
         </is>
       </c>
       <c r="D321" s="1" t="n">
-        <v>499.0</v>
+        <v>516.0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B322"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2021</t>
+          <t xml:space="preserve">    2022</t>
         </is>
       </c>
       <c r="D322" s="1" t="n">
-        <v>516.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B323"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2022</t>
+          <t xml:space="preserve">    2023</t>
         </is>
       </c>
       <c r="D323" s="1" t="n">
-        <v>540.0</v>
+        <v>501.0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B324"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2023</t>
+          <t xml:space="preserve">    2024</t>
         </is>
       </c>
       <c r="D324" s="1" t="n">
-        <v>501.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Alle types weggebruiker</t>
         </is>
       </c>
       <c r="B325"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t xml:space="preserve">    2024</t>
+          <t xml:space="preserve">    2025</t>
         </is>
       </c>
       <c r="D325" s="1" t="n">
-        <v>470.0</v>
+        <v>464.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>